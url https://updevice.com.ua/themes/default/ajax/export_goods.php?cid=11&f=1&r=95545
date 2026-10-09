--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bd0b829951cd90b1590daf0c430ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4be3c13e4ed5782dd75eecea21a9142.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d46ac21f64d18ca12b7cd40ea78d2e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eaebbf80909af1b3ec8cce43a2c1f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40593abc3d3a6789562eccc625a6469b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75040d5cb35451e5003aae250bd579d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101bb8c2ee3bc051e129f6c284c790b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba954095cd59853cd8d6d0521cd4f0718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21e307d2b5d3d15a11ba3baa34d7ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3802c07a8f553b2f42c9afe230209ee810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310137fdabbd8ab3862ce8ae9422c50311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86261ad538edad50994ac791d79c248212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa328b14ff8bd9e61703a17a346996c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a9fbc4db11251b8a7314cf1a8d6b614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131bf3a4b376e37d69c21c6084abcae915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ca24771d8dbfffa0255956050583b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d77d8e8f6cbf107fcc2651502f13717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10a24ed9ebe64d037744630477a86418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59b6e29703ad3527937fb4c3ccb44219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64887e7652068585822b20b1517de3c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65678a29c0f63104d9fa1315434127c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f8c600514b6c6881da9a9ea8a57f022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64670eb37edc46d664cee424d586f323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b221e645242331ea49dc9dbdc255224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfca2e443c3d4ec019cda52a0108e5725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e914145998ce51d09c35fc29b4bf226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d85ff375122948cbfda58671abed1d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdafc0e4f44bb6ba0fd4599f2d11a6a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461482871c9cc23da094093be7f702429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972310f34566de0edb034e8c480c692230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da5ac37ca127dce4350745ec3a743531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23050ab369323c6bd2fcd27fd501d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a50bb7fae482af8e7cafbe09cca5a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57ecbb9b59d9fe648c7a111bd6851534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf88fab825177b9e83117b515dfc9e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd3af856dac3d585213e67b379acd936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab89cdb8209f622fa9e7b0cf815f68137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980531a08f325e9f5e9848a02a81f3a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420547934b00486c475225642b5ba10839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238fac4f983de36c128da111fedbf3d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289375c2205b4985c941270ff2d05ffe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7afb5752c6e56c5f4562f96a9f9b8742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022126dd8e9ae6ed4b22d15d690a43743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82349abea6118e15658bb58a1682101144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29419755c9948588bb512206afeea6cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324aebc1eb810792f26b83fb756bbdd946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488eda817580cf64bd931277facdb9b647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdd1928768295545a4faf85071a6be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421cfdba90792adc4313f6bbef9df8949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0b5a31fab53144fb8f1d966d7bd3950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d582369ee276ddeff699c66e3c78e1a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff125e1fba99b008ad6cb69f0eba045952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801c7120a61827b27748e91fcf9937253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df1ef5a2a3acb988d1c057e9574dcf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b868ebe529d19a7e3030193cebbae6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2bff3d8cdcd0aeb79a98582cfb26b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4806c17685e1531d3339167d3e54a4257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225a72de6f565dfa4fcb8fa1166582258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bf931671796e35264320856f691a9a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bea1e9b2ab3b8b7ee7a4643087d4660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e0b424fe5493debfa3a4b000f661361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2fa2706e15e4343445bd6ff5477f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511b6b0ab3bcd82752d041cee1d256863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057070ddadacdd877e6caffc0614e8a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c99dd75bcd48f24f15d16d9a4341465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd21eeef9dab0f83ba4689f47d4e0166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce33755cb1c29a9952652ed33b73eb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031137096480a0280f3a978ea2aa52a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606cd26f1f791108b3b6932cf0533c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19513fb9ca86509432029e33c440c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcbedac41f683ae5f82e78636108c771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b950151bf0c074bbc6904e27a3851072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b268d5e201c8d97f8c7322c81055173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30043208b46e714a9a329b14180af31c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8e470589e1448b8b057a831a2ab1075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787568cff781d686234c036a5c29ec2976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c82417786bb57c99335abcd750f7e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db92dbb5ebb1f8f49c78595423c303b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388d6c12a4eb4923a89cd4e6513ca4379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208c6369e59bd2d7df4ce6ca68b435480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fafa28b02dc661be5cd2a604a62c881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73265dabd437639a08d3ca2ae031aed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1dd313f4db404277c6c9a3866728d583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c7bb9617d526df70ca60a625b069184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491fb88ca2dccb7c0f4b4148911de2d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779506101a88e7bc8d07eb03849cc9f586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0fbfe6ee22ed1442459dc1e0de90f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5015fa359a115486d35b0b3e0d6745af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14755142e5b397ef8765ba9083b657ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219882de5f42b23b81457359458519dd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1717508ce50269fdedcfe9fdcf8def91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4a56f4d7fa6ca3f8ff378b2309ecf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25958a07702020a5355e022d772f265493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef2d199c9e04505362cf8fe99b894c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad63a697fb74b7b1251851c69f10aff95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c1e1177982cdbcea92fc3cdf73a2de96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff724b52d9ae43277022f157e06e00897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727238963776094d2777d1563fa1c9e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd87045daf0494120bce71efc2157e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a2a8f24bc2f334e7d7fbbb464702b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3050882ff6387037c91de9ba15be065a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4f525afdc3356d0b02d01cf11840e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509060980b48a3ac93339a1d37fbf21103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd774955ac4aa95a487a0c911e60b9c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5f5247e29ce48ea5d7bf0bc9acb29105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ad34ff0a23a14c1230457a79be974106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bfe04866c4d3b484d57383641696f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2a8f7ec0fc45434bdce55ae7a5ea8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da04b25806884b8b95d0714406a385109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34076ff797e785477cc8b9ef497c01e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48410e6150f09f87e99f2336184f7f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b52f567899d7342ea4910dd3c3a234112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39504d9f02c8c1240ad3bd3dcafe84113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887745ae41b0c672057b0f881a40ec56114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8ca5a93943b2ca2ecd20e2c6be25f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5ae0cb2c39218995f959c49267abf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5b317eef3dd2c931e1fc6a93b836c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f171ffe0269c3ac79895ae5bc9e7de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80e18f0321cce374f21b5229ca1bf0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4b29811a2b01b97e48b341aee3aa6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ff6c5ec3e1af2be639d50154dd146121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124eb83b2dbee60d2398fa29978d1e5f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09e98baa8dfdb4e5d14b4670a2fc93123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4ceb01c4fa308f8c83076a8ab8b06124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44edb2f982165cf1bc6dd614305e42125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df18d87b4978a3c2409191d71bedb9b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0052a1de85a953df944f0928586ff39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db3cf9bc45cd99c0723834b2981f66128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544bd499de4fdb91186af07f066926e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884bcb5d546df9369d8c3456dc32913130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7456bbd6f716efb6f5ed1c0fe53d442131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56c596afd78f3cd97e20f30fbf76c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20821db535d2b0c618969d0c25dd31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e0fba2fd1d50b5e1b416a3484adc9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc752d280fae1db207e6d4e1f3b493f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f060bceb4460daa42b2ba41f273f643136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981aaad9456ec99f6420d3aac11ba1eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef02da58d38cbaa393aac2d4030c90138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6aeadd54172bd4282b1925c91a446139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f738064aea98fdef8b2a70152de418140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b7a3727cf38896ccd60b75da22db97141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca972802ea34e0fdddae4d92c3c4064a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca063daf0b302b9daea80074c23aa640143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b74ba5962205959ef1bb9f7c61f828144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0162d1db5cfaf300ae27c1d5769e86145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280caa3cac5d00af6bfb7784c50394a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ccb664afb488333820a3b274b4c94147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d27f5c941e3ef2b4b2530eae390547148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32686790582e0c017e4083814a26854a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bb7355bba59fccdcfa23e12d44aaf150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969bf4025cbddb8b4187f032a8fc9d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941263a2a338b81c2e5889ab123446a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec980f7177c85fa57909fb9ffbd9cfb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814febead2fe43ff36977948cb30b493154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08b80dccd1bf549a8baac6c0758462155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f375af67348c2d1604b9e4c52fdb198156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efbffd31d9a3cc241df23f85ac51ded157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87de07290c7f24b206a8a65c1ce221e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa9d44b65ebb3c7f1c2c4a2f0056a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec18f1147d904cfcf80bd279c51740160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4cd329de363b8cfa31d77e415285f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f5a5c095bbbef6dc6448e82ada322162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521bdc7924704c8419f56c3500629a9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ec40fc9e519f97c35cc422b6ceae1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b518602d2aaa81ebfd584f041b0c666165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911dd86132b7da0578427b74526aa545166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52836d57c26b41cf85f5e39ce7b9b4d6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84040cd20735291e8a47424e47b04518168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaeb244d9ceecd1bd32e9be76b212d4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e844f5215019f0c45907ed141b939170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b231377d0b9f8cc05aad393f7fad1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d8993f9612c94bb537a71e7c8e2b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d56e0414876e9e2d5014858492e4e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efd8f1a5a64296ddcb839baba23e20174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c0ac34c5c8bb0b94f3e41788a6d4a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1bfed0201f62b69251ab4c7b5ea738176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832a40446302473a5fe63e0887bacd5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9925b59f212c7a2aabd897be1e0d4e3a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dc0c5df32752ca78c9feb387f055db179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8742166331e6a38052c335374741c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aa9fbd00e4e2528aecc25aadfdd243181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1908bebdf21ab79df8c24c110d0e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5ed2c6d485b377184d3a96905f2c63183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc318df0efef32712467840d171f3495184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e31794b32e86a8a085567148370194185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2a85eeae8a4bdb1bcb5041cbead8a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c21967c3cef1f375c9cf190abba05e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199082c5ff5601d7abfde058536a115188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ef7f085fa90ff919fab5c48ac8fbc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886822ab49498a4666de3b787182855e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8192c47a2826ea42304af42fac6435b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff847847aefdaf2a3cdf5797c73e261e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57e800f0ef53bc792cee3be1a13957193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd231aef11db887b3bc5edfd44448a7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b50fc18fe0ef36278f1280bb3ceed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155d23123815a853beb1627dc5bbb32196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86373320efc7d8ad955fd9c5edf936d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b60eabdd9d94d38a9a7ae3741dfeae198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462eeb3ea13ae76006d4a68f0620f5d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626c77b435d214ae5d7c0e23d4471ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631375afdc4db711046958ad29cd1d17201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba340644017bf0a45bbacec38c5ec143202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34d98c964805ec3950bdc35480f2a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036bcec472db6b8cee0274cb4f373745204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dbdee70f0d5061fb6409ba5d113435205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2838dc800a768f884ba7828cf034258206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31772b6b17d531025bd661484a0322ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d8f29576b64f3bca87ad2567e0d78208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ace2c8f9c1498abd388935a1018657209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38a2c3f65343a57b5c2859af52792e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba90d606769279c4f5628c96a739cde1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b327f32317b349832cb992f083602b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848018efa62b6f9491085673d7fd5b3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc2ed62a6c0d673812cd4374bf7885214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17343cf259963b564bf56e410888476b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d44c274be020f22dedc8caa8f7ebf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a11d2d7fb03000dddd49511272a4230217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234de25119445f7347c2755ba15d1c9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782b6899d1aff1adfc6f1fbe97f859d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00a99c3ded43fa6d5abfa9b2498d3e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c4d8f869dc2064325e0b70b530e94221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72546c2191589b28b039b22721e7e9ee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f4267780a74f237f29a472a840c176223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bf6918902d826e90373f024f142ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c31723c7a2bcf3472d1462fd566df225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d2c4c77b27654a2e1362c849bc956226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785368f6e02e592d359e94d44da00ac227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387affe46975f5983072c5691234cdec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29e894f88ad68140e32c335e5c43e6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f5dcf91c472d82e4b3ed6557cb3e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7006fb37771f9656bc4e3fb732ac8d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a418e89516064a06a8b21f3113473232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250b339f530dcb6bcb5234981225b2e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093633b393bdb6eda1fa9b00a1a7832c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618daa8cde50fccc91c6918adf3ab249235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec115458d853b4036b6bf2151cf601ac236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee82ced8129867075bd99c6f8ca86089237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e300e91677694f96ba68f40a63e49238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644b2cc6727141979cbd17178df08e7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce66bfc7ae480e4fbb1a88cb3cf201240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076826a48510358c18149aea929aa142241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884b6ed6bde28721cb875da694ffdf1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a04c8a2f57c0a92e5ff2ef4bde2a91243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ae73430c69c17577f0d705b82c33b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bcceb61a68a664fdf2462f2c90359f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d166d9ee088b55c48e847614aa401246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220f024696bcc8f79518735b4a0f7ce247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d31ab35672c762abf0819edeb8f1de248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bdb22deb7a6ea7363fce0edb4210d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff7e27a95ecdd22362e739edd1731e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358a0b0f0e910b0483c7a13b875f7ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e585bb24e867889055ae5feb6d5ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6275ab511557137700aefea6e8de6d8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885b1e815b7a36ba20d6a49a6a3a2c94254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9ebf10678eb68d61a63f45c0d9a34255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243660b993731dff21881ee7717a345e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e8d5a456549c44b05510b386dd5d5f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d05534d09a6f18b55d7402c05f5ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106333f6aea161a1043da51afcfe093259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c74fa219b351c1d6f7e7eb907bbc5c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43948473a472bdcadac8f02e2acede7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e77c4d87d26363cfbb09d43dcd5824262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d4fe25657016a900e18cc2d836a3e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feea2f4a6b0a89f3d0f66f40c2429ad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffed9379c066c67398c9ac76c937d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ca097bb5477f4820bcb5de0608450266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61db64116d7a3216ad749561f3a47679267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be39abc67bf7a251b49a927026fb675f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f90058e17f68def7d3804130f7aae3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689026e1b94d973401c28cadac404cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677f7ecab7c44da67219a8d7eda41b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436000b9c4baf14ecba1ea70925b5beb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2d988fcef4018ffafc1168c2ab54c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0160be7c094d8c7df0056461c99247274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c355df41adc92cf6328eb7dab51b6285275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c92af1f12042063a62749ea9cb853276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2bd30952f1bcf68e47b6d8fbfcf930277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c013121074ba23b22abb928292a80309278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314029ead21aa7cae9d1bfc8b36ded8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf6607fd883dd43b2211a8c13d3e42280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7bb404908a01d3b265db939427cf1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecc79ec6dfef74feb7d83266129ce9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fb245969b8f875d48054b73e40125283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ddffeb7c8d2012f7aefd2b11098bd7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47cad72bef0986630693e09d3e4b1ed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6af73cb0a3b99353b48b68edcbfba286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b999f5ed2f51a39339675a8306bdcf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856158ac2ce58a5d4400eecd61b3966e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1349298f8a8f6c9eebea14ccc918e9b5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07807c8bb0fdf13f8ffdff75ebd1a773290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548c871bf6e368e63cfbcf0fa1aabc9e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0306754cd55ac12555604a95c0de7b0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f8d749cdf3416e6ffcb343d788146293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65da9fa3a9132bc5cebabebcea5a8fa0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0e735b546a37e5014dd2039effa10295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe60e2f237a8728e969f242ef443f7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827cdce9ae6c4ba3c7f38d974b55de4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96d8a82c894fa2507dc649a07153d2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf579f85f8d3196fa8c1ed3a691a7280299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46aeebfe5e26c58cf7cc8cac17db5d06300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6d896d33a3fed395691f3a9fc7896301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e41a62309eaff038c712a6e330c647302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df3f879daa0b7b3784f25a348e0153303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a0ff9bf2e12cab57fdf0440677adfa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b10043e00b4a37ed33508ac9eeecaa305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c9469e74f65779ce4ccdf0e781d98306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1ed622d879114c3611d233489ae16307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424ee766e76dbbc181fda67d2d1d104308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762bc27aa26e02434eb444cd1dab94c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1cb0da081dd6fb528862b7bc59d9a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7307a4781bcd60bc69f4e58b8e8db61311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd1fdb658e240ec01797c4b581ae17312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81c02a2863500ec90a1aa2175e4827313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da59b66deeb3e0d3b77721a7a24404f1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671845a3880d7d2c0392edbae74c7a35315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175592c620c7859148927f344e4272b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea1f913634a26001739e912db4eb2e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca8c2942c6470e1fdfdd5d80b2fec50318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a558ea4d65d9f1303624e2f82ad6f93319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2536a41a4b2c8d3ceb144cac6b1c6f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee3ce90259200e8c4b443f499ee258321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee5443c2e6b4665ffcf254d83475d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29a3959cb1f1ad4f74a989cf76c77f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e032cbfd290d397d57bbe5fbe760b65324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410fd062068508063da04c5d6089130325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17238e7d068f77f08ceab785212eb524326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09808027c768f2cf6b7d995b202bc7bc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a2b3f68cd26e1cdda996363d7e3c9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07388a07ef001fd98f732180109018bb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87c350380d364652fa0c8d34a73647330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188811ae3e0339b9503edefa9cd9401331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67663601b1b56948127f166333bd3ce332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad958d053cc77da696730d0660fd4e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0401c4402fc28099ba4e0cd4c602d6f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51539ccc3bf182ce26d9821b067f2dd4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93aff6b4ebad4214d681960d1ec9a27336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b177ac14095b5ee155016f098decf7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a4e7bf422f4e635475d4e49816b1a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9ddec45a944a5cd7bd0fe911c8637339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbaa996d67928e6a8c0c1738a544eca340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c3b83c85a0e00fb692be8661091e8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46564f88483219f83f961e2ec00de3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9eeb7692c8505f7df56c1557d6ad9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecab2b27e0ec1437020ddc444d65b7c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f87b9711501327f5ae030e84f2f00f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d05e4f52535e1b4d280541530555f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85445501b7b368630a29676ee3ee72b3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79e325584e362fd4aeeb4c6391aacb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9268b7d7502e853f13d80d3f2b0f4df349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea1638bc93bb2881417accc2b7e7263350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74946ba63ae863ea6b1c12e9a8cfbb67351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57fa9de8e6c3d5592cfbe6f9864d7a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5e7f2b3f4a6ad50d04bf5ce708f282353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f8b85874202692e762e3473739ac6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d847dabcfd727fe15de8055357d40355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5abfb346c59303f9bfc01cda82af2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f17458f03fed831f97c72261d906f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db73d220510a3eb9b2ad19cff2c52e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86691939eb54f938b219c3fddace39ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd908012f88304e1b5af8c963aca7da360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f24db85287e55f3ca9bc8a87dac68361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44f6e60eb287af43547d3d3393c8d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b86b8ab2648acfc269691804d7c32363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b07a81453c905330e04ba1eeb09a3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c81e543d3d8d00029ffa0ccce6f130365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699aa3ed6d4f14bbd8b7ec7fefb66741366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10203aac34d71fdb175f3fb41b551f3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd86f69d86ba678a5f8ccd512f23500368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882468f164598a9280921a5d74d3738369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e6180bc82aa64e6b66dcca32905bf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb043288abdde57e63ee98c00bda196371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee6663de40fbb2b0954a46f3336ce2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f8e204f38891f07f598552af375ffb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5142fb742c14ef1712232fd17bf64a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d6871400b77b0b2e8461259d3d496375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3987fa8056db852657290b53dee19654376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce558e48b383adc9a7943e3140d73b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3b478dc8f34f9b32e8af526d846a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7c3ce183ecc5520de696b3e7fe5ad379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2150863170f1c57c5ee846ba3852b19380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01499b9cc003a172947495f09be060381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b4f3d39de1b2dcd82e8def37388515382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c905a235ba451ad98449edc101a89a7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c884fc9c86ba8fd9d5d9f2b1720d6ad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a36a9df8b1ad25aca940377196d609385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6757fc6ff9e66760f22045b5da24046386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42857401a5133420d29d2de3f05f5a84387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f288812327d6c0ab065c865ec7bea7c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1287fe028df16de4600f538c6698727389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db5f93b7cf903e0e1859f9e1eaac14390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969f07b792bc58c2589b7b81adf0173391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6edfb5baae585145ae3d4a5fec95e1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0c8d808c18878793625f8e6c8448fa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608cd372d509dedba99f41fc6aa06219394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda7c85de47af72867f90ff69da9147395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505def82a5a88bf403d8469f0800ab5e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ddfc231d330d67061a7ea3e3b6e4fa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6389d53447eba3ca2105edec94fb98398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfc8ea91b4f7fecfe1f24bccc55e9b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3f2ff696b377f340a0e23c7a1d838400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a2a4393a196a7e95e9b66551d6ded401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda84ab1ffd81de3385a78371ab1078402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5afc9eccb0ed93c8cedf32896bf0e51403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1dfdb4c723bbcce202742541dcc67404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66b291fc910648d6cc6df6c095ee3f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a488ae1fdc88a3db96afd3face29046406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d113ad698c4521ed7130af2ce7506407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169eff1f0d9016ee236bedde7560cb7c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c523a3c68b8f3f0447ffa7c127136e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14d80898c1e22ee3064055206826fa410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368472b43326d872f5a39a2e06503fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2d1ba6e81f80b11fec3ee2967b3b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ae6d758af2cb907b35efdd6460523413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943fc92f4eb5639da9433388158bd25414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b82d387c4313a8f901234114e9b19415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9444d50bc6520f957ba6e8ed016d2e5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe81758af8e48b8801928c97f6418e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106fd46bd752a2c6b5bdd59fe8c392d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d48b164e661d6cf2492b748c9ee9a4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0489ac65dabcf0cde7323d271579d15420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c6deccb4c3ef69d2f65f9d227d8d6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82287103debb91a09b12518491c83b82422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988fe9e087ba62d223856895e758386423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1611ad341fdac28160abb1b17da75424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43a28771545c5de23e282ec097fc91425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6b8eda06e6e83bdc86e0d22b480e7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10425a15bcaff2114fa8b6949017586427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f38a0aaac4b38e5b659f2d315e1583428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae09acc9a9600043e1ada7cf1d832d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717df99c7dc2c87b43b88d4879efa77430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f240ac620ddcad5510e84501069f8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779dce7ff4c6cf761381efa08d2b5b81432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a924a5cadadebc6e3f66ef1d8c2652433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c37098bfde51543e7a517ca554bd0b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4746e0c8cded74bb05ef14d055653435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca209a6cdbcf64756729989fd006c4ee436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ae101eb5ee6ccca11170de952377b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509c3540fc8a52b1b009678f827bd72438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a8409c16865192f6d6582ae9d987b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de0673631e06a5a5d81d4cc3cef11a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca903771b345651939ce0db70ccbf3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697afaecaa10f76327de6a609a2e7a1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca09531c139610427008042108234286443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b4368d13b5f45a1889117be68889ba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a4f0bce2eea6c600426531c573e112445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d1c8b8ddcbabd76182f09af73cd140446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b83c5ae27472ddc9e77cbbcd6555a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b1d3420c678f40c81dbef85499628448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a051347b17b531d07e474ea6915684449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640bb1b1a66086e198e06a3a74803ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee959029e4cc3173884532d272f879451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748d62a3cb35ec707a841809377ebbe452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab1d2bdb768067705b19f78a4f17cb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3621718b694fe85e6b5f0bc38c66f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab6d4378af468008c768732f8b8203455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ca32b40b3eae58441d0d99ed2fcedd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6122dcb2ebe0bb420a2b968ad6e6d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d99dcf3d1ad5d9743ac8e5b22bd2b7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91241447e90925a785cc2dfdbc807b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33c57bb31cd697e12e9cdb89f78a4d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92006637e713d09ad426e888468f870b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9b74b618d528b2a194e88b9bc7c42462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c25bb041ccf7117608583039471c103463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b98c5a85a6333b60e21b1c3137700d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1903af81ead2f80719c0c9926b08fa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8950922efdcb9957d21f69990718309466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0a805051ff51493275b6c672bdbddf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0693ace8ea17b71418e3e9e15397b1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ba8e162c56850d6ab92e01dafc80d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08562a600f7852cfa6bb8d0d1a579509470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0a97a7764920727e171ad485464053471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c3f9dd9bf3eef1b250cb9214d3230c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e34757b0871a3d08465a117585f3c9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55712bf7d268abb0ea2bb283d2ea5a5d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08dcbde99cfbafd82696787a6094a7d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca519002697088f02a85805a4976992476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb46dda82e98b939054a43feea9d6ad477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a64e9e8531005f1626f7dc416d2146478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2729b5d6ea269efb9165a7c6e335b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837c780d50a170f6f8f2a18df2b90a3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18e92aac6dfb1b6383d6c5b61241bc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c293fef0bc747d199ea72c18f3000482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ccc89da738bf06b5d7ceccd4b52268483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6632db1e996b8f616c1a821ec6b5e77484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520aa48205042bbb8a51b381ad905405485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44a0b7435103fb2341de124c156cba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cd1f45fd2b77ec0292c2c5999862b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e095a74dd032d06220283e2ff60bab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2da3b128fe977b7068ad24d23d4d6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5c8670e57a7baf82974d55807e3066490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f22fadeeeb38a575baf927324d52d4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b7217b1b7788bee5816414ca95598492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d1530361e19c6bca2aa437cdabb07f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383e9ddad16c8410695d68b00f97a53a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f775adb59388b693a52298028cf4ce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d64a67faffbf8100176ef30a00304496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62d538b1d9db4f1b78009883a352f30497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c83a00153fc91932b1442866231fa498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690680f5eea3c95b37a70620ce3efe5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bb3d635d8d19b727c72ca642f04df500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9229e41f47b762e8cba30ff80a17a127501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71dca94b5bdbe2c6b3b8eec57dafc1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b655c7ea3cc94725b67f3a90f0b9a2d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77144518dee6f355c19d3975355a9b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5575ee502e9a64f88e5884dd22f2c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44476f1ea099924b768a187744c0d5a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13234d4ae2b7ef440d61e622a9dc3c18507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad0624438be56a1dd4eb9231a715f2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43456842cf341e08c24e3c980af8f5f7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c56ac6b6c8fd7de8f5cde2bcb1fbdb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571acd520397da720b7b5c10d982905511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a30c8949be9b54ab339dd0756701ef5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7b1d36eb206e9738d908782556600513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7f64a692f1325cc1d52450ac6f15e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda5e75dec17460cbfed94a93b1f761515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14e7040b8cd8c1ccfc52a74dfdd3d7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927215a642057876ad42a37e8b9abeb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2838137626ece00825c12c5fbfe0ef93518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e476819babbaa1819bbc7858d9ab1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752226bc1e1d04f22f1da40029d1e352520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8b4bedad38dbcabf367d36dd3213f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b620424fe9871931a0c8c22518a4dd2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778a3cb223c1f4353a267e8846487f2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea99f5b2222c542e0881de734d91cb8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80712ac51eeff8e930b5f662c3ee12525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dcf9ba438d7aa51dca8d95d920b98526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a692911d61d331ac7e075c70a96f5e1a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac4760c5778c788addce5c20f78467528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696f60ae6638b4fd04cdba4ec1a0a6b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d221d100cfec656653c59e0a353bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a323453b11dcb9f436e995bac492b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78080c922fb67dd8b10eb0ef4e529dff532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85690c1e17a2fe7097bef37d82bc6b96533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be3c7d3b7b38febfe4018eb6b2fbdd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a3eb8f6b0707d15583b3167b3042d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76841f42fc04f544392d472bf076efd3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4bbfc29ee598901a134d7777b7c59537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ec1783ef15322e1f281a5c25c98352538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529f40625e45bc7cfc0b5bea82a9a29539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2984ae2740ce7f3756307eaa08171540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ff04caa8585bf30b4fbe76263dfaa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb809deb095a8daa99040871293aa35542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89842154fa91d9b37ef17275affa50e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc9adfd513c638bf8b3a9fa221ef70544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525370cef72050d73fae27ea54561631545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c225d5acdaeb4d7fc3b25efe7161fd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be68d7167e455438931fa73626fc823547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13136aa52891518dcd41a0bee2c10078548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50df0d0334309d0ac073df3b4160728c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2686e734627d4f69f18b9f5bb0a2f8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262dc638079ea9f06f99479f6fe7dea551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362bf4e97923e549def0f34176e73db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843586cf2c2c4a385f6d6ffc501dccc2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019b7454a23fa0f068cbb59c8907064554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73e3f2947be44657aea521b6cf4aa4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71ddcadbf3750927551a540912a77c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b97150040391c9ce33e2e4c6c04a1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63188874ba5ae2073e1cac52fbdcff22558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c742bb77332875e3bc3e11f3f8e1b8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f770a3405e93e0ea39f7473941d33b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3174e75ed9f3061e89cd9bc35302d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e395a9760d8408e76af728bd2800d0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400071338de0aa316806e86e96fb09ee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f938da7a185a49b5e113963bfd2b9fa8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89d3d5a05d8aadf3baa3aff9ac0b43565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d1f27938c449b50e4759d2368e4e5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696feefa586611b01f84576947a0cf4e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63017a1855f7b307c258bc61890e0016568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04ab9e7998cf015f2a6a3923616826c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243312d4bf2afe5857e8164aa0df61f7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cc456b51e3850f7498e33f534ac6b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b7e01c23a1b75b2abc94c3390b4648572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a92518d880870462a67042641b1fa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67fdfa5f8aea2206daae73317ae03b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd489a4d7f769ae83ab883f6925b08575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ae5cf7b45ed2114ff738adf34416d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c872f0f6c3a469370ca2c11673f12577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa7f5ebbaf7421fc687b6bdb0d3c7e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a11062e79270d4efb5c3a4b90301b7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac018c2763fdc0ceba77b35b5952fe2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfc13ee93152245d74efdec57cd118e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3bb6c003c7af1c5f03915a7ead237582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b172a4528102df60638a54d0a6d24583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db786052a1f9c249c172bb5fd9390e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45546732710e12290c7632de9fd8b1a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71aa543ff72eaf2a8675f76b86be58d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1a6799e70269b7ffb34d78fbb9d268587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64d5b1cda7470f5d6b17779e9213a8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaddf0e4b36e9bd2cefc9c8227b1d02589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9621a45ce1a28f53a1063037d4c74590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65dd26cad03ac8636ccefa60da2ff81591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc7c32f639c1a3148cf380b8153c0d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217057adeb94ab47a290c983c9f8a76593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aedee6fbc82e9fff40a7412c166841594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cd1f035127e9de7f35b4216a201e7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbbe672d717643d90515ef348ae001596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e51ec7e26ccfd0991cbaa56d1e05a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6db7ed228fbd078002517752495153598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd075ce74c15dd3d7247858b79dc877599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826d58f64795733d474159ac062dcdda600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659dd22f6e4826ae10af7af877b649dc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f188ec7cb4be03ba2e4227f0a313e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f494f22772d12af8bae9875a248a0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316e47e6e1e8ce9f908b923e77d4c46f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f25dcc6fad1a725b6d33d9e27a1534605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a149ee9630f09a01ed45bfb3869dab6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c536a063d0f3acaea3dc3444c7d7b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758bc2112a1b591e077e922573bdd99f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861dcd5d4c16dec6441bd011475019e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa90fcebc416fdc67864c033308f35610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b8f122a8806c610ba00c5aaaa8298a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbf9a4ecb9555c7c6f3acb62c6a622612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98873b6adedfcbdcad35cfe277c082f2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5f43d310d4f18194cd0c8c8a3b9a8c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9f1e009ca56210e07959da4b7f9594615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08d812d8f8e1b01578b1fbe1af657f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ef8f2e64690ff9a71578a968c4b46617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3905064c79278c8a880b3eb3987300618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fd211f40a6a750e65a811dadf9c3b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5188a541633d403319784ef9aae73bc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9eca351f2b1b2097449af8f3a34b28621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b4e325716ca6784e5027f60897a2e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ada9ffe6b178b7926346091cfd2455623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbaa7ff767d9e34bc232eb25199ea9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a2ea1bbee821f69500104b04bed60625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449508c36efe6d9e144997d4f86bd7cb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc152d7b19d0c9d6239d4ac2276dd8fe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be658950d09010099afc5020560cdca628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff6a3fa692a80d5810f2ad1d360a19629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab70fa7cf251fccd9312400db3377c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101d96f0e2d3cf0e47aeb112efe7043631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e0d457801548e2a68937c649ec0ab632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f068880b0c6039032086f085d4cdd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f7c9a95d51b9276440addc69334da634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6faf1a915f1539f27b01c9fc5d11b8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd6d8cf5126e8c32b0d258823a77241636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17056554efadeb4b33b2f200206d32f4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15e8ef3f3d3cca8090f110751d1b00638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e10e04fc94b904819a2ea4ce86bf7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547001c92cbadceebf992c69ad0f14c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb7afa2a6ed48dac76a03f1f020c16641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d26889a9f489b80318a2c485308ac8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f7a56532a8499bef670b1078ab2c5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27c0a2976966799ee53ebbe94f3146644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb34c9cda43b6bbf0ddb06f6c7acd25645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7192d20b6999b440306226927b6bd1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691aabf25b88c5dfaf3bd278dd7ea07647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1950a7c0dabc46f8ddee5fec4919c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f34a44c790bc6955b9a4a2650cd94f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0d0661f550421f7d0c3f43c40f114650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa20586d48984cf9a4b096f28a6a44651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ac7cbede32c92fd1196e70e22071d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04976b58409b8e6f8b3086ca5c4e2db2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0e88ac337cbdcfdefb340f7686de6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165b8926dd8278aad581e4770034e3e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab91fbaf7cf21f3700ce69674d74cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a1327688a850f2b09796952c68a86657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f499a47956088ebcf38e409f68702658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1058ff177a704180ffc4baae88188659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131b8d8cbb4c910cb674cdfae66423c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878950fd19913b63f44134359b235fad661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd30b9c27cf3a6a26f30a624ae363ca662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25490b0aac786c63b22d0cd21ebfaff2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049ffb02cd52fd378d8796e531bbd22664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faca40cbae0366e626c2cbd734cfb12665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e11c9f9bffa0fdcdce642396a93440c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b54574d18276d6e633878d8830c117667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb64a3e57f3af742c3a925cf0759958668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf05218ba786c22c33b5c31354ca121669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f39a60ccb3bed43a5976f216a63e765670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157936866130b2fed83fe70bf4e7505671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4225b3e92f1d2be96f16153d07505efa672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d13526adddd53898390e1033a168dd0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e64fc89a0951cfe01b69405d608a0d2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa6485477ced614f14dac2b243b0b20675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b63528679be8c4aff683b973c82859b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef37dd2512019bc6207b11ef5aff4f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a73405b0db3baa3c3c0b869e7217d9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93306b0491c3244ff755ed1a27363e59679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303df4410c90ec1d8e34aad3450520c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9824bf36df73dc18e2d4fe568541e51681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cdb29778e928f9fc3d747a60c099a2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435965966b8abea914b380d534a39f0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faaa2dc30b132eb3d1f85ffa63f4243684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90592fe7d992fe25a3a66508d16b34685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8d4f4159e39bc9fd4558b05d097bc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b4a96ed19a888383dd53754060c24687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9932de3df226051e5e4001faf7b89f8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb25fda85b6e8e4c34f1f53f11b3aa6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afaea29317ecce3d1804df00732a6bb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6253fb74cb04180726aa99e756e4a0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749e7f9ee690c48313482d95fd368dd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a9de1d70109aa976808b6b668799b8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbafc9113d7d7a96e301d2b83db3b61d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3b92ac9d11cf0b21bd159cb729f0d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e40d14b7664622dffcec703dec14f8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeec8b97869bed5694aafff2aa3da31f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342bd513a0adaa4885be29def5217a9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f022d4153d9eeb9b05fbc46e26e2b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd9b2edaf314c6c56a5a68f706f066700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27adf6bebd292f34ccb621ffead839f9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35385fbf7a7da14db96aa701aba38174702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfede4fb500ecb2b2108f1e7888c854703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a7f19a7c8e67a687c08471d42e099704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e7d52248161b4748bcfdeec89cfe0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a74c7e207503d38a5711d2c3ee0eef706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f8c8306966a6d6b36eb3406bcb000707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a525d1e111cfabec626f248a38605708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2092e4584a475d910a1b7b74a97f34709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d5f982c77ad6895abdadf7a46ecc2710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95da065362d55d93c1d313d55d9a454a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95c79c49d68c457970205c667872a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9445e696d630f24f8c09ea2721e3d413.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5578a541556965eb03ba8794a64f79434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f9328e35e5e2be3d724e26530b2585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc7fd992f60f8c7da2037a64e2f3da86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1657d4fddaf67be528c3282991e7b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769086706e1e33ed1be107bc4787fda8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368899d6cee103c309b1de1b58afbe419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bee768fea331521065a34e38f512f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fda314c97cc53d50dc65c4a76341b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb7d3e18bc69b6f7c4c9662b88650d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc9cdc609328ece92a381436fa5fef13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3258566aa2faae1c62093e7d5e8d63814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c959f4f004468273b7ca390c6e47d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca8342f1ce64773ec10f2083b8121916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7142685849d1f8c124bd59ee0b05217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3141e351537dba8be763d989bb4060818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943883778e61c7523e23066e3af3a0019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10dc471c422de8a672b6be14bafcf6220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ad20ffd53fcbdb1450de81c35e2ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f14883e9974e9fc86d806892abde122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15bef994dc7c5e847f21ca7059ae4d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb3f018a56fe4e6ccbfb2b50642c9d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a887be451ebd088ecce68e26d9f72725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d09dc6ba5e4918d27948fbcb4822f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c09603584aab1be22ea1621fa187227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d6c14c8b9a659387625bdda6d53e8f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3cd98d4bf356b05dd31565e46f0daf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc15f9dbb83921b5a3fce4b669c6f5630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5b76accdfc0c9ece7ada5f281ae0431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea8d45a3a89794af90004b94c2d82f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c881b93f67a9e4a3994546f240023e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbe13332ca293bea138e8b0650736a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dddf4df5cc974973adba75dcfe282935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e33555ad35a4ca8ab625944affed036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7abc6eca6ecccdc26873a14fe388837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb09e9068d74870b34f42eb1734efb438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4b65c1dfaa1914aaa5857194f87b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf30fc8a95d6c10ba34580659655d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608a43924c81dd2504f846a96e61dec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fdbb8c65d1fc17f98b784b6600995142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481d2aad069ff9ddc72650c46bc736743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286626a94d960b385aa54f335b37fc5544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021580c27eb5a8ecf67ef18425d535c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067033f49624f8f35e5800e51f719af446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a29800aca16f3c8f438e1df93abcc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33242cfc9e2ab61988a172d539e6733e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ad6c814c1f0655488d8a0fc65b15949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f443e7b27aba1135e9bdbad1cdeb0d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75ec72b69472ec8b1bd73cd747fdab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829defbc95b00b0fa11185685e36716a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c288ec482297c4a096de55130f6c832453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca3a87713b30ec9837db9309a3fffa54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0427c0df307bbe95a746e7aa2c13ec555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef7070263d34890d9e35fc91aa8e2f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cf16c4deb3ced9ee23009970d121857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9bae3fa1be0a2dbf3397e06a6b72f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a074730e952b78b29390223a3492059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7ca4706353f75674c30a846cc922860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df27cf1f25b0f8d8d8185e725024e5b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053eedaaacb708e00428dd9670da967762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8383798310300629f4f736def9a85363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef71c40cf5404372fc4915bda536b164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e13af64b3a46d67dcc43bcf89e907165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcdaa2bb965c7dc15777d42e1b9f60b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a800af94b287c652d8f7b3a6a8bd8f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfcd5c92067fea52f4a4581cb0dc50368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dae17e91657e557fe832804493b40f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884656d702116208454ec86c120e522970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a59b220c3f68ff926014ca1c041a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad0240afe7e02fdab2eca004e0ea4372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c855e7edce6e51ba5a86c380234fb0f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75a9475d68de2487437b0d8741a5dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7757a4023a1bcfdabf93cf8c943eb775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c8800cd4aa292cc06cf0384ccda2976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af83f1909aeb43192dc27209c4a4df77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81adfff47ad0a21e35e2b7a1aaf0384f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa8ec711c6e130ac98b966482a8aba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2224cbcc5d3a436a7ddb8735bd35e60680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85d8bf577ea1e29ba08d930f5b7f1381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599fd5dae87268f1bee1b1d688de9add82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7721b89b8308896619e83a635760c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e112d5c7fbf672962968a805204eee2484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894cf1e001e046b9ca414cccc35e15b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3765eae9153125821f052fb242ba9cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16ad0df667a8dc36e042796342e1de87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816706432eab6b40ceba3c7a608318a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f030b416ccfa5c29a7815527f33818b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489bcea9743d7a5c9632f7e5f216c9d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d28b762637295db04c8fdf44fe82091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b05a4de630615bb22454686d74fb692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f51fd3d4f0e943389b03859fe408bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676aaa345599afadb01241db0fc57e1e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1ffe97f3d19b9e51f96c675f967cf095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da1cb098a7c674451e70dbec138811596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb4f562f0092607834396be76788a697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4e0aad6b1e3998eddcfb1417c936d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890f342c7c27d757b753f38acab6a0799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff560b41004d96cb57c14c8beee2f86100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066658d781ff336721a716972e7e685101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5015d7891ce133fbc703fd6d46e3c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f45e598a26319cc894d698d63c3708103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79c7e9e1dc66baabec69fdaf3d5ae2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c5ee9033289da6e3d3200d092c93e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e1b0484d8e3b49ad3a5e535f8154b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf254ba867382d2a5a2314804bffd0a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6fa21595897e979c5de28f8a7cf93108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6167a296143b4c9346121eb7877db3b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5b88846e9932fac6ac2812e043e61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1f2cc9857f0d5350bac8ec12a4f1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e79182d81f7929c5cc3f85eb39809c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480de1f0611d3b2cbddf68c15f43ed8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7967a940a118c4abb5334bfebfa211114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e98df1ccda5582574f236f8640f16a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee79dbb255814f4679c1dac25bb3d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5c707a2133d3cb0141f8d19225318117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13651f1c7722b68681dcbb0bf394c4ef118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4185ae4f48e5fadff1f9434bced1b3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55b5316063709579e1c93102b7b443120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2099fa0fdc872cbee223c069b7d5be4a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a30a9b35ac324a8826940f64a9af7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57b1725a48d40e7774ac0875ef720d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235317f5150c5f332edd5f2eca268219124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e73ccf6e6fd3278e4544fe5606a7bb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6105ea0a24aefbe9c4638adb8c1b08126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab0d6fc2b28310f7e3aba8660086ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514390fc59af0b0c27f816df16bfd2f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934d34e6ddfcde3802bc9f4cfb54d95e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d29e944e4bf28d4cf79835abfd00f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ba035ba13d692bf2af8ee247f2f90131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8f729b36526722ee678bfe9c73c7d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3be38fce808221d95c66d0c79a8890133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1b322ac80754405c0c3301b93e4ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef6f251e85e1d69835a3d21ec9ad164135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ade30cde776ac111639d8be4d2b672136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f60205efc6320c0c38e2a776349c29137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37364a9c31d17bd9677f5c52072e5a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b567e5f89f69e08b9cac5f774c17a589139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151baea0a9330d999c152b68b8fef03c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfaf8f05de8a2585749b9af8251c4ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674d98a20df56d90622b7cd0421ea639142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ec72840fc115d31c4dced80360677143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c19b21be79b32a15c7cd48757dd80144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58695c526642983a65fdbeaeb83043145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6135ad6553ac49575da4f05275efc8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c826006a764b8b00d077b104f632836147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1d78ac7b988bbf3d8dfa6a41a45214148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b4a7731b608cd3d6157a74893e5744149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab56519d987d935c9e01d3f07ec300150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83952b7830a0a8b56f41f04c541d03151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30972aff6f2ef53c255903badee31781152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e497a6feae65cc08a3fe12abd11ed153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc631833fa69a1aa3eb0aa8651c5b0e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0b64f51261a3c013094a7799b0bce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7f7fe5acfff987fd0a5ce33356921156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97101476059ac8f23c1772ca2a31f12157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1e3381dcda8366621b7a6bfcf7003158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d132305c62840f719671677aca5194159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1ffc986055c5b1a27880c6902f10e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a6b742e6dc647dbf5e9f246c495f3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b389112b70d371afefc99343fda0bf4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425a8500fa0cdc4491d509842c9d5ac2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e82ab7192fbdc45a20e2d0867caaa75164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb38a3b5de05e9497f44b8a6c9782f77165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab78374dd093fdde070c319bf2dccc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed47343c6601a277e075e293218dbd8d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015f0ad1b61cb18f8ea23bca45fea3c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b265f513d2d9d5c22ad21df0c7da03d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe3e8217072ae01d2a46dd4a19926e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9d6db352708f59ad328e3636199c93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad1e8a51e5e38db0cab51768420c35172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7fc397e011bb8d00b979aba013221a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b970e3d76ed02739ea7ed36e728f62174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6af187ac816c64f90a5dd231150c46175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160c80bede1eb51be40a8630d4c47dbe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06a5fea9dd6565950f4a709b33c69d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdd015393e87593a425fa259830e3b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba400b8323f05f897b37a57f947a23179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202fe1f8487efa38fcf8d154b5a8432a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7b45135bfebdee4c8cc54ad785109181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c58cc390a9d39057a5087210098cf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340afa714068d3a948bc10ec98371c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe68daaec9e23ce221c668cb9b44875184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b6682e0d954046c47bf6d441af98d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220bc4efbd3f2ed01de51252526f2c4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff9288eeb41d353c949c45bd8dc503187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccc0dad53cdfb3320f41ff3d287c35188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64528dc0b60a9e6121a20fdcc371a40189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efdb403010452fe6a70b8fcec09970190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7a964ff6c0098db4adf628360d42d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66538434f1bcfd22ed325d175808480a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e042ff86928327626fbd746bd8f1f70193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2202e6005c3d2c2b656524d8f5536194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab66fafe69ea9fbb652023000ac64eb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b91ffcdb67ea3a7e5776f0dcb1678196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3de7566b11a42a6f1f98f770195b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88faad1754bdff7722b7d17adaa1b736198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbfb9851f691ca995723ab9c1d2f4a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290ce88ce6fe97963132c4c8160b3bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dae7bab906302f4b9a0781aaa9bab201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecf63d3bcc6c308f5c4231836d632e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b5f9826e2d3e9bc33505e6722be0f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bd996147df57ff07283a5b47f802c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a34a063516824f29abaecf210e0e3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac7dda2a70391200455a2f222bbe5c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2757086355e1efd285980e68ac9ef22c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d083dc1b9ead84a12a57a0a60e16448208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2e54017f10857d2bd89fbfe56ebdb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41597074cb76af4716d43004c9df4210210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803279ff12a80a398b8e541037b5838a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5543917dc3254ec46b670ff4759d535a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e1669c2e268a10d2f5f27069ba21a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4994d704dc16be11b2bd2914454fd4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319db5e41c142db3f0deaf9af4bebef8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd15ff7dffdd49845530d0ecf06d15216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac81a2ef93ebeb9d28456c2abfafaf217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb090b5811d6a08f21f45563cdbd7f70218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032ed90a7755a3d6981c16843102a88219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682fbb0f7034091598c681d9829bff2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a48b729766cda9aea04fe6372e50e9d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e857491147a5a9e3e5161dde934d541222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e62ae0c7511b9beae51144a770d83223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71cd5e2c9313c3dcd8da34dfc061963224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3172ee949840e9b6ad78dc9b9dfea2e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e3a6fc18ef3ecb718d540ee3cf195226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63c959cefca22679531ad269ad0aff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04adcec1a264654063efa6c5872633a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d0ee7b12af94d1f3012086857d945229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e3e4a1b80e15bad664bffaf7c4f854230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32358d1fa164b8bf8799af0e6b7e2de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2058930d8a2bf64d65b15fcfedbbca232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ce06121f81518483c2d591b9121f2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb26c2c9ab8de8263163bc2c50a6a1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43420ae256567d734b1d82bbde1687e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d431912abc43951ce459aba05252c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4e913c2de899726485d1b1366d520237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7232202ed0990250a6a5b8e29f215238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2799f0bd5892537e9afb0481368fbc1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1bbaa4ecc28b7de880b155f3cffe3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3165d22990f40e8fe857b06bbecbcb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd600e21103a93242075e39ad158ad3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9ba5fcbdcb41e60f8117f59ad63de243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a67b0c72dc8cb99cf1ac95108f28b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6f1552e56f70bb0ad87f3187fc2f1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5addb3591bc64b21aae057bf418e24246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630875f27686ee5d83212e0d9078ad6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401644b652f2cbf38cb881bc8d96df0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe04cf07300b4adc9c28e65c61c201d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732b2ce7fa350e1ce66d636416ffcec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca72638f3c6876731579c822d0f629251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5ead588f097824ff6b3c5f8ed5f32252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10087f8b00353d5c02071fae01291169253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e2ee1e42151e309d470d1199fd889254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e773fd0513a728cad2d0a1c7ce3fd6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01982384a4c4e78e6678af86b5e1d9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee276cde7ea111a0c7548e50e146c56257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd932b54da97992924bafdc935f115258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be792ccbdba76d1c879a1f93e912c27259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1fdc2ce9ca8ec1e4e0e6416470d96b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71e1af8e80cc3128c0cf28c8b5eaed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceec098002ac3580e292969154855aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc15267348c8577eff51a7137e74f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f87fb9fa52adf007e802ab962c0118264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179d1c948ee9272179db9dca0d4f8f02265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e72303606614d920611d7cc61dcbc8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b08c3d0527445f290eb47f868fbb6b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228a169b5002e04db29d2b5c0fe5719268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28789546f81b6e220209c838b71733b7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5df2305dec7561eea5a3c16955cf4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae64c49eb8c3ee625d7b7c3f49467bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c70da7961f7d59963efe00d8d1cc89c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b69981fc21b33b5f9deb0254d1c4cce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a333dfb99e8aac7f0d688626953e0c2f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7506e8c4a4dce835440153ef4b6d4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94797bd9781b31ee7158bdaa46cb4ef1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb434943978a42c6bcaa836d065f8b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d660da8b36c64e90367f6c39e86457278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650bd2db47c1d4b9b109e01bdbc246c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2007789e9ada028955f1d3dde14dba5a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68c661962401293ec4e01f97044c24281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f00aa0c49ab2ab4fca7279ed2fb599c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d40476b33008cc79dc49ea691e86f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bdb3955a9c19fbfbd651366a6de80284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71133fb6a7d9de3f1524e6591da670c6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc4d79bf65583541d6d2a9bed31f21286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df23b4284ed340476d3e81eb8a1c7997287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77cf565895d87527eef3bb7d5ccad2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d171ac13a89e12e5ffdc07fef309e65c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce53a38420d0d5b3395fbf5b27affa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7add17e100b7941a7fbbaa02a4327c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3dd3f996017882f8fba2f2682e87f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e5a4bc5d84f4dfb7b2a4ac9c37288293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb99297245cbcef7dedf03511932e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d29485a6ae4ec9e815af15ef381825295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec57c62e0878fdfe397ac2cc6b5e634296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a51042d822b4627b2c00c24a98fce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275edab3d2b82d5d8f46252860501a5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9899fc6cbb6deb07b53c6efb54ecfa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a629d75b921035118dd0f089d126e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdc82007ff9d3dcf7986e931373797301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acefbda158e9be601f4d1c06c7b69c4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8400d605ac20bcc4ccee3c534f18f34303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36c4e76c8cc893b886b713b1955a72304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d76341943f97a7768dfe5c18e1a98b7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb900fb9b7c767b59a9f3b6f6f368f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474482dfe3ae55ab7ee70abfb9704345307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b60a892dbd62372414cd1a5996e21f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799928659e13d9cebcbba94d995f342b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45cd5425c8ff6d5e69a50c31ccdd09a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae345b186e6ba746967aa8e271f262c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7a7eddce3d2ac558daa608de92cc3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab6968d9967681c80daed21e99807f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b1542442e06cad1f514d95f6dd43d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea01058897b692cf87e07200a0769965315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d271a7a03815ae7dfd5f19f16dca84316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66422bc4d6e29cf8a3a336ea1b0e947e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a765159a3e4f379ccf3b9fe42c7b4d4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7ea7ec9e02c892d64be13c2b81fdf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66472cb68e2a841721e9c53fdf200f5b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6e08a667e0af07d456a0add9aa1e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9878652cd574d312918f0d4932f17114322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7686c725b03a3690ebf5c31be7ee4be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b545db665c9bdf9c72988da7de9f251324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813aedcaf0aa3e8d38563fd9b9343a9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337d85db5e8fbb8ebadc5d9b9f3d98f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f88250a0bc036060b174386bc18b05327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10b0cd0c9815b00aa935c8b13b3840328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b38955cc88f36e91507deb06eee09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329e7975939f13cb50c736ce11c784e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054244c40be951ecbdb8a662564b930d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef333790395db3540be08965be1059f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bf149946ed44c2e30a77bf848e3ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a502d0c0838ad879db9315915827c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4108e69f6a775f1bd86a2255f29df4d5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8476214546cde046c72eb5eab9e9dabe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f67c86c82b1c17032c5dc873a3690337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc93adcaef5b03d7189e6ce462b0972338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ea85069a701bc45bd8156f94b77ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae040b1649385da66b6eec79a438ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0961494eadfe1aed4990c1b87bef8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a51485dcacfb4c8e211bf0fc260b34342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d946df9d166aa0fbced95cd4b37ad1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f23ae169ed56758a78151c88a9b97344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ec323d61e1d1dcfc6f1a96bd64f21345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facd2525a290891bd7492c125f3b347346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff49f367a1c8d974359e6f9e35cff50347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbaa63408058b3dd4eee81085f9ac77348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a5e4b97c876255f2402c44df508f0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b774c194731b3c8b7fc7d3eb5da777350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325dd198e5c0cb3b9f075df91759a09351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5635e2ecbe809831df6702baa6f16352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba0a47c512ea283b88b0cb2043231b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec4512ce33d7bf9ee86bac9a35fcb2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8aa10f4de832dc61ff1f7c7f19ce91355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64b4a96e41dfd80801674ed61ed01bb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1bf4585e8690653aaeb207e7ae27a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120ed712c09b0cd69ea18386da3c5c3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f1c2ca90f15c6ee544989b7275384359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67ecedd07c2e6c39ed588320eefaed360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117207282099cfb0dfacfe942466ce60361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8eeea818d60eb38ed96d571b9977cf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e672ef6d4d35bd36d5150af2903267363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3883527b54134e8c5a79e8244413fe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53232bd42e0fdf2da01cc255e252351c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8301cd89b517e9d4ce199ec8f8cdf15366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c98c11e495012ff6548e2cb1efcd4b8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5427e0da4700f92f1ada3e62e8d170e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d88ab4ab1bcdf2da76dd01e7650e0e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf00df921f1ac31f1c338e14b0ecae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a344090927a6bfc016be758444f76371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39733d64012e57e5d4fcf692fcf702372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803da6b6c78acbcb46a645c5bc10b3b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7da9ce0960854524ec92853d52ca3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd8c6b994972968dc2a4fb7e9fd697375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722da925965931c827efefef8a29258376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e949cef565cfa338f05cf565286f549377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d332307c331df14a754f29f785b2ea378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271475ed81e100119a20d58027ffd8c9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c15f3dcde924b594dd6598b1cfcaa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db9a5891f18adf869603a9f5baa5b86381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49a3f4abd3393f84cfa2dff8b4dfd7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed990660ce3d67569c79559d7606e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f584ea904b4f134b984359706f787afb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04babda5b4de7ffc542449041eebbae0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1c00b7ea183823a3461cca24f631e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99213fa48289642e90a5629478f7835b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508ad2ef955b69e6f4205fe9937475c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8b66f365d53d66eeddfad8582e1da389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154d687d5bfa0fcdadc2b369c2a3acd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652384f7777b597b109a0d682948d816391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54ecf4b77ea4cf0b8542e879c20cc0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486f97b6d74bb8de2269c1c376a8e1ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ef45fca8a16c79f7becb8b7e91033394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c9ddbd9ddcd3f1728872ca34337ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fe9f68a10f2a73347e4d0f052ca3d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6512f56d110546ae97847b1087acee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917b6d4bdd7c49d5185da0d60ee1822398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c31eb2c25f20ff5c037f8b8f2c243e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d498c600cc833009f6cccef5959700400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae1d4e15b149bcc02fe401542d33cb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05909d9f74df2d78c6bae135c061811402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6be8403af62baaf53d48e8a2e7edce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9349ba5324c5c9ae3f8a0390d3729404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726242f11574f8eb29d6dd18cfa9673c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8c1d86aa792c59b5fcde917d7002f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37605c9e64fb6192f679b319e1b4af5a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d346416ccc34e454f4248d3b2a176408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1712d947ccd965ad41b78ebffb75d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ed54904b8521b059ea177a254a0db410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bd53b73585e9645dc628a10b602e99411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c9b81ed73c11ae4e4926da8386500412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb3b3f5f0808c67d487b119361ef3e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610e8d835dde81330997f0b65ef7ad6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d62693d57f905e4362a900fb2fc24a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6faa705380eb1db6c76c3c8ceace8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1be530ca56a6437940f32298aef9b8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7502e74435b53cea1996c9ece0259418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361038b8138b0e9b4bf8bbc3eecb920e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b897a2c249735219bc52226a084e081420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb8bf3111e62d3d271a33b0f0e677d0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53b199dd3bbf72add655c9682f03f3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7911d3ce68e6f5aeab6c69fe68523a5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7cdadca4a17aaf5e87df7a232db02424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec850b25cf69d64da55d4f07a82a4dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433235b766b305a194ddd40767f9750426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b3873d0962be044848e517f7eb6c2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0725f318d8b6697e71c0567caf5bfa1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99072c23eb90d270317500abec1fd309429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3f3add681bfab1b1fe6b5ad3189c6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0722c0eb7ab7cde509e7bd67d966a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9d35530561f8949f174fc924a5bc0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548c48efcb00dc6c3bb73df2aa97b9a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e54c8e7bed3ee67159de7d5a1793e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495bfd0a4dc48c823cba63194fd34aa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a07d4bd2a0e51bdeeef8ca74f9dc2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1a062fdcd40fc7b127a054d880e8b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a32eab83ee0b0c997170e186141a0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931065efb8eda2d7c8f095117bee12b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79309ca1b740981fbae1be6f37ae71c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0062040fd68c4ec07a4c249ab83014c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e19e3ca718185394eca23acc1c094442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ae6259db31c49f518a0e265aa44e94443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bbcdf82936de17f4a8ed646ce322d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff82642a7eaf9b7c9c59c2fddba25bf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0376703d42e4ed681c9b866216061d1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba3ac13133d17b2155f08d27789943447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174f8686de260040c43d0c75669c918448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0add38690957793cf4a7bb6cf8f704a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e1d736c4cc8b3bbf50e63a561618c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ea90f8f70180d6eb14b0a2ebd4577451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715545cbedcc77ce1880b9870d314fa6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da1301268b0de271ad7932a515b777d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44626fd4a0407d27fbf77018d9927fe454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173918e63dc8a5f22ff173c5567af83455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb5ce59430a1209043e2ee6098aa00456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc700b732d50ce1b5ce337410848b88d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c4ef9ffa6a0fb4dcb2cf395706b07458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a168fa4392bb3e28f1ec7145b988f0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf72a8525ff93238582a671d472885e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e99315f006b9f075ae2aed457a0545461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82530a8058b5bf02f5158faff81f17e9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500c26c5dfb428d8f459c5cd8d969cd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0169f9196e746c6c4b2b7d6935eaa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a70b105aa9de07c7d5741f0db77471465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66c882586ce27ed5bb883a57b11213466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c06fe3f2d73362160520bc0494b75c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b393f9fc8eab84488f7f7d8ef3add468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e165585103c320ea2c96862eb05395469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f85994d4b4538f85741f7d69441a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bababc932974cfdd6768d8778c46168d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f59b3c837822905fa4d9940e7d9d41472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b52ece5f13ddac26eaa3b77e6b8ae473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0be02259bd4559248981f7cf4f2d8d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979040966c1ebe0e1f15def83808f4c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b3e8471f20dfe66971e52e02b223f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e7464ebeef38539012b5cee63e865477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc769aabdd14caac1c53ac1b819749478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3594afd2daf3472e02ab99c385154b3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ead92c2f88a6bd11f37745f969a81480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7273e3199ffed87d619f515a943e00481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b126a05a5765a43bf30e903c95cc9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcfda7f581b48c9e3dfde9e4e1123d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad56575114cb7fef72272e07204b9de484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef823b5c1c2cf8373de00717d154413485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250aba6c8903c5754f45dbdba80c4bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1367685891bc5528e2bf741c8ffe104487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161e936830daa195d6a5ee17d9e800b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916589c0788326ace2774d391933e3d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b13ebf970405e5e46b1247e42a6bc5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ad2eeee548eac82f01bbadd5defc1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411da054489fa3ec83df9123017ef593492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81495f454f80087634e14b91bb70cbdd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d514722bacb839a430f27fa0278ad9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4543ba8e7803b8a2d034cc1c2e797f07495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f923429b66f7d2e0513d6834e0be63496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f02d2ae855a5269f432d7a4eaa9dc0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ef3398cc48878a6d241b0578a23e9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d254a509539fb965c40e20ae213480499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0d059622357239c32aef4109c07de3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8fee653854b9c9d781a0d30cc4275501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6884c44ea4ea85d6d128605dc7c454502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ae6840803a35f5ae56501c457abac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01728aa91cd2e52ccaf2965f348fe4d5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b2d1cd7c2bf21f0c076e37d756349505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f24e3fdcc12935e40d4676c7fcd5a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afff80951e83661309d5069906922c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3038e1c0c6c1748661775fb130c8e0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd471a6122d71b747cd151656e3a3384509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35d65d419b55b2e318d9aafd340104510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8db891ab9e19e2ef060e2967f46935511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d336559792688b2b55312ef953631bc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aedf632f5c1748250f38c5a292a0f9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c011a693ecf4f28910e790a604181514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7dce62da47bd9b66c80c8398ff1c59515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2719a78e3f037b3b2c54cdd0d25bf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cd30a29eeb2148d05c12605d79dcd1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c1bc8698aeacfe7052cd4da963472518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0376d36c1d5ffdca94ed57e8bcd583519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953160600c554775a7e7d6b4413b6e7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3cb482ec56e391108b2aa78dbdce4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb3589e2ac6b0248d30c1f0e805ce8f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438b7fdaa1ddc9b70b9db5d9a4b1513523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea9d63689dd769ae91ddacb9a19d5e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e661fca3889a8e932cbda1ed1d1bb48525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780bea3fe3c2f2c512231b842922fc7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d285e6e4461f328894d2120b96d4dc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecb02e66d9f2bdacd5d5f4f88ba49f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce139c63a53670482f61cc865676a4e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8b824f41e7b222aa624ac0d854735530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f10b57c8738030321774c870615513531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638e8bd4414041ba58add935bacba19532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3a3caf26a157f43cd6707fb2ae48f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009816db9eea4231db5f08b786000b0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c40f4cc32937ca2a2cffc50e0869cc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a8adf6a490036367b843851b758a79536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20384df615a689a871398f16d3c986c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2df8785aa415afb960d6e765699b5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23c13b280bc6d5ee99b0ffb25d4b15539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b539c8787362fbb97e07f2c202039540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543656ff81370f7de927a3d5392b59fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ab0f1fe8d186a3fb4f4f3bd7c2a1ea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee12220f217dcd045f8c5b603345eb13543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261afb1036744855d9b20785c3e15b3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190dc6a9982b73a3b2077bb15faf1062545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad05bca3318882212f872a0ca70e3b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fdfa05ef55a727d81ba4f6f4b236c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d7c3deced735dd38f76ffd7aae112548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16202d5ffe2386d547b2164f8f6abea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa8f317746bb5cd525c28cbf8d123d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859efacc923a5b30d1f6c2724200301551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed01c7fc3e99c6375b833b941fc90c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4fd0d06e0599e00a42bda678ce698553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2119c7a1544eff81724ad856ec9aa5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f30955d126b8960c2d34416866e87555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047cc3e46b1d08a22f999c85281065c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622c4b2bba7844f4c103b34d0d16e86557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ab11de975475943fdf4a3d9c0eb56558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae31db4f8f73bddd13d98238fa8d78559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec224f7554f6d7bafe18ce214cf8e264560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d06755e8adc0f4c08999939df00fe561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63319b3db15e60aedb0d773b360b01ca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab335d83feb7e30ef2435c8f688e8d7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d437354047662fe908292198d74ae06f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a11133dfccb6f98c26c8c49e461b418565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5b52f72ad515dc9ebba9740e25bcc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b54b40783d22905050299ba4e80286567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb730e327689f7686f8822c72a0baa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f50bce935f0d695b58b6249e4aa2d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249f48b57cd071f0d2642c7e73efbef570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf129c1b5acb3bff36b029785505818571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff639ba9864cbda375e7f4e7f4275274572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234154b2c115303a5aab995adf82391573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6731b432de35a23d0697260a831f31b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee30b74a5408c35eafb40809577e6c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6884ee7a1373cd2e7bba149d4526ba576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b19fb56710c253641ca441ae5a1bf2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac0e9d560d402153f4ac859360e670578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315d8e9e67cd7e648b17fffc5c08ea1b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c1521f373353cba487279eff14293580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fb6fd9f2f7cbfa75f6f5cf48e6df5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0621fd0b5236240d8315fb6e9036b9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326f10c6d4eb6af1efed991a9a4ad00583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7395247f131aebe4954e88a02649c54584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da8b0e4f5d26c91c7fedc8f838a21a0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45dbe2ebe304f5b9b2038a1910e2be6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6838302c3a3012fa230021046a33174587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2faccf7982381573c85ad50f0274c4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dab9d7a079b4d366395cec8b8ca785c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9eb2ba5fad5a1bc2f66a021c779f16590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136add7923ee4e64f4a63a6e49359a6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9481aa7af1d522b671fd5c6fc022df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb2fcad445672ee9470740dc10459b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a0cf7c5609e682ca9efa5e63ed468594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79384fac2b1117298c6c9c8110480afa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9622b3f76198b0feb2a2c17bb35b643a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb58b04b0d45783da664877cd1e2d5c9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6aa8f2c493613f6901ca31f2aedd0b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21973331d5080a1cdd3c21e3bb1da60f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fdd620d642b0042975125622a4108600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a3aefbc17b15efc5022ff01c634e3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb56792fac92c098f2faca3844315712602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91254a44d65d30f0c990a3cc1ea962603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d051d23053f6fc025c855ec61c0ac7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d068d54985f71ffb88079f6a48bfca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc404b52dbfbe716bfbcaa9b8d4c1b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25ecae30c265cdc3d1e44bd6f7e145607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5de81f1cd32195cf7e09fbff84bcd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106eaff2083b329c90e68c87697fa01609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68b8a057e27b43b04cd5b9e2cebb58610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c0f9b1a091b9c10e9b0af2313d2aa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29628bda3ae046a62f61185a47891f1d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9690f765af8dab29f56e0c191878e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aedeec5e0e9d8cb0d6b27b396718431614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c971f671c1ad187fe5ecf6a64709f3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe530e1032f7e47f73ce62fdce6bacef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877503ec16106c0dc9a5b8b41aafad4f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121ac66b54f3b42e6b328542e726075618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ad1a2fea6c7a54f9f96fe6cb378c4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd29edef8f112735d277c9fb9f0c82620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26964e023c1fb74f32a04c6672d0cbe8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671e92433073c91c5bd0445589d5fba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99820508c6a9b1eb53406d31c0cd6d8b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a7dc558303b662c4435d29cf7a580624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a523711c28e6ea95ea34cc3539270b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6561a1fb06e7ab8b0262f4108f091d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c779f95e10c6e4679d097e98f50e35627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22854370e587c20fe718d3a25aa4ed72628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b383e816de204ca7d0b5e5c0803a7d80629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b6f30de4f468e520063514479076dd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf23774ca2ec1ce7450cb7d16b3ffd8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834de2f68bf6308f2cb4da600080510632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e2a28dcf3089d1c588437623efa48633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bdc578351bd6aa7d37654dae0907e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebdbe8c9fa2cae948a867bb63f60a1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd75b2c8a9a1f05c34c609d6f26e3de636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0491c8d8f0590392dd72649edd96a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4da3c255c6a2ce456692bbb231c1a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fc89293a97741ede09353ad4faaa9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e044f22a718ec3c274bd5f229c560640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dacd7255869d0f9a91579e8fb9c462641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2dbc8268649a6702edd78327caae0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297840cc5bd4402d0e5fa3122ff7059a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d567590ead26593ace348c8f35df8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93c6e9ad32ec9c80e9c5d18da21f4f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba70b28b895f8d42b748d727ff5f657646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655df8d0585d30063044e21d4a9dc8e8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b664ddc828705a271d36af8e91de8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c8b0166af0b9b681fe213ca9e4319649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ce2be362c3335cb0dece040ccc1bf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c6ca60bfac50b4868f5fa080e8355651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee41f274676635495a86adee55de6f9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e09023a05f979f56c53c0402c5cf53653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8e3db28203e7a7f552ad515504066654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325dec1f06e0016ed66b653f93525552655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057e07e6739cab626f890b8681f417f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cb0adeaa914e9603175cf068a1dca657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615390b8ab6f15e44d1421dd44043220658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd2205d50b73953061eabb2cb8b47ad659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d110ee2d98ade535da59cb410d06d56660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a93dadf1e11058ab85c4c69ce954b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc40dcb8c529554a788980d45ce2f81662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcec1ffe94e1668a9fd370ebb365b19663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdb70cc112cf3154d75a8a051c02c0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065b6e5e3448e362b57cefc30bb57b6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2810281bcf874674cee33e02a44601666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6c83f7589bf8668a877f5ac18596b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ad90a4537ce17dbb42a324b9f96d3c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6406e6a7103c4f8d2a903e34f312f36669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680bb8d01e7c95198a3a7acdd64c0e7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a51700020f44f179e6bba5f4c3357e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b6a11d7fd1b165918620f2246607f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a9b96263b788dacdebc2440202280673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bbc1f6ad82ab57ccefce2c391a61b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2e5f94505c70947e227c7e7f8db68675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aed25c95608bc28d406f79e70c9acf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a404be88b0ec71c9dd550c6ee13da36c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729203698c1ec3cf238861d00d44d75678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72cd3b1b1bebe4ef19f8566f9fda8b3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be19c65295caf4eedb94dc40b9d00a680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>