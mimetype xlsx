--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2a213cfe928054f046d1657d8caa81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ccd67b1c680be5e4fcfd5e816e38f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5defffe0abf8c115a5178871f1baa393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624505082fd8c9cfa7846d1a87ed9d064.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc024e6efbe28285d21489b36a392e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae316419d45727967b72c4b6acd827766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419d30022531b8a2a784b14414baa357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b0f8aa4227f2fd0a00f46cfbf0bab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce08113aee876779d7cecb2e1dc4489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425c3c688e7d7662ce11cacdfa770e310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743f5ca217a6f6694b5575419aea2e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff5967b94248ae92926cc0a814eac112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c373edb4126d09af0fb5a410b45566c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8b0a5a4ff44ba265b4f0b99d19aca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ef1d5ee1d2a9112196e85527aa81915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c7c8ea7ef2422b8069e0f808d615516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec79340f8be323aa080cf2da0a541b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ff2cdf543d08060c2a1e0ded04ebc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917ed2aa4fa2c240c04d5884eba1c7a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd24cdf132353def88b781dfb3bac3920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6122fbaa0a793d7aa1a64d41d5d49d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f909c36caec2b8553e51785f732e422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4beefeb78d04afbb2cd54a3539ab523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413a76e31917c2075b43dcc6527fb4624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf164ff5af629a54c10b171de2e04ef25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4da5292db2bc2c5d26fc79bcb1f00026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54e38e5735dcb6ed23826da61e376827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e0c8feded657e95029680f49e7c8628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455b36e502663771a9780682ccebc12629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa8c7824523a42bd90d88846f6ef6330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635c0feb18c670c137557a5ffa86d7331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd060f4ea6ac6bd195b4dfb28f434f0a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ae7df47d1a834cd1043ada005e3ae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a38b0fe5673f00b18cec5e06e86759334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a809c41598a2fb5564650f84e72a74935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14faa22fc5e79aabb4c7a0575ef23036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7e0adde1c3b0ab99a0f7aecb6da5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85dfee188df1a9c4e91f890a403a04138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2d1c3ce951ba1150247c0a3abfe86939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15055796df26d4036a8d013703e5e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0bdc941739ff5ccf3e1cbe4f4c48d541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35211fee9469d82a9956eb57d7db47542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fa899ffe5425b08527559dc9044d943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc275383610d3d2358e97f281f981c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205a375a1a26f1f899a671eabbd496845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86596fe20bc8ae5fd603535fdb1054e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85f94a321c66a7031a3a4a3c388ea347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ecab92b98d1ac3433d07f14e0a73148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd608d767b84f4d8055dc6b52b5e1949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07fd8647b526cc8dacc476ab7541a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69ef0f551488c0b0fd4099cf43a0de51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f02e4d421eb9c10d32887fb1711c0a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fa22b87e4c028b162d18c135429e653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4af62f4625ee6a5981136a29801e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451db73bdb02b1275112ddb6c48e48655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143014bf675ec82028ab1da63353d33d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51fc905cfb6f53d52f9f6a607200a7557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885188a784119a7147508bbc9f9dcec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b15482f31bf1be399e2c77cec4c2859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6ea214ff31a3d7e364d541ab0d1a160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e61c51a8aceda3bbfb1206f05634561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd058bf4c40e690e1050188cd508c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dab75ace75fad2be0a86538264059463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db4c0337347994f4c5398da3adb23664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b998ff7338fa40276d1abe45b40e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eba207b5037ad89b61922b42cde7ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb13b45deae52039a8bef51647473e6e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c476daea0bf2566bc0b77db54f1a3ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f80a93889b3ad3c67c94519eaaa5b7569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8442377889c68ba67f4d5050d8c71ea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff08989477859209270fad8adef042f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6efffe30b43fc95236f88c30da675e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f9b8bf82290cd82dba69cf5529d7573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0155c30548fc1ae5fb0f1a4ce04e5b774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216c44247f5edd7fc25feee4c7c4f7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8de804371cc9a8b7d806e41e6a4b6c276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b6ed53a3bddcd5f2804aa1daa870a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb060f375cec614f651057e7fb683e8f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c9e27b05370220443a858a45e7bbc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663dc9fe90fcc59638c49314eb30bd480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346320ea0d79e41dfb0439f20b19910581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bc7e299384fdf071b709539594913182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0dd6d137064416aaea8401cb5cdce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd968a551b993eb51af2479e758da6084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340232ca14eb9c54ab0efdea9e6ab6a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ef78da717fa14851b031103179a1d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fbc228b63659c0d2d0eea0550773d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7090c9cfc185f392aab475aea39be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c495fdc013be17d84bd7a99293d1a1789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03d64d796740a9b91d0a02091aef0790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b06e6430d0b854545b16a07d34459591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf9f9e816df16a0978f871fe7d367792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8406f11f4d4a1015b8742a8b2dfda393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b0900fd76c5a600222ef6484eccd494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7212abad311783a8847baf8dcc0bea095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4d768de3f17918d2490b7b6aedab596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef461632bb5a75ac2da3313701cd1f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60e52d28deed654017c1c9e79966f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458cd0026094df5264eb559b58613c899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb2bbcc6664bf80ac3e9762ee484e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9edf4c5461d8cc8cffe48ec1c55e695101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc33736b8c895b2918358c848685178102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939f00ed14c810462d4efc46485fb57103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e5dd1d5025a0fa0e646aa6f4fa2d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13607aa1c0f6bbd8a8bf9205f8ced54a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46db74a238a643155fc69c32186def3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb788402a1355f731fec4f7efbba27e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28478f54ac0669f0b24f4903a167157e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f522f39bb94d29864b666fa44145668109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20a1cf59dc3b38c83f8f4a829caf70b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8caf047c317a9400c7d76bc43071d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df0254e088e2f9f89e9ffc85a6f4aff112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69555177f464158e2699b7c9c61a5c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860661253e609a1935877659c7256a9c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b883c425dabc98fd503c1d28088e48115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b475cccc71a52cb12a78d471027fd1c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e254abb043b66dd80ffea40718069117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a19bab7b8ddcd4f601c853914e91c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005338759949ad5f8dadb9c23e6f451d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc9c540b99e9d81ac6fbb14ac710fb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc365cc555c0cbfe2b9f2e54d840ee3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb6a17e1ba1e91cecb87ad0558ce1a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee3d0e2e340fcd766281540bca0b69a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbe7e4102dd2f8e19d0ee7282d1845124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512064a0274efe9bcfee43b98a9051e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123ac71eb315d01ef83eb6cf669df1f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d89aecdc01f8d9dafd10ab74a46b6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879478ceb57f4dc2b62c95b13c03d7f1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ec906c2ce15a0ad9d45c5cee0588ed129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426775b94079e0d56ffc157dfcdda8f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd31b56b176a971e7f18eb47d7294b7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826834142f1dc3a364a678a9f7bdd43132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c0c7b5fa690ff9680d193115852e1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015e6bfc27dcefa267b395a0e21349e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17297711bb79c93bb9d61315762f9e5c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5b0a91b0aa0cdc1fe2be42fc99354136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8255cedc9450caca07366210799d4ba1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b809cb2fc7dadd874438e33b763dd4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca807b775e1d1e72cfef4334178b9a1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34538a62c007bee6024f484caf4505e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169ae74fb6530d5883ee1d4b07a4f14141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4d0c352db023b2d76659c9e6c7bb4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f9bea0c21f2718c8b9b2e786ddc37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ebb1aef9177385bd9a00fc2e764ae144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf3776ee4ebcbc25291cfaa3c1fdc3d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b431d79caa2a87e0a42a1bb94f42c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e044b5bd8cec7191fdbb0d2b702c5f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66b6a7334b9e60f269fab52704c814148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a17d0014b6048fd9564875d4e2b292149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89186fdc5d5a690fbedc8cf4c0ec1f0e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812174768cdbdb7dcf7d304f67bfcc3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23b0d200369642a5283b0364852855152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6055b8480c9570bb056d93f7a4fbe56153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ade290c1e577d1e75c51bf158d2d949154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a9148aea30529750de6a425d80a6c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a0b1f8092b9a4e1f0d9478dc25ff5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555917351ba14dac9a5672e351db0317157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b129ac9d4b050a7c2974b80de62c1af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92febdebe9b7ad88dfa9807fd3a86db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080e44c37a6aa1a1e6a45abbe9ad374160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f10880aeb2f9d69992e01c555ce9a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c22880468a4501f5f820d269af95b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5034e19a9786cfa45d661db6921b5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fea9c004ab00969fded3919d5aedaa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f5e7fd837876b6394e6b7a700ca2c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58615c99b5e30a399c1df6d50bbef3ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6efedd2e98dea3b3e7b4304591481167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39722f714357226742e8daa61a00d235168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a8cf0e78f5d4c57fd6be60a9f1ff8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a845f97687cc67c16eb876a0b8d2473170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db98c540e64427f64526730c5117272171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acae1322ec7f40c2bc6643289f5331172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659c54a700aa0b6eae16a9141fa0ae0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca79424558a0b753b27fbfb93e34d0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801c84736ad04d79d040ee126f4c67b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffc91b7a800989f210c31d3add5640176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9b0a65583bb2f298770551dfd963d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6bcc20116d10e714e8c4f705345e11178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23dfb176293cfef9c84529f28ead33179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7280fd05b4a005ee75a74ac210c1607180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ea1f114ee037796a688e38034ccc4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2251efc2100e7e1523e6853f27da0a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce6773f1f0fd2cd1c290e3b173abd7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92142bbf9dfe90b675ecd16ec83481184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7aa58c751332ef2e3b2a65bff8f36185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bd2d2106955d067d228cc1f82df86186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741eb1111e3207c6cb0812aecbd50e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e66747e0c2ff73bdb70bd4e1a7f472188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8fd2ea770d32f3899c2be93e8f622189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd6d165edd1c1b2e233069b00902db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef5e90da3b57a84f17404226b9de8e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af5e00a2bf2b07c9b296847d0f0e42192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9182685bcf00b31a561a84f65e1e5b17193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e307d83babc2890fd650f77131ccfe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e35ecfebca44c6c37ca6675d3c23fd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0528f4e8fed16b2dc31ec5085fe889196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae14218371c0b5da717aa52399ec2a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f7748bb921fa496f3153c118d4a11198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1aab598da61ccbd2f2769c6f627bf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da23563c8e576da979d485365069fc0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1b1e85d8cea35680039fa2d796fa8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163076927ecd3cd1ce931df69354d8a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471be5a860599fb221a6f3f330910cbc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0798ffb79adb52d784c9dfb466abf0e0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1027633faf0389a1bcc4c66df63992205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482dde84aed207e528bef3013d365830206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2959f60eb683eb018ec75a260b5f8b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bcb986aba671696f5f97eacdfc426208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231faebec939caa2755035347f54cc3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df744669e2c46082c0a50bbc14b88664210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69b4fc031bce7b5dddc8feac324627211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8558042f2ebe0331eb74b085d2d029212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c9fcc37f64eea197c9d48d11b934d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bd08b756310152a927153c0642f72214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eae426112b130a7bf481fb2d41d42e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df1b644848b2108e4e96a08d04311a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dc38d8a0faad92093d6e66eef80649217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5210e9c11357e5322d8f033f4cf02218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a3f28aa265aca27ac0d03220911e8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d0702af7c2b7d9409dbfe87c528ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a147ea1699d8a8cb03a677687e9e12dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8c666756ba85d9582a6a0c7a4b89f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4fd877ba6f8373d4665ecfb511616223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6bbee7bf9da6080179ff84e7a0998224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cd32b0d0c77d2706c349307855657225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67dd9d0cb12998d7257b5d7ea8e716226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcb99e230aca3f2681e7479da4f19d0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e736bafa9395cd9e797f6bd8a346ac228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fac2e1bde58c7404c7d99aab5d4ab2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146964eb6de221c5da0a2ae4b9a8f16c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c51d92a91b769980ec4356f203c79231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f021a8f766ec45ad316fd8d36681249232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cd8b765c88a1a26a6a53ba444b948233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06fff18ff0071b4f231c5af16821d18234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416d78b62748849381d67ebfdb74e09235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b87eef1080a52fbc9e235ed16a178236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6966af76aab09ab601f4fa1f7b5e4f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0daa05c6ad505977bd5eec3b9ede980238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70ed9ad89ecb800d5012732f0654d4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4964918e6ab7648ee7877f20939526240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b626e1e23c1c67a94439383a49af9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d523b3e2f0272988f96688a3b9fde242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e4efc37efa1dccf500400746977a8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6bfe98205a7a0c93c5508905296bd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e86b072dab916ff980637712b06de245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f4024683bc691c3bec370c44207c4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc50c3d39ef055ebffa82d0a49a2f5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf5e6a36f05a9094f9abece992d681248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45fd594a4a58b19db3d52cb9eb27d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd094d38e30d95fe0b8614fd46e91ad3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eec49dae463068195d8f4f5ab8d79c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07e31d7fd2a08674a4f163d3ecfbb8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226de72846ade5388c29266a05cab663253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30193bb7b95077505701e69fcde3a64254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab39512a289d6eae0c00e6e4e041a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae443a9ac0efe03fea5255bf4b038d70256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b137a3d1011c0a4a6c89471e429fe89257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fd73eb0e4a1c6169875a8ade4089f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e3be140c654b891a5b421633cd44e0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5994c7b6be7d4a38ac99215b17fa012260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a817defd7c91cb63e261e209acd3f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99c09860ae7c4e4ab9c9d4a86ebb9f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32544f7f42c988049778117f3d57bf05263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7ff9e508c1823b8b7a7801de19a4c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e668b11e5a006710a661d0fd361c2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ca0da03c54632cd54f81a542169f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4895a966ffbaa93f80371ba99b54ece3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af39c7e7609d9cf703a97cc323c9ae268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c8222f5a1df2b65f98e2db04fe534269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06344fcce4fd8851dbd1c8df55cd084270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7ca52621f94f899aa3e758d02a971271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14439afa1ddbe5e5aa4cb76473358900272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f959b25986534a3c413d9379303ea85273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448344252f31ba4ac46fd65905e4d941274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cfc5dce2dc0cf392db01a1b1b5780f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b466624738698804f8615c4e65e76276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49267a3919a73d4f43a72bc98e1952a6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19691be4de6356a0fd2b763ad44bdae1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2285a9e69d4b4a9affd0ff5076cd5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9488d5773e32da4d4090092ffb444280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fa5ffd60403f88c2e6c70212c8e49281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf3e65b1aab0d8b3bc13cdf609272e6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bd13ddd948c5d0c3bde2102505df3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f821c4523e5ce0a118f9ac42b9a86284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85c4508d2db65e8509ff2bc4b6fa14285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd66414307932cf88b25a29e7369096286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14731d057a72175088dec7128bdfa248287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c03a8c493963615340728c61c9e67e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517f8095d32f837d824662180f2a1a3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1163ec7c36270007fc1d4fded583e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a55fb762bc7d55a543e81a3e8cb1c09291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329909518b1859c7ad1687e1da052c44292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427434ec823fb91204db598e750b1db4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201202bdf1e7ddb8c8985f3a37cfa3fb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c9f904bf79732b5e1a4feba5a0f65295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab066fea695dba3df9dab809466b9c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff78c930b7165cbe4d28bbb64f66486297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170645371f6d9eb23353874f8d9bcfe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1824aa9dc6317c190295cd78d5801299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83c7460151250e0e1834f79530e0a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a2b11cc2f6335fd1b63841cbc1663c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db834379fd81fd4707e19b8b70dd9a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9337e7f4acfa8e32984ae0cf233f2b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1580c765ad5123b692bb25ca0afa0bfa304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016fe8e742e3c04148cc45fccaa53a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b6a69e124e06d34099d70c3fa62a2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cd8d546c925f6458a8644d8f239f4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d311556cbf441e3e6ac193b69ba3044308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e60b7f99a8f6e18bd5630171fea309309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b13b65366326143f0aedd6595a63ef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89806ed376bb2b1e364635228784d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe75158a7cad47f8ed77171973a8562312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3beba588a42ba3d8a36696b30e51e2b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fb9a5c3f9f51ee7ddc546e727e9ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78875e98b0ea67eb10a88a0904fca728315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e634fa4ba056a7f8900a843031330316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32013bc38e20d44fc4a33d37c69e792a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a60ccde7e382faffed26173bfb3d1a8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26974b19e76fa82e1ecf0ae43788bfa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f87c3211dfc6d21bbb0a4d8dc15223320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb54ee8c56b856ceb4430866ba044b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304cf18c21038cc388cedf3356e2da37322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f091e52dab89ba6b52196b4d11e40323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053700be72850b5c01db3273aa83b10324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f486ab1f155d30c48d9a731f7001b344325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a87829a742481eef44655e73ab8701326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640e07db7587e4beeb4fb9406f79a4c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411c8d0ef3abfadd6c4a767a8328ecb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca446da2114e5639a4aa052f7b650d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24adbb721413f7580d40ce7a2065abe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea45a582c8ac6ac12db089f16a0d54f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31dee493e8d7ea726858d926b9e7a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81763fc923808f193e2692952ddaf25333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e5f16f538037d948d5bb7053b9a77334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3d4b015f5bda49a9c23290a3b9f5c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576065f75b82f730adf9d99138c13b4f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483aa8e8b0f3831e45b38b7c516195e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933a420f39129be16c10596d4850e99338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d24910f3f877b049f61c17aa68eb7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4053fae7a965d12d7c33970e420a0c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6128907891b820406a582f98999457341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde88b4917fdea0450f6575d47f1a7bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0b130bb17f97ad70e1363f21dcd59343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe45fc77b9060525c5a14ef4efdb9b3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f198017a8816e40c685b3e0581f72096345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5c42fbf9a67a875756503d3173cc7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3cd7abf003d7fa6e3de575c6aef401347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8157555524b4c4739bad1929988718348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088135321eedc4ea938e0c05f3382f77349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71322055af37d97c4bbf9759031e8a8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccb66897c11ad14a0fe6209dc965c16351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd579e2ce9b6654a483a340ab3a703352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1139e27d53dd39a6d17482585053986353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe83626cf6f680cd494f3d7f8602ee9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1f292c20736b937f6c123eb55013f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938360076f7d1b5f9a48f8397840863356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b9c2ace0f0e59a0253e36fbbca263357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f91b3710664d1d112a4c0c39f4db9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401cb9b92d5a6d010cdb2d5161c94a4f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7afd2c50601952e67618407cfc4b00e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932287cf92413a19e6b2468181b12ef361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195db0a883fa56f6b3a042e99156997362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd625fc39ea34048a74f81f3436b5f7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf606d59332f1541dc7bf66e240bd52364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634619c4dcb487cf99a7cc9e8d872b60365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95e54cff847191a8fd99fb889d377c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f2a8515c81f2bd2b746857e0f7381367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fcb5a39bea4d9327437cdd7a7f5e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed954e58edc0d04b793c6156cf4893369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348da2a2a6b84f393d32883292e708ff370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a496da49f0b8308c8f906830bcfd5d1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81406bd46a4ca00d6a012e4155549c26372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c38cfe7b57c1b52b685674514caeb1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a2763e1c24305aa2c55ad768e7c9c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea65992769f6e5a767b02ae54eb5eea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd507b89fdc673abe9a728ca2beec7a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc950e54b3e749f5036c9e89384617c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48dd7271285a4fe00dccac84002bcc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35e5cdf4034a8028a401d077b63fb7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e52414978f3bd41d4696ae5d6c29a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bb8b3e3b3a618ce42e5039745824a2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ee337242d62f9dada5cbf393e4ab20382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88badcc5e73de1275405b4e0c9c5a2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dd00f0ed37b21215908603a0b820a0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45ba9a5a6676c4fb94f5f2b89ef22c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcb9a6edf68c2b8a0cf50a03dcbe6a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ba431f7e00eeddde62cbe61b3dc56387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a195015db837163ee383269c7082ef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb34d7ed244e1a9c0e84e7785da3eff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb086e62272ffb23f5a344335fba7dc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9c0e232d8ce05e6a60fcb9d19c09b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d8cfcb93a902f2335dfb2015c8dec392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed176bb5b2465a4eac6ca0fa9989c0d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca5e9e79fbd903dd71c479cb5e91ca3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85df96b223839e37b11093f1ce35dd3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e871d6042d792677244d9f3ad4d828396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e495d93f0b231a0402d56a695ff662397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5b467810ce730cacb7b065b444737398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcc890682a049b06716e22cd8f86808399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f79cb9920b0818d09fdf853d7f56b3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c5c0301b611a07b719cf850a1bc8c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ccc83d766caca255d16fe7617c4b9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7e938d6473970d7e4871ace4373fd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216c39dc7561c21d605dab19beb7957404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a0e4e06efb17cab7d32a89128ca8a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7fec74a6a9f665cb4353e876fe73e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fe3c1b28404923de798923c8e2fc14407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639b09daf699bb24ecc64cedfacd3f9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d993f61cd481f3edda01110aa15889409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70a6f5bf394d696ca5885a58086427e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f293dbae38d596e43137d1240b3ff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1b80b2dcef73805a1487c8d9b0a19412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79536e91cd4bd3af325b484e56adb3d2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8cf84336997c6bbf4ca1db884659e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1a608c6612c844a620f1df57a7724415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98592b3decf504081a2f9d1289c2e3f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe5a84f40ac3b89d429ff88360a96a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c0368745a467c59809f27bc241431418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b266a0e67e19a3cf6c36bd43e1b98419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771d1ecaf64e05cd8921ecb326c2539420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6d188db152a4dc2c7242d5384b9b1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0fd09de0ea0a5da42c408099a7146422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ede9e4ffacad37c2f03803f9df792423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e22cba3f4c2a39262a4a3d6508fad50424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0583825cdbde54c51c24d4a6b4f0e0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f1430e0741cbba30532c8d019c2eb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ca8590a9cabf43e43edbd50b51cd6d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1184635edd74d5fa503c8dd6b60542428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b51fbbcd7052fc24783832b172c2f9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0b7e995c7b60ee3f8f46b961af696430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13350e886e0b4eb63e9f0b90cf4851ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7106306e01af0a5770d87a5f12701f35432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda85544ba829bb2464ce9413de9bd6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffec631a16adf11dc9951bef3c4cae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70318a1ed699514f4842c3879f0cb746435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cc90ec89ab2fdf4081db5dfd575bb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba05a34e5ba5f2b3383301959ade46e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e788c3bb277a9952b3572c58b9e1e4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a201c9f8b651d62f0eb7ca5a15e4d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24addcfaf797eeffcb499a79510535d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d4dcc4110b36b009709fed9bb7ef9b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bedd9e4e2167f1241b41cd387d916442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32146e62054ae02179e6c95b200638e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104532076771ad19c32cdd41113337b7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39336aceef3fce8524124810770085da445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a2216ccea05f1c10b12e3840dc725446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a9d378ac80c26e058031850061839447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc01bced451096c6a5ea7bb25ad30bb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9265358c80aefd2be44e80e8496b0302449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b52b3488b5c2b313536b589113a28c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426098822617d17f7f03efa89a6faa17451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e1dbf736ccc6d897b07923bcbdd1c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8854b8e1919a83ed1eaee3faba37939453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b6c23be9b8efbe611ad0cfa96cb5f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d425162806d317d82e2a39d7bf6baed455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99118257f50899e0c510f0763cdb05a1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d3db1de5831a56e6777e874d81ad4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6553835d8edbf7f257f0a82677ec08de458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f21683fa14c1237dc1e236800dc59e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc3c3cdd77bde4bef80caff298ca5f0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341a7541d446eaae37fe6a24a59caa6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025489d386364eca21e751ee9de87e98462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ac77627ad8a3ef63ae5825d822d3eb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28170c6a7c8450b82f13cf4bbbc4c91c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a6af042ad7c93e36fd6f8012a7a56465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9cd897be1726e581ea45682a599d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0937a077d433caedc4f0af8c84b150467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f4c74cd0cfed46ea6e2ff918817ac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679432c78b564751e5e17a1eb60da465469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1555940fdb1d066b7200790226e4ba470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c8372d8b2cb8d1c958208e45cbf29471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa014c853e2eb6faccaa3161ef81ad88472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fe3adbd8fecd49795f1ffb6d65162473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b09cf8c60758970570b17bb694961474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5d9f8558b91826b35e53f43bb0e51475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5864172d5cee09dd6087704db6752476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337df19b9f1e17014353ec13b2ca596f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7364495bc4bd84e301d823d5d2f77c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a9e70a634936393dcb4afab8d5246479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f01c35fabe73a09bfb3ea5d26a8ea1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3cbaec451a34a2f6b1c7b2bc09eb17481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910a9917a4fcb2c16e684ada926bbde4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffbe4fd6bca2bade579007a70a14b9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7db5642f613c5caadafd8c856263b85484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782e4436cc01edd11a9cb27f96aea25485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c97ae2951c5edaa4d43f059c18574ee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1f4d3d5017bde7c775beef00d1b7a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3a944f00323ecc70c2e6e349bffb5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10c1d139287cdd549578bbe7b650dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c252f8a85d7ebc4830ec1a87ba1502490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded3303d0c9822b0ba88c24a5abefd7a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef76eeed9a8d69d868eb78f1c5c5c5b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9cd6deba4b19be5ddbe3db9f29a50493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6756b04d8c545fdd7ce21257c5129ad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccae7545f3ed8bd42495e3500c2c302495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6fd03509ae4ec425e043bb52884f53496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea33083db0c703621e5a2685b1eaf60497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098608668fe8be80d6384dfb8afaf117498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f1848ee6cf1cdf3d204b7a56744e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ee4b5dffb2215401470101e5faf0c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ba814c4407d17779fbff4ceafe73a3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259126a5afa8732152be26bb8cd5a95502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045901c1891b6c37b7489746beda8533503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5df360f66586a0b4cea87177077f96504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b8bcad0c19dbfdc655fe68c7c0be0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d75d031623e6966533eea7c65b075506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bba9d67a0eec1b8dc5bd06772015f9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d465b292916a15fe3ef7aecf82ce8f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b01aa0b42609f570430b241b736557509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad8f5e46c40155c72c8a546e339d2c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf53b721a8e7986369f86710597b81511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54de82a16ac0d2d71c0a3f90946ef48512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5dbc8d7e91f627dab37f2ee843c01513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc597056a86c1993d0e8d3cd61016645514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d32ac73396fce89fbfba01d53936e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607a96bdb401fa355a534f0d689558e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbc78edc00b1cc04323bfec117fbf3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00db8aeb176d45839c1cd71cdf13f6d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2f6c11b824d6fc64b4c0b4235c560519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e858dcdc382556d6c60f724a64f5c4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e57c253d1c1b4bae3f89e05d0c93ff521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12845796d5d6ab307ec7f9ba0bf0e029522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129aa435cd83888ff4fe3ae8e944960d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a3cfa71323c6c6a76f02fe34d41fa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a470c089b9809042c533d021500a6d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402faa66543696b8166f2854efe66cc8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f92e17711452f152fd78eb37653930527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7fe72af0ce209c3e2ad21ea3df0ea0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d0091c23bf269f5a6ae23c157e75d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeda8a41f16f807acd8c6af649aec52530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b9695aee7eca076de8a5e62268b4a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1319b2dc010b302f5181ad62d663ab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5438fe7eb4faff76e378fc31675f4b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa929f22864660d67d2aba91020b3a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc621baf2906dc9c67b509cbcfc3112535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df533fd0031c6047d7da375f2a0396536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aaba62d0079fa1f0e7397c25d86696537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335b35685e79519b16a8da3d5660465538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d168378b16000b87dd41ac1de74c2a6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287bb839899048e97a4ca4c76696b6d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b943dbe829f6e7ccf59ba4e5fea1ce8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3dc39bd889138d658c452f0d91b949542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45962d443a60e870935c202e16a61ce1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84615c97cdcb395bd0fdb022f0dbcf95544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19db22487ef63f1fc1ad95735526d29545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817079afb2e790439a1b11d64e93a833546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b6f0c3a66c6ccb767109963fb8b4c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d21dddc40be529f06f834cd9e9e220548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a58bfe86e4f42bec313111bf9d82d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ecacb599318356a57e7cec4d46ea11550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7064893aa7e57e08382320ed38be56551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f04c270ef7e747d600147148c61824552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68b9b26f8138f349e29006feb41e08553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234eddb2592d44cfaa47a3f11201a81b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6d6b83aeb507bba9ff83b4ce7accb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a7e286c5d87b73ce24a8b4c2f0db51556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b685455f5e7f9f7242088397ca76826557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e36bd088c7f26acb0883ab0bd76ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee894ff997c1b60e0524f527962aabc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c13d2ef763f95aee2c5c9e0c89917560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a6e4073cdf7545dbe814583538308561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b3ec9189d55b7b417d98538d36e76562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc889718de625743a4dc35837fceef563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd9a8229d85188bdc687bd1644f0a8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc31b1247e0bf4aebfd5670f5f33e6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd4f511b311c6d33c26758e1e5d0f8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487afe90934324dd10f2040cdd34762b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c53bc187d2d67dde67d3b5b09f07f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d214eb2d25c271bfedbe4409d8e3e3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b19d288595d01d34ba99070023836570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026caf56f3d9552d35b53437013735ef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0faf1dc44244164622b7f1398a951c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27318c2c9ae570a7df8998941b9fb186573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd23be2f4d9ce06b9046ffc37d45010574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e2b2a6120f543eee8b43136626f837575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900059a33c28237bcfa3e5a89903e092576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b870c1e10a19070ee579d1afb8bb25d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be99de8407f3c82408678744850b5d4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42685b8f06d34c5a9983e3ff291ad3b9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9176137c051608f3f57946e83de518580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1167ffe8c5f4550b06a345cad256c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ec309fcc1a0cd110d3d378bd71047582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7509d9a47a193e9699f31de1eec16583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5794f0a051e98bf402c043219b4d08f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3547d6d4f8b75bb6ebae8015d4a526dc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae343e73477fe9ef8c19a47ad957a72586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4aaa90086248170d7837400e94a0fc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf27a24502023e638eed664f321dde0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c06e5918c773f9a11c5b7dbb172fb5a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d0f026add0f2e3556874473e404f9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f52ac12f674fb9e95dee6c3229654ab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ed9469077f6bdb020d4d24e8e8cb6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8030bc864b0eae071704234083af3178593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fc5a966c46c003fc36221f10d5da2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cedf1ed9452a45eac37cb68e812e3a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd593ffc36d8ffd1bb95a6bec874709596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055ccddd0fb0dae0d12eb0592e6d35c8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46834433202613d4cdb0bf0a81a773598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142bdb82a5d8c89f094632a01528cefc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decfa89ba8ce13971544ac4131bdad1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40cf73d72085129730126d6ca289ab3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6ebc1159e26c1257f35a1b2a934be602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb3c4dfcb97f13cbc2eabab2880611603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbee5eb1a3ede7816f5602b9e3788d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4d92690a3dda816126f225eae2b73605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f0fda56439d79ff1938be6ccdffaca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358d0041520a667fc62f1b0f5ab2fb6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a9c8e5f4483027c35950224deb90b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e1412d79b5781a99e27619fbecd48609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46c9588d779cb276d58fb02af7d131610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ccc3fb94fd003bf16d861436172f7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb22cd557bf9f495704d6b4f145615612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f676fd884ab7c19885d2f6b7a0bf79613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4223451577a1417e878d92ca11a39614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f78689291d07b26faca5616fabe1b38615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468edd7440c1823e881a5b9bddd7bb4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ffbe150f4b88e8879ca142dc8264b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c02082c32b2fcfd9347dbb4209afb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034960044ab39fff09c6d0d85a06b302619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2220daeae584b3b4fb482ba22b347620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff007afd418378808b2424e72961f1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15dbc9206212ab2036c3dae427f4d7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722fe9136e508919c5902e587932724623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e499c0be08917ff7a8a5808ad3d3bcbd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477f1fe22d6b19115c3ee1ed4c7fc67a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919db24adfa027193b8a06a696144987626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa521203e8e6d32fff124d8b67d365627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d210643dda596baee86718f87668ebd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71f27061bb2f788bdd323e13189ec6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec99c927a724c23bd8f02384d1da7d54630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf81cd7e7596b49b4ca48b94b1af52b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17ea15a92917014435f7e54df2dfd9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8c63101f89f1969ea43067a792bda633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5345701f096f1c6986d89186eaa6cc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcef603d95f4ba63f1645b4640d7ab0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df28c1d3b7aa48e2aa86467b4724ae7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1d6bb404dabd67e51e0ad8ffc1a23637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5faa239e55c5579b424c05f060bdc39638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14054549cd13aed236e2b64f31cec5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee455ccb90a3dc0ad0894181dd5665c4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb4441a658e9cd050afc72b7636fc42641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d647ecba17293233daa83a8e5d6f6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb072e01979f665cf6e8d31218549713643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9edc8d80e9ed128335f6ab6bed16e7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e43cfe92beb67ce0a7476508ea8dd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4c139c267429a7115fa95569effd6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413c83c188da5209e62289396c94d5f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2ead00b4b58008b096866f097dc95648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2c1e351afb6738d2b9444916efba4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54317cee7ff557af317b5b2e9120f748650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a3667ac5ec42411c2cf9e8c0a4fb3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff27a6981489a89cf1c230552a6dbe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92809f14a68b40c55f705eef176269a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c3834cbe6952bbccc78b47c40886c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456be0b3f988b3051fc51ec746ff5d6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ad5de719ea7d2a2bd4f143789ecec656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a14f1c52107328622a0dba380ebb5a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ab0a933de3d6cb71c4e2faa59ee671658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e9be1e53b279de0202af31e415dcc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2939ffbe4ebda631e4f032210558d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d06400e152e8cdce3f96952b2f2183661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f3e08cb2d69d83d063f40d9c734dd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6c787f0946a628fc7caf4c0af9c5c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f934bbbb161cc860cb73c4570cf6b42664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b727b4dccfdb0d943076a78171a958df665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e434bad970eb96fac5568a92e3b1027666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fdc0499769260e47d0c3f0fc00fae667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b76bc6dbde7471f442dca868f42f50668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0259f515a401dfbb26500aa9dbad71669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d26135a4d85e26db87494a901d2313670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e9663ce2b2c81aa3321c2982ab08c8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f895714b0717b39ec0844048084976672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f720fd3840943cad0e3ef11662945673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b731e5b242a33af7bfb9ace84db2f61674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba0f99901ce437fa52a1189f62e194675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1878b88fbe057eedff90371ba56ccaa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e2e669376120f82d73c88a40170b0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63f81469ecd99d6a8bdcf831a37299678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff16194be8d1cc780ee6e071d8cb75679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb1ba2f4e259911b2c5038171ddf95680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735b3f3a70267ee670a8ebd62a5de54681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330c396adae860d383e253de1e0579f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c4afd83fe49d0d7ecda0cecb1860fa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125439e7d074f8bd68af3a777ffbe3f9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9816fd1f7ce3f458e2098ad416b81f6a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceaf5729aa37fc61cca36da57ec6682686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4850c623165fb91bd779d038041b75687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2a4ed6682f307e2fd45f17cba4054688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52da257eccceb0698490d19968d4f1a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800141a3d196950a53f2b6034b5f0f3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a57f5a5ec3bb3c5c3bb50d1b5b5049691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ee9a13fae22ec06b7c930a69a1126692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84719c780a5e103850c34a86bbf5cb69693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf322fb21e3a930e3f533fd20f50e3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924897021276b1917be3d7040a94640695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfcdceda4905a3053f41f2d33334c6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b4efd6a40490f7d0797ff040c477e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2208185a0e8aa8ebd13d0904b21cc2f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07137d2a73c7474fc22762d676aca08e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783ef303b70523a23ccf73a8cd3f8e2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef4c5547d96be5fc8ada64279284eb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44873c91d517f43c9b63a1118d4ceb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5f6a6124ff845429fb749c8e6b6e3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a396c97ea2e6072270a22939d5a7f33704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb6ccb3f7a06e654d7bae3d600bfb9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3466662351822f2609e6b0da786ff48706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624acca4ee4dc77e42df6ad5c345eea7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841602b6b71b2664e0e8971ee17f165b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f75df289528ae68bcc7c6a1870bb9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691fee5510f87711e1209eae968a396710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3285a7adfe3850b1f294cfbdcb51a7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3630980e78217944cd227e94e5c6b723712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081692520775a6b0bb722781f0540f2b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fb8e7f09fb3a6d5cd510488241b0cd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87887f510c5951ea70b495db5a39ef7e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847959c101f4bc9ad8bf86f869c57d62716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8da4be84af4be3718636cb99bb0b34717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068b7c624363e2956886b28f0214e74718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56e8ac148888b974c7e20bcd9aa151719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab4cd87cd818f4a9a7245476a62ae0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ec9c9529bcb5b21408004d0360f9a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052704f0ebcf2242f09300cb36bdfa41722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b106937b7e7606b05a6a83048be43723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c68b024851fb3d95af998325f021ea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b202d5ff2215bd357474318065daee725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d11d8ceb50d63aa526b9889505927a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46052e464341762a9d483ef7e57f1a02727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4451e128299c8f9db74b659310d8348b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f38962bcc8759c7ae3cd4e380e68f0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9adedeab9bc7847c627251f3a3936730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110d191f813869b3cd389bec3ad22a01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e61372e9f2cf97fa70d68095ce765042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea60f154ec3b216b6344a4027f8b5e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652049e9c383abffc4984f8217bfb7be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bc4f02e0fbd322084076a320125d625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e72e61c723204756f7485389260d2d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74b616fc3a2501f00545826cf6244b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3632981089acb712c03ca0d2addaf68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654bc829c57c1c640e12a73a6a73eb79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6a509217c46ff275e9021a29b263510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b78a3505c4754523ef58560dddfae11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d38b451c96a68e7cdbbe54a37cf98512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb485eeb09e22944e5b88395b0227e7a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945006751b4376ca1047c58b8d7f34a614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c82459648075a1d10eab771cfec3715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e933613619a795e10ec8500e7d7ed17116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8012c8a5e31d42b41d57cf5a128fa517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe01be09bb944a1413407719e6d80218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113532d4841fce2e0314d3c47acd008619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418244bbaadaa91cabd85df2b888028e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5731a8813f2ac705d0db001b0606021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bcd014d7a56c94a59b537d46687dd922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67006c98ca34a04318bc724a8c237a423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd80ca5a3c1fb18724154b882cf34324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54dccb18716c09ae3af7b79528e5f125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e91453fbfe4f48043bf4aea77b47b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e17760a88afb49442557400cb3e725627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c8261ddc3f01b0a5fced0dcf6abf528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9241a955ade23e38b16f88e8ad9471f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2823f305dd84e679e7dd2992c606a1c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79bea2e946874ff20ca0e4e99b145c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75b1c0b2037397e43d47be46e5cb0b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebed4e09be1cb2c8b058093d32c16333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a1caa44ff19ba58352276d59fdea6a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d113ee6cbc4d8ae24eab9fe745ceaf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd8bf7a1c1bdf9ec2c2a9af6993a89536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f472436b1e0031f458e6b58d48a7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd96aca07b614621d956bf926dcc1f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a8e22b18eeca72e19ae1c25eec9e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938f5d09eb9cb91b9e9e7ee0837089c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a608a8fb6ed9856262d3232f25b05641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8f7df69d00219fcd9aaf7aac0e78942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42553e6fda2c867d14cd4a93c0815b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ad1b3540b4af6c5cb6a566ee5926244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1d72c76735eb8412cbfa6e366ed5f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9fec92b0cf00e85ed9fbc1d39cadf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4973d11cd495c2bfed33b81cf105e047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2059404e452408b1f43f657059783fe48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd7fa570bd23aec5ed5b98b525a916449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050b9e06656d9ce888495af5ba7629f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d35bf6bfd17b949046a2f9a872bc051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3aeb3bb4796adfb3e6dfe71e2173f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130d00dae623153b1a74b94bb8e783153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed2820fab3ab85a23a8588825e374454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a499b15b7e00bde224e37ab2e62e32b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb43a5c0e2e256db803051247a872056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161e8d099382540e614a81d83c3c30857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454321cba2004a36f8b7b413f2ed82eb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df818cfc404e345f9b64c7503a1a282159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4a85be855036f3c74f6aece4f378c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaa40c1bc5e74da1920391514e2ca0861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286794f9f7f4bf040e28c6c33f91bb9d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440d26c81e4ce89bdb0571345e6c4a4e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c8804cbd0c52e5183c344329ac2fc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c2b60bd842c5652e2ecfeb0bfcde865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdc5e6d51ca4344edbffb11d70acb766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011e8d7a7ca4e0cf7b15d7ea314901167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb28757a97467ffd6d7cd4d36b332468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211086984438b446b585acc1fc14f0a769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d0ca6b940b8649b7560fbd2e75d7870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acaed2993d6986c086355190e78457e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640eb733575f1aa2c55834835ba3c8e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84363b96af5a4bfc290dfd550377e5b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d15191d412fee68c76b1ddb2effef74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541f093307fa4da2ac69ad52825ca4f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6f7c35cb33501bf3fe2f543f1f3b276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6437808735a8980eef96155d004b677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700324fc84d0cde5d233413af6d8640c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a361020b482cec2a9cdf3e574f653479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c40bee9d2ab08e1154dff612fd5062c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8e4c8408abb96c8c27f13b81dd38381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d443b91c8483d4e6e17fd3c60ffd682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf55e08b42443652ea111a01d493c2a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5d5bd824dc79e96de095b5637b8aa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3251a0d1bb26b63beac2a6ca0b85b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160629de3d71653e7f71153aac5da79c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39c12d6b8fe24d4947d7c562e1faa887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3d8102b9bacee88fadff3e0edad6e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9c9f2db6e391cb1d1ca91e59de54789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46220d8ab51d4ecaf40a24d7bcb06fc690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1f6a3c047bd3e10b2d5bd05925e9291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9350c62d0c600f276a64fe04b0ee4892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fe2b71a31a361e01980626b40a8e5893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6af77fe4aa74051b3faebee4c27bd994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86808a6983445a1f15e720e59178cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de660640fb6b657a7fc6470c2bb084f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ee99f98126f6fd88d2bdcfcf4c68697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837e5d4779473975fb9fae70c8b417898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce84f973a58b8fa91be10c5d1f03f499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2c2d099512e8f439e82a0ea6183206100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c868f54911a48b3b76f81872662c259101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aafbc7ca220989d55ae41c683f33c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39cc6e44f5f5636266d71b86f751b91103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686710f38e98b5c79c860eff1513891104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa5caee3a53ad5fea40d41cc6e900c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0be75daf80fd72cf6bef0e07ce33db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f028db59d4f4805eed7961bdbf6da4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6adcc86f3741958b297611e7e2de5ec108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c6cd667da6b0cc0ff3d825dbca0b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9701787075f579c3972ea2d113043110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0430c1cf2d673321f3c17757f08a2e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e3fd1190d825cf05a15325584477ec112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373241ed3939c8cdde95a842da982aa2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6040bf9dc6b6a7e8df10b695ef2eadd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da4ea70a9b46cb3a54e0bcdbc8bd81115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe1019a697f3eaa43b6f786a3dae92116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cd38aed2307a8d08abb4541e3c00e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abaf7022d7081b3aa5b3560c4b4e094118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7a820f79fc2d63fbe520b7c95dd1c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9baeaa602e4f9a1cb7241cebe9778120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7ead83e5b1d98bd54263c1fb7fdfe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f85e09c3a2e40a72f238f451800552122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe66802ae014606fe85754b5b2ef41123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d389a1061a85658ba08b6c3a701b04124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d03c068fd325b5f7a2f573581759f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185036e80b9490a902cc122be3ce83c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485bd649c1d82c7e9bc59a117e56983127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01af3f922a1d2fc38e152520a67d8a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17fd9459132e69969607aa4df043eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad194c2da817e2432e1a7dafcf2a82130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dab0e786e277ac6827a17936fc1d64131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de81828d7e13d5103c4e76b5b676a2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29dacf631b71842994a349d46fa240133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d27dc1be860f77ddab93f956efd353134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476c144aa2e0312620e255099241780135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0df771cdbb4bb9b4b9334ff1029691136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea0a2b93159140a7d68d82cf0e9f79137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9908d483ddee105a9b996c952103bc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2467aec1c17b3a70fc597e3e9863314139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7aa715ab0f4f05dccd61a9a0d89363140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e5783e1bb2977e72a5043eb232575141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76419ed8a7629bfe52bde5a2b2cb61c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e457ad6d4257634e1ba6b80b63f8e9b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66bee3acd6c417aea77beb722217d1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c996427fc11133be2e2e60e6be7ce145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6654b6b56d6f2420f3db031e0da6338146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214d0a246111fa198c8ec0b32d70d01147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ba25973bf3ea04e4699f52950c5f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b71c8c1ebf34a66492fba213f66d8b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a0a20f8ca53cbf1ec7a615d6dc03b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec822194e76fd83e1c4fc8bde4f48ef151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf960b0127798b4173695b448cfa44152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5617972d165d90621b111674de15d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a561994ac2a789d2be812de74f5163154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffea7df443e0cc44af226567f80363c4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77276df31d2b36dc61bd9a4449f643ec156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9beb543147668e5a02e26c52271129f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c90f6b8501eef036cf51442673f8a5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c445eeb29d9076c1acab334d2abaf6e6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78936da21d61977f53222cb571c7683f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a8fc280d17828d0ca85daec5a5f9b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250433ff14c048d1388fd7d6217364e1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72154f42413c2812498b98ff9cdbc330163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5e4a9d1d3af1cefdf3696a6aef894164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808388d64e789ad99c9c6b7a12822b12165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f5f6369ba960f66749059d005ce3a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f25772de197914552a49f132e58f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd9187e810024ada12e5366ee12fd64168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f84ce5e1c0e4b2e14d98a9befe2d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f43e82930a8bb9e3117a0d940d395d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649642e473ecd3cc4e71fe19d2451c2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427fb55211c4dd128710fa69f8f226e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9c0968ed0c38ec5683d3c34ceb537173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a14a420043bab175b690753d1c4d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d76b8b0bdcf6ea7f1fc56df703824175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74488e7d3486afc27942e90243f01e09176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2dadfb6c1e39cdae57b4a4a8556a16177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0827c7adddde2a281305751b68f45509178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64072805211f9db858cf882a29719d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e70d0ff8b0ac5545153b3fe99e8fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e23ca2033bb5ee9f335859f49aadadc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b1a676affcdeca1e21a7bb8ba9234182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedae078676ab3be38f0c4c85c88af2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4ad9d736dc8c72b78016161c455e0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b51c77ade28f11f46d7a5344e6430f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f944875297525eaee41290cf68d4a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e861c675c386b4270936e0a639837b13187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f3400c906782909bab6566c99de5b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee7cc5dc1eaf4c31d0ff8c4f4aba66189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d94348769cf5660fbee15324056ca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b9e42ffb46f8e63e10a68f18ce61ab191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47316be8921c14144094f85458bbc700192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf5795326588e13082749857cf367f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5196dc19b69e0bf58226e6286cc63194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a929f7116e7cf74356816db8c7b7f46195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637fbe3ae9939e99d16f5b2c90a9d78e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286b56030a96db49160a7c4f3c85b2b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333e9dfd988f10272f13a7f53934188198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332477fa8c64a9eadd58453fae37ff59199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645171e72b6352990ae379b90086ceb0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db21db70095c177dbb4afe789b343926201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9682523f1b46a3c1e3f2d9851b673c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133722de0635815a7b1a7790fe9c8d27203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe1cefe3ecaea386344c686062d80bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69ab52f481afb55cb4e9b29b069deb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26de44f9842b0f3dce663ac7065816e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b74290f2a1d6b2e4c362005838747a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780810fe8da39266b8acb4937af71f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e60fbd7df5008ec576d7c4f383db00209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f82e4d23862e18a90b51872a18725a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a3da4cd5c82b65e5a1c5f6e3f60e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1716e383930dc3c05fe76417e206b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31adad722dbcc6b361074cd3f4b0a28213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743b82fa7fd21af07c4b89da1574ace214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a1de0f3491c2e16569856c7afb87e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89094ff68b5c61908c816a17ba044c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cafad8c1043d177cc5216843c26cc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc738141afdcf5ae7cccc9f102363b7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05920bc3ed568ebacb95e25512dcc8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee129402e980b6f6e28148275e4f897e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d9e4cf1424baac67e5318510bd32fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549063301e9401be3928dbc9baf9d2c5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559aa3706e73cee3bca0695a39b96fd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da95ed8f93cc88ad2056ca9ba9ea5e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f79c96f121361781473c9a351f0dc11225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eefdbc7852beb04040c53b6a3413154226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23e08f301e37df949d8a75bf1e1322227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6865a8bf34e1cdb37f2aff0ee4374228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa776fe83c3cfcf6b1a6f261b58bdffd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ddc0a3318d2ddaba52c4be834c1c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c52a9c662fd5d6ff39aa46ff9391e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac22ee52f227eee336b1fb365b2f121232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ac249c45d6b507343eb14802de5ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128a3de8f375e60e170317b1c4d8b3d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62dd108444d3fac90717bad22cde6fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc8d2b273f8016d97c8a23e789c80f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ffcfaa21a080c7ad14fadd9b77c61237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9765a1ecba48e0dc9b23b0a9d36ea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a0b6d7be8bf2025b83424665f85ef6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005b553ffb9470c3bedc9884f651674240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331068afb01f0ee33dec7275b0d14830241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66710eb81b373738cf18756f12eb8c46242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b274c5ac761d4026a01efc36a431c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898c6716fca2aa73a5722aad162e6f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36465a2628d1001c28f110f9ee50ff34245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96526399e66c54f463af4e22dfe7a5ee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f12c4b38747ccfa33d20b4bab78b0b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6712d08ae252bb80f7c83d75e777d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e43f9111e8ef92ef8a28c2ca5ede17249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920eb301101158411615ae5c274b232250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5020a700e983b4ad5b1e7a8dc57e05251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eceed77578d4460c0b960970486bf6e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df286c9ccb09b1580d6dd1e41a795a2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976aee55dc55e155f11ababae814e9a0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c487e4ed79ef05a3d6e1ace30963c28255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441637bfbaa535e7471997ffd2e4155b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eebbfebf5c4d46c89c5409624c15d1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb460194eaf84d797b4c119d73475611258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec508d37f6e91cbdd10b5c174fb3460259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea663e5624a4fc66653f77157cc0de260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5131857e9001d496a0d81c76bebc07261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec47ddfc66d42899b041c03b1094c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe79edb62492bf767d6b268e21a126a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58713c73713c0dc854fa89015cbc36264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e357a4bbfdde80079797ddef8817841265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dee940d8b5d1ced2ddc6ec76e69b4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d352ee5bd8298892f5398b27c48bf4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007bda3ec766fda8a2141f64f144510268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319c85fef5f3c4f30a2a0a9aaec8126269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5094bba96c609d738ca20ba2d8f6a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf2780006b018f925488797f66b8e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ec0b8f31c8fdf865e29ce6921a78d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1b0e0c1f310255ea9c0a01f9333e37273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3460f97fefed13631a44ff9c1371a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c61f8dc6f4fb78be1f6e7017d11f0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeba975f852c15dc83589f92cc2cca9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf9a0f3ea5bbfff07842f3f943ca54277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995f8c3f41c81460a33a2e82ac4bdbf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1d7cf175e991bb3b878a117e13b04279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af818b3facde2ff81b2bd9d858ee68280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62682b400a0f75939ab2959bd15aa4e8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e566e35f29fbabdf1caacbf0b61c1b39282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed329cc71a289f9e2e582ee52f98fd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378c2005bcd7441912643f2d43efd15284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915974a824867efa05b443e8db12508285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a1afeba1b527c6a0a1b6cd84683283286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17dd3ec237c1ed2d48a4f19041cba2c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481bc0d10da8eb87df1402efbe2ebc5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f466c342e3d6632b7e65be9fcaac4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f47a7971b72d42dc6515d397652a9f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901e60f84561ab53c83776bf3187660291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060dde4af9b35dbaf7594d4ab771d86292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f8b3f31756d759b4a0cb71bdf1e8b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d22bfbbc1b94b9f6202a1f5a807534294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b11f05ef7e0a2468177b6e55158c20295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfba67b749e54637dcf517ed09a74a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bbc0a474f0aa2d8f04de4255209ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06741cf2baecaea22d0b67fba701acd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0d309f49225846ef221580d7e353b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e71442850fd4d167aebf2a9879e29300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9d3bbba59b8be092825ea906e7ad6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac172c45b1e1396d953d6755646b37302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e9e85cabec78d8ff38fdc42934b45303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34fdf3dbe4ba44e66891ac584747ad304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c90f4c2f9649ab428cc060cab33fa1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf9214d457f51984bef08ca24db48b7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d831aaa0eb2f4f30b3df7891e3538307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa03f6301ea38b4411143aa792a2ba4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a72dbb4707e43cffe30286c4921f2b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a72937bfed8cbc5eed6e87618ab80a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa9cd86b4de42ea28d1d523fd3651d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf1a0273aec22b946aae4e44dec21f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9039967d07aad5e0cd85362352bfe5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0308162d23babf12411f3a49ba1217314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd05a78e127792b25aa057cf9fe43c3f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a63f09a7cff69d06f15580c8fd410316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d85e4d0e3a221913c82f2fe433693317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d805176e92ec64fa5a45bbba1b53d83318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a6e04cdfca42eea05814c15f29078319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6c0ce14356f93f264c3096808c0e1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e84f80839a6c4ccf1187f394d11f8ee321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e33e2beaf9d88cccd8b4e801574c2a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e19eed8c8850a10700dfe341737c12323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369718abafa0e2738ec6737b2a925944324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604e11e8f41a3ae61d4811e4b26dc96325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4ae8490f2a602ff365dac1d5d95ea326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b493ea6717211263def1ced5b45d600a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761e2bd1173be690ec3093779d073cd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7298c66fe463839bcf8c027b16c2d916329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676e44bf8f51698eb023f074c575100330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f671f333ad8f4f0369fc50630cad85b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ed1abd29e463ee22a54ec5ef7d65b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f873bf948ac2f1f6f034c6f841d042ff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388d30d2b315844ef58f7c222e639e2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef9adde8834e553bbbdbc40407e0a7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6abfcde8dc86b49aebaab0ad3cedf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49950c07aaa3a34195e051d10b95513337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90603795602d2f29ec50de1cda7dae1a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cd960541a2a19fe33c88bef19434c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c15a748af5c3a007d30f8b85a08de340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb41d49301c151c4843f4a9f06cae284341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18592b6ce3f76405add2e1615f6e8d9c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece3c6bf5a3a8677afcb11c0e1ded3be343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cde42666016d661524c4e958dbf9cb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491c2b80e4777042f97fb1db0fd62f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdc9c79ff0d50cdc544892b438e2aa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a00908b82f00cd144ffc82f216338347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc39c9a876848692e073043cb00db5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744854f427a6600e9077e6ff9300873349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f80bfc6fdeb63c255ea285416b1c7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81550a596e080031434d1bd5eff2aa5d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9c356f8ebd2e7ad7f7380069afb33352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab9e111245f12ce105fd3b48bcfc71353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445d6abfaa1975ec9442aa3736167b3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e11c22a5e5556d42c274b0e4a818556355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6188d871c06afdadb7bf62ab5e48d4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e87fa7b0428007fde6c7eaa54c6da357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec05d4dae19a4c4bb223af78fcf90b1e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb2e1a02af002d736a148fe7ef1793359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438879861ec0e52bba45f5e61e67631360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce4ead14863833a1d7b526b6af63bc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c1af2662ff20627141fdc4f58a21a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b723dce600c33ef8dd25211a32f92ee363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f421596851ae6d9cc430e27b44505364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb07d52c0d151f968b1fbd581a06898365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa8c7e92ddf4395ac37b7648f7f5bd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e7a7029257e49abc667e7aae260aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245205f1789f042819058d6166d5e7e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50006bdb822f244095aae5b713f8beb3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c4b7b56c5c0b70dc918361ad09d73370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad41cd3c80579b37faf3ececb4cdfb5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949e765bdd102ed13b28963af190549372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5dcf210c3d55da67c0c0292a6094f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e0f739ff35cbce27ae319247ff5b4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cffefc0f8f5c2004752650301245a5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc157bb19f4c9add3e50d97736b479b5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62f0c665dff3c04a00ca38bfb9ceb7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794e7d8aa0453a6b1dc376e1e95dad3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda6e32ba6930b02b5eee40b15fea35379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e6feba1c9c015a1fe9c107bad4a5e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32ff2a9b6f39726a9725cc5319fcb1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f42e428bab8a678ddc0833b44b44b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87aa0ff92ce0b082933446c2cebf784383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef02d4d0bcd2f6e9aa0974d029ad3b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2681bb56d2554f06baf60ed3afc2c8b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b2a56b273ccd9de5e69edb4e80999386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ea9b1e046b1f9453e46e10c1a6b38e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb5abf50558633308a74a7553a32f5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb949db487a9b223ac127d32062bd59389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893f9f8338be0b2125490b1d78d40bb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a464cc0049c162450f0d848379e30a7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9cbcaf8ce497fe88f88d36cb26d91392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98cf8895cf58d3d1c7249522251fc8b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a288c882b9870bacf117f5e05891f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4b11f21fe28e2f805ab92ba0da6ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb0ff961cf05bfcf9f133bc48cb7ea396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d23c038d739d6e690f9a4335bd906397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988940dc6e2a369b29217a0efcbea680398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c04fd70972dfe20fbd4db31b32123399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642cfd048b4a0385b994649d72e561a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2b1f9b21e908e7ef0285c851bbedc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ebc789a7909bba9b5a572271301c5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ab53104964bb9643a9d59d7cf280b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b994bfb9ad93f1f78585d0dd068edcf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bbf4345dad226ac68366953df3095405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095aac83f8382863049ac7cb0f507c2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a06ebe93e74cb3d85520dba23295d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18f5db7cf255e81d7dd45f5a402a867408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c422ef2a6871915edc6252122663720f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f6d9ebc7c32bfb6c4bd037c713340410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750e565653b48d45ec2b6d5a996c90e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738c447776f44b2565a17928b0a6074412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19afb71681e65815210db8b2c71513413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2ce19b6a527f23ea026adf7f4876a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33542de43c7f4692c06c72ee58f673415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23daa798129fcd28b52a40d18f938dee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f01607ebe1356e85503b8670d6fac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838fbcdba3ec22ac20fba3d073956747418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07b62d3e1c6c62e61bb608c1eb4874419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a3d69e9d599fea783f9aa37580019420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b11facdb21245b6b4552fd6e85d780421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1f9e4cd230c019d0d9c5544e60624422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a609ef7198ea601f92342c3cf88032423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7bc8cba4da9c9bf4366263e5000548424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718f3f6746a586fd0fecc7b12d7275b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d46743c53996ef8a2e26185e9916f1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9797540f9280f907290cc6fd7dcc13427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02704b082cf273b0925b03becbff7b1c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331c45ca3061b880cd57f75c3d2415d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ca2baf5f1dbb2d21fe296e7097d44430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4cd4873ab36efab9106bc7411beff9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e00c3fff55f59fd330ba3e1930a826432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a1a39e688d6444f803d1e1e9dbb1a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21615541f03c156935bd118c9edad441434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e18514ff94bb912bbdaa382f879397435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c562383b753e438f14e0596794db498436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de03e8da30b86a0f77ebb84aa3fe961437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec25149d724f967e073d792a09e9cd18438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fea2486ee84fe0ef0cd38b31ae7906439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d713f1ba9a8700aa5ce7f21adf828440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594be35bede2b85916d681b0b9bd7bf4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213af6e8ffdab15cb7857bb8748d62c8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db442be6e0c17458e6f20bbaaf8dfce5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8952657845de7ba3bb8beafbf06d47444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d1aa03869eff9ee5a83141e6292f2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46273635e01696cb6422aedafa339b4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50631c77239538b889c365d7779bdc447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566feb3ac41b97828411a94f79f2072d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fb4e043c2e9ca55e56add20819277449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375564224b558e8aabacf4f05956ae7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671e487de82996b45fb5eea620d5611451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab050275c646c26b4763e8f8c6cde97452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89638d6cad828e6dfe4a5dad449af5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523cf2bb39a8eb23ce5d1f96557cb6e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980cd2fd7f97596da7d17885e5a818a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b036ab6953b93d2842f23927dc1dbb2d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb947fd2d4a135ff4b64a28615128764457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05de2189cb02ac98a7b0a73040071dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df7f4e21799a22e3019d55839b045aa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f5d36d39f148deb4291ddb5bd931a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15298ea0890b8e6841d4b2cf612f7f3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f386fa9b596a51d25a8458c11690ec462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8c374f47c9d306cce7ea452c398d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fce93ccb5b48c52a0ae877d668621464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e02dc6f9ebcd38cda8e88598e6c77e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487f9ad18cdd2e6dfda2320a896c4fd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc7b39756af04601abbb2108a217a8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb471216c187fcc94ef18bc60fd3c237468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065321990a73101cef28659f55faf89f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32283cd9898de0f6a8a05cfdcf4ef154470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e23283f6ba5906000d24670b0049b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfc3c3662fd732fffdea3e3a1aa2b4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ed207707803912213e43436c94884473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce3382d3964ee4a9433f8ef74111bda474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ceb88aac1bc96384220c01e3e2595475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9aa491ce7e045876f20404b502d785476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a4576c37641a641de991faa45b856477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f075a188cfd4e7eb72190114567ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5791dd9bfb6f02e8ee4b4ccb1d71b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807607a2eb36699837eb964ba5860b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323c04394ca234a13574b480fb51257481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3cad0591ca46c7da779ce3d6bb1bb4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bb1a7235522db0b862ca326ebdd86483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7cd04cd3197807c3c9d11ad0a0600484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f549bcaedbfda758dd6b4b14c6ee894485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae03267fb93e8b24f72eb9c4d46d14486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e71f178866885183031135a002506c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3943d98168d7a42963a5af689b101fb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1dc55ead400c419af8f5cf056ea8d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71560367b64d81f845b902de63a431490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874bc1f71152aa6d51498c61285159a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0965b78d75dc2fc876739f49a253979492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ee5bf9a465d90a1aa5f317d64f377493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabee0f4f003ad8a170f03f3e94477e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157325a40a96dac24b4821ba9979ef75495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94781f132092532eac21f2373d63275496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d441704cf61ea550254d0e79c12ca85497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f13b7fc227a83e3a6c3bdf5dfa485d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee46cb614184cf04af7587cb2105acee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50158738e8c048cb21a260e8d48c5ae500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7bc695f2229d80b7407c739f5c451501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f7f1843019fae57dda56f7d83f066502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d98bf047f85bb24addb9197feac910503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4085da85ee0a8eb2fc3f93dccdb9fad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f3e2b9dd71e342046d13a2be22f7f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee33e6dcf4592b0d2320924afc143d0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff0044e213f0701021db58cd51d97f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a325b03253ca2bb7159364925710bb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3c4c588db8c1057e8b16e56c78970509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806ec212448603748154ddf7a98ec1a1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc84908bd987f9b0827fb429ad274e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa01542edccd010a0925cb686aa93ce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49eebf81c95aeafb07e5777a506ede1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f039fd0b62981c06d530e026da6d3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48671d7a21ae454d3b9b00c8dac2302515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f2a199e0a878d0727d8298bc484c9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31325d7ee373d17536d49b3f679f79d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bf1a36cd4b996c3ef306d44b4d4c03518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954eaaac3ade13aefce63152106c88e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3d3679d2c80fe3b3baeadf75972161520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3fc330f53bae6668e7fe909408fd7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c74ee6171ac4a380121d3a1cb5dd3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61e3961f7f5bb9f592a826a2cb1e87523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399c2b3e72bbc6d90ff7030524d0888524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82c20f3acfaae0270a12f896c9190b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0cef1288bd20ab5676d87e7ad4ae0a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015956c12a533e2caa51a3150ebe45c0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb664cbaeabea72fc7c950b1da846322528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49624c8efe74ecb907ba6ea2ef33ccd3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f229ae66261850eaa2a6d10a5755039530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb429747f93778e2b7d43cce767bd20c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef44813a23a529d372e520094ad3c99d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc69ccc9d39b0c6fe62c842d3d73518533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2650f4eaa7d7c9dc519a251d3850410534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13481e162009f09b14f9e6fe840ec35535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe7058de1166acf644c4d1a98e3435536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f615859150294307496765db1f2488537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308f738a26df39a71c8dd6b18940c72538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26949a5cfe6ea427511b2295aeacdebc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b273385bf02db22c5c39338f6b82b3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceddc7ea6a2fefeb3cee4b5bb509fce541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7a886e617d81958ce5315bef4d3301542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8215c7c51d5bdf0224f67c573d354543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fab41fe396a9ef6a32be37a30a4afc4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5dbd3b50435022a631e5183b68b43d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a8e7d2862cb8784af2726e5b4a2f7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d5235eb68647adaf98d115ac8ee01e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d783b412c71b8abb5772a1120bcd4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b614c1afc71ba4820e26cf9ed1b1c82b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae3bfbe1c891ec30e9471b6faf03de550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6de031ce780ca7d395d56cf1a993e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5adfaf71dbf60f3286f8bd7d284600552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06783912030e2c061563875fed0fb66f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870f973c4d4a35399d74b68070677fc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b57ef916bb5ffb28cc416220d8a6d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922302ba1d32fc5b0a3e546dd054745a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6c0b1881dd0251937f9cd5f656e45557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a5efb612aed1f61eb1d602ff5537e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5539fd6aa48520ef5da58e33a296f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed47e5328f9c147b040c8aa644655b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59258695980f241e2c33887e6f9bdb40561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b06d13f303040bed1907bbfeb9b931562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95228f7ecd985ce3cd236dc3bee96f79563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d440f08bf8594bf3549ca4c18f46ef2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62d3d2392d106b36c71bc471664e20565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f9b4bfaec5c201a2922a126725684566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c3f673c5a4719f4a170c912b3c63b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9911ba180a5aae1a2df37287db4371568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6629da552a25af23074f3b0e479679569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d4dd39089427550221819547b4725570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318c8d48a9e97be216ec1eca5cccbe3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48598f5a3f007b4de14e6e0e6953fdcf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dea8d63d0958354b4481f607d0aa25573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ec813901580d886ff5b3f26fd0362574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ad62a67039fe89d145144701d38ed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c461efe784cc11ab65c4430fbabe7f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996561ffaa0728bb5f45dcb745496cf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9158eb10d757ca414f65a6812450e1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2ff42700fd3bf0bba60bbae63d270579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f667d0dfe1c275fff17f2d8bc74bce36580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacd30d0b00400f2e6a954312092745581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e361284b56bb6b7be13f508895e461582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664fb80c624a579ec40b006e4962b3f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926159b01edc8bcb969b8a40174db99584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a398ea6ad4fb7a72a5afbe2fc1e40e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41aae05c2699e491e8c4399fdb7130586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae76687d46d49417cd0c557463e8bcb4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90cf6c86c99e7285dfd03aadcf0413588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f963e80f9c96d21b830bb446a6abc2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21aeb58eca3cbdd1d0c9b0541e8aec590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887eb30b1029a482e54217736edf6936591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9dba92b33ecae02f487b681db69ad8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f882f27860f185444ff1b6076b756593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354e249e8b1a62fe8fdba90743b4d1a9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff0263d7d3edf96b3ab312fea9830f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d9f7ed4f2cd6a9fb7ac2f083925e7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28049ee9c38804aeb85e9aaec46fc251597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69c0c7e0d29970d84808ceab053484598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644119434982b2f31664c40d49c45237599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310bfa447d7415469dffcfc4e3ae713600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8948da36363814dc7c3a87b72a85af601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b679eaa7dc0d7dbd7f34c205d1dc1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a2a83825d53c3bd726405c12a0794603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3d503ff9c0d89b5816054be17bfb4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235dc8e39b2e0e16c2c45f98bab032f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473983b347563166ed746f3bdb1824b8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b11b7b6f04d84e01f95841389cbbe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa09e1b2b0b2489914250724a52d2d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce325d96f80b6d3e510e3bc4311b9544609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fefcd4c435331f10c8568b590c72ed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92597be269e9ee2729e82517aa527482611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f56e42d8d0a40edc3ff1a619a75d44612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220e38d7d7a94331d09eaa9366d768e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb7afed1759e82c0dfa0ae32f9a003614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53abb23181417d94e15787040c097df2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce4337ba1b43237ffd333e6e953ac8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f88a87ecd4dbdf0b896230d55e9735617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bb5d7ec3b90a656bb09fabec72ffc2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4aced734267e1bc2ff582a63d15b70619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d487fa00bbb4957c3d12a88dc6a2d7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f96845e949507027139606e6b62426621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f779b0de54c08b8e4290d20c117c8f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97954bb182e614bc386aefb19ef2c7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04478a02c9d21d135a1db9e066f7ca2f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ab8b57a90bf04ee97713ee22ac5f3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045cdd56c4328a7b89461dff96cc4e8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6a6c856d501bf51890d1e670e8f411627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608e910300d526633f77f6c6b6a12a29628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd50b8a61dd7d9c4adbeb38c454aea5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff56319888cd5446c60850dff4c001630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd4e5b4806fb786f4f93edd31af0ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e2293eb109b16b16dde49ca90de6d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf251b5f74293851044cd19e356123633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da7fa17ecd0d5681281b5b1f69fc2aa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff05a6d1aff968463fa88883bb2ed8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42653629f38d6c56990800ed96079d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f9daeb92e76948b7567cc549f74523637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6644931e58478ee9c0ac8e2edd1e5c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151b442294ab426b2a4b7fd3998ca48e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a20b149073f09873f78591730cee12d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f568ecf62119efee6edea167a653615641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439a25621c80b65d90206f859409a1d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5388db175677e26b6bb3bac9c8d51643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b234012eb9d91188100493c0b087e7c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870db69e0e58e88a788381e9569fb1bc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0231ae7e7dc75c6ba30e41b6ae9732646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a06b3f21fcf8b3c05ccc9c7d386ea7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0ae209b05d45aa4beb336f37aea28648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a99495ec3fb991eadac69b01576af649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731ea88191195132edee978fb2b6d4ea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0bb498a2db3b50597a5464a151a73b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e6cd85d20883dc2ca796fb1ae25a9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01060640c59f7634f22a3c8fab0442cd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6113e045794038fef6fdea99b806a8e7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6c1c16b30c22185ba69ddbd2850d9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b83f01d243aa08dc74943b75fac563656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64419ee5862c3c76526e7104a2943c2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb5d0cb383bd5318f48b8088d2cf25658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b635a8fa7545dd99c6d356d55bbb5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41698ccd6506eb9215e3053bab5f06dd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8205f079b3b3d726bec734289ed997661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09f6d5cdd2c09391d6530baf1fd05a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1399351c687a9a8dec3362c8c3108663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1c829fc6adaf55b91b23f0d766b65664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d35832b37970dbedb818842d81755b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e53479ba3cd612ef1e551dff2ab8ae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc28c504798210cb9ffd6caf1b4fee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18c38b3f424c317893ca8accaef629668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e0bdd7d97424b7e211631fb04b32e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36facf4e8872c461a5ae86ad636582f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4260166c9b001f6f2baa45a535a22b22671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad7bcf3d30d1afd579f7139cd06db1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b92948a67efe18495b872bee23fd1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7450baa43035ad9e275141b228d4b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e62474c7cf2ce71720a3de1560b6b9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1dbb8f2d29c0bd3c11754b3199ab0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2eca1597a6ec7cab5994e801014311677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b21f8066c53e29b19d00db207f31ef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305942f49d309b84fa9e423212e80d3f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bd39dbdbba1bf36e9df45203ed882f680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7516,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23639,1550 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1498 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24471</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>7.34</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...588 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>