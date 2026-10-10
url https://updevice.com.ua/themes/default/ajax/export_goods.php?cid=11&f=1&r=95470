--- v0 (2026-08-19)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8df79fcfccec221d8a92433cc205d91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4a93bb87f045eb5a0b5d02a24b6e32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877aac81410233f82a0542c7486b1cb93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030479c6a035dd5586022bca126e867d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55f8c6afb237c54318bd3008e38b1745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94baf601c19dce092f5484f9e01bab816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2179bf43a6e887097b51c9f66c5bd447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734d167842ebbd69830751b78dfa2e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086977a525199ee6c0411cff15b56c79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e710e73c9910edcc2d9b34cdfc75510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ddf9034592936f0d9943ffbe2d860d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96eae5d92dd787ab260d44e0fd6287812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ee978ccdbd4376e8341e1405e31a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a246b479dcbd716949ed8d5c2f3ed3614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8bc603396af521f1b16ab92cbc00e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd013dea367e7bf454b07b3b1ce7f716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b62227b3f25908f08c0e33c9682e717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7e764b6f84463318fdb804774172718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87bb7a59664d87b0c73c3535b3037419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573a8e9e3339290043180e0473e344220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da78e5f3769adcb0fb09b62e514e5f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542ce4a37c80c35e49665bbd2923f9422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc74349a38c607354de23428ff7a05e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68817edd4c0a9b2bbaf4938914e88bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822e6510650e20a334bac6d9189386e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad064a8a944bee4e342fccd13a65d8a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24538bd5bd824429f23dc2ddd8248f4a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454cb944834a4def51770889e2f97a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d254125dd6e476f658353fd11e9be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d30745208f12b598d7eff10dc8f24830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a53418ffb0d70c596e844cd33d36b931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefb2b073cb0da0d38aa86045f7c5be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fe8fdf734456ed7b7f618d5258f6633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6be4f498752a504a7087457b79904b634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18a1c551d546c97a64d0011029285235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c0ca8223d1675a0ae2f799035edae936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf78cbb9a317b5305d515110ccd040d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31205316cef141371141751d3cbfa24838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212aa501eadfa1b2d0d6ccdc7eadf4e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d05dc00d463dcddcb49f58691c150e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c110aa87dcde0cb33ddb9fab87d64e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b735dbbe507be645500a1713493ec642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8cdaf348c3022ac6afabecd16c15343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272829027db694a0333073bd626e5a8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527e598597a57b33f7bec917d43687545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17959daa217b9f32c715901a5de6d4d146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d55c05fdf72cf2be8560bed586753f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d2cbcaa20d2f93b55c6466b8bcac448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffad57ea3cb841e36bd8973aee87db49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be35701c4b21290246508ecb4b59c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653aa06bf8276722108930d0a01c06cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6d23464abad82518365e6301e3a4152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1b19ecf5d456d5f86f647e0b2475c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3327708c0de5eb3126bbd9ac7d3fd754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a355dba9aca84dafdc55d8062521655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aba532d94e40c5e8c1bb693af18c0f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb591795a0d61178cd38a16699f546d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f032d5637218e780b6218e1cab393a958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed335f4be8763700c56502b334c991959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91110c79d312e1e28e7cf5abe2005a9c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6764871cfb71f1c2b0f7380ebb35e2c761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20dd121efd3db2443f5f01310a785b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4854c130463d3885894047431af62263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1cfa63a78397375cb54d2118f9387a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49056920b9a52a91011b74a9a2635865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d79b89fce3faa3d8ae37603d906893166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ccdf2ba2072dc686b9bc0b97bc15e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80161e7bcb4f40a88b784220d164c7dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00de199c147baf42a0ea60c6bbeecd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb455aa8105bd4b22496dce52b167b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f595fa25498d193bb3240095f136bb4b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f85cfa6da2c21dacdc5ae57ccb3d8c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ec8afb522f6845aa4394fdfad2eeff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cc5ed9d80838dd5294a339869d3d574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a464892218a890b91e35c2708efb375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b249ac12713fce255fb65ddaebca5676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d208cebcffe00df512185835f8e8177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892e02b1f9a7d8ff18bf768cc33ef7e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474bb77d340f08cc63beec3ff8d9d80379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95103803f59babb93f01bac80dcff380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3638a371d74692ae8fc9e204f9de7c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c309e4b69166224738c0ef09c0eff082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b06c9e7096b77f3226b5fb5d7b9894d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8555547b6db39cc560fcc564679ce584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5d3927d2ffaa9baf6cc1f2c46905f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a42a570d8db90bd55352d2aba7744a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbec8e111b75d1c8ff2a78e4f9fcfa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892168c3b7966c3e047de58477c0209d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e15e2154b1b9cf7c4921a45096d9ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fd9a064605b2e2083592545abf90d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47198d8b50880f8fdce02fe151af896791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc609945f8a55bf4f7edbb62a638dbde92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c7c54cf300b8dfbff7915380878ab493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4345b74874479a6757e4b25ac405850194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64eabec68b491c7edcea03f474467295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3058a519396a83ce7f20ac57f6530e896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4aa31aedda0da8785dca80e8b74f7297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875b8fc9ec25f86e043c3f82fb3c07c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6aaca18d167788d2c6d8f5bcb9da499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9768728972a0c96b6afafdc4ce8026100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944a9a7e503932c88323f1bdbd2a2c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825b39939dcd9eb093a6b6ec5e98b7b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd09fbd5d264c5c2969e6833ef2132f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea77e541bd00aa04d396f742363bcdf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28087fdcbf22aa9240b9b3b1f453c127105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e1ff51f15893560864e7537dbdd90106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78f0a6d34e588ea2bc9207f94508f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae817061e09cafc378db82090ec9dc4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fdf15454f9f074cd825b347c4adb4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ffaf9b730c60833eeca696dc81dc4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da96d2971fe8c32f696a7f2e6927bd2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a527a5a8e15ac0da901d38910e0ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb30c4957b8cea00f93c22e8e16a6df113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12b086da70ecfb64d52e6bfa79ef75114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa95c07c2b2c4bf0a6e7a97db3860e7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875c0603bb4e534c273623351bab3c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf80aa3ddf97fe85d91e50a289ea71117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c725089997ad94371fe85a789c6c910118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf4c7c896df98213c84dc30e86efa4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7bfafcdb942bdeafa874692fe9ffb8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94da3a162c50e2c75e65980b3d9dd06121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994cd9c4c1275a735cf2beb46195a03122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514bb6a8c6c1e31f624ae151276b7f16123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef375afca1a39c83c12ab3286ffb14af124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fffd6f76b7c9dba1f3c74293035da1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a686268e7c665f5608c26d51a39a2e1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb7b6d345412118b316edf3549d94d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02af76780cd5152ce46c16abf185b4a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136cf314aa05803732e0ca61b289b0d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606957cea241f6751127b376d79a9d3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7fe89c562b4255d6f07bf50bd66d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5da9230aafc50556ec00fa51544739132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a289dc22865b9b5b713d52a4fbb3e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05fed35ba6b55f426620c8599ae5c94134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421dcd2b48bf1aac2f585112817eaf4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a17ca3dcb4a3369c45d61c6d4ac8e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e59cbf3f6c43df785edbb4721bcf77137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74488067f9de5c7d59fa178d95461401138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80972027686667efcd398b5ddc57f1cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd83269954ebbc8a34dbed13c77dda1b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c51ddc05e952232cee9039185f370141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26443c89fb840d2a943461b74e29b72142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34af6c8bc8441314b821c71b8486d3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d85142938474e5c2e7ab1e6a3ba24144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbce9b45b8c6abbae48b2dac96d94ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849994a55fef1c46c14aec5a6f29a8f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335561d3536b23d2dfa3201f918a9c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2d9cdcfb3052c8f27e8812b4439ba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48e61eccf7ebc7cf862606fea806d1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555ac50bd94face730a03998d9881fa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30772623aca33406a061b4c1ef8bbcae151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edacc89721be4cf1f53eb723cc25fbc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab5afe31ea77ade8aef3091171f8d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd44faf6f4751a4eca5fe443e5d6cc2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97088af36257975f0a03d8cab4701c1e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924287069f6420ba72374503f34e7bbb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e2b50946bd8180856ae172c528f2a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b196622fe5c6bc2caf0a1549e2bd029b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb2a6929b9e5abd9c5a19da544cf67159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9904787fc49c7b9c17c5bf79b12f7d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a4119231201c280376c321651548e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f3562d72e703084c836c818722338162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29698dbc2d0d407ece5984814e8fdd7f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b39fb31512dabfd7d7691a35dbbd8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bac9600e0b47e799690331af88617b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe8c4fea248450fda8acde425b1115166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eea0eab96d27242db1a3dd7457cd7fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b40db62d2985fe7c15578f01085310168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebf9acbeadc00198f0d9a721c3ba1ef169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faecf13ab841c9a8fd39132c88b505a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df212c353019cede67a4b12cc0c7694c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609205f7e91fb78712faaf9601963196172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a284eba607210f93dacc9f55d7534a0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b572a1435cb7fd7663f3ddd5afdbf852174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed86ca1c3653555304e1940e79155b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f696a8822b721030c3c331b01ac93176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d69f149f26456d4c52530197b82f38177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ee15b775907d5c5f1de0825ca963b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152463199d777035e15e7b849ad6f455179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034e8ba8a2f5e016aeee3f6e0f594d42180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b77de5c7e23d38d3534b6410969a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfe1b249f3ae6bdf33cc3bbb08ef9f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476a218a828c830b3cda0f3fd3a9b33d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc50d81f535629de701b05f0625b2e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf60dfd3af14aaaf300a5885a661a06185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143138d3a9d34027bf56052ef53878f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9963417237cc2d1b76f3f96e0cd606187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19fcaf1e7c50801e1313d0b1fbdad55188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2242ea6c2a3b1b10b2bc35ae7bc6bd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f7c425cc1591b65a3de8077962a07190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c03fc7be55b88514b5bad09cb9a76191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999b60938806455225e35ce80de466b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62552dc24a1c8a731f1f060b28643cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b2323ada4e44e24ba0decb15dce90194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f88d7743a5014cd7f2b4445e8145ca195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba938a6404ac38886edb24511aa0ad36196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab9b4ec02894d14e78725b7b9ed78b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c98b60eddbf95f66320760a7ce57d6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a63acf7d73d2a45127278f45170d09199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151d1f166be805ac97ce4f7c77e3977200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633411bb6253ec1f64b5066aa904bfde201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eff29ee8aa2ff132ad875aeefa4374202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f0ebe4ffab7b6a74f7a67f7d0171e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d246d4d109d3bcbaf78145a39641a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fa519298d8830b092e83a6eb389c22205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062387dc02d63a17cedf26c0ef14d890206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0fed2a129cdf63eae5f0e568140449207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c975e17cbf88eb68693e8176a8961e27208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335133c5cd963dc29738ab826907772209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb952103322e318fe2ebab85c456c76a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df98c9197befcdb637c0fe9345c297d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b7dbaf43f35d075ac1b768d504314212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952b4eb1bff8941b91e066bc3903a53213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f47576885aff0e254222f91fb41162214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f56b5a7d20700d6dfb0c8951b82e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b11d0c2f8a8669a90dff28949c87e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed36e7766d706ffcaa01bcc397da9a4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e100e3e02202d742d833405363716218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6898f064c75ac373c62db2a4bf76020219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567dff2f90d48f4fffb6979d3c64c7fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bb0bb8544b122acb160fc48557f0a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396fceb7c61b6face82e2f54f7f9c750222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e70e6549a12698abc35b22e9b0bc62a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ebe4bac1b84f805a207096977a75a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f7a359a605c7aa7d6d3ad03ee52f2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a86ceb706a62c940e4dc0ce1c707fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac5319b6474429eb9d44d02c4cc841e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4520f8bb92f081cb3b55f99a5ee6c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720162f4f06ae7b59a3b2f63131c7e0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acee368bfd49adb813276ae2bb5f6e9e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c043ce7b0ff8f64822afa6af2a147c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586d74f40301cc7f61baf4855ce0f9a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a402ef53a9cf3b534ff5cf87f5515c4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668bfeabc12be5b0577449e98108a6f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcdeb99a8719db1da322f52b499934235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a60ce759106ee9369b24235f8d9576236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd56382e6e4cf9c5261a53fb02d71d90237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74cf1b09dbfd7b01186e1f8337c982238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b318d73bae83ee45597e32e326dbbb6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec20808b2f6d768213597beb7b9689240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa57bb8b3b3455cedfc84cf06dd41b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2490be8586362940f548b1efa8089600242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b840ea4ada53b9ee49e8325e238af7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c47b5dc51a510d3145da3c3a3e7bf37244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39d7502d0740bff20bea0c1bfb61b5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb01dc3a08f6f432af2100f6ef5de4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cc01d5fe75c5ef98c109a8b28ae7d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d44eb2ffe39cad08780b86aef447f6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33977784ebe84dac3124145c4c948a37249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a40775456b4790f6855b5815b075b7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572d711b25df1de89c5064f83724fd56251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db66f63f461c29dd6f78866165cff79c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0984c9e7e7bb82d4dfd791b89d79d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22940727a65f162d91bf2598fc872e08254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8379058bc8ee4281decef0ae894c6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce02c2fdb77d81ddccbebc0ab0815df256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636d0a8218ae281cf41c9a18366176c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177897ea7c6ec8c5a8be70adc7a2693f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca6baa0896c0d89222535663e19792259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ba0c3d337f6e7acb4023f4697c61f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab981b474be0fbdc376214c386805d5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8f8cdc184dcf6de5a50ad71a80e1f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457206653f6f1d22e767c838493d4a8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43260948f62a8ea82b965b5f2cb6ba62264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d521cfea3c5d1a42fe4cecf9dd28180265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc24275fe711231c1005331e40c74ed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4e91affa52473873171182e06d834267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf34a3b40d42868ad636c21bc82565268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a747941b3eb42f1c57b356aebac2467269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018012f3524bd541e3c74362d242ee3d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da09144f309314ac7d558d134155bac271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6a57891478d152be52329b74017c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c5649917ef8584a9b35d11d148139e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2b9db9682b917f4af27d917442d81274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4296722d685efaa9d80612eded508066275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9e183944422a1d99c59f0278e89ad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c072eaabadef9a5a9d227dbac809aa5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68a5ba6cad4bdc5f43beaa364b47eb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d280c21645718ce90eed2cae83be9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f43aa71f59d687f845559c22c2bc88280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f91f5af3e1e9a0cade32655348cc39281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb86ae4a66805dffcac112826cc0a07e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc943b5fe1e852095ae87c6a13883e9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ea43524deb0ad3f68cf119989c0c4a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd5de2f43b2ccc0596634c3e40b939c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874bf275011b2608dd93766cbd088c9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b597ab7218920ba83373e6fa2a30f9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c85f12572c5cc0e35ac96adeb6c03288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b37acf64cf48a7d070ebb81b75fea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f915461b630a8f0542a58660e137706290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19143862f16627d07dea7d550b8c58bf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133442ac10c0dbade3be641ad5ae80c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7ea39732d8297aaf01f8819c4ece4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f802d0b3c48f5bd07db0de4e32f1c410294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc562535893d1835a64ee74c3c20384f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b16246aeec985fed327f8150a7579296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ade5c11d0eed11f2f98cf8c8902445297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ff3eb6778901e11c3dee9e76e526c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456b8cba474ec0a7c8555c24af9610a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5e177cee3f6806082eccc8875bd25300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbd144599e0b208532b2d5a868b550c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0e0c63d1d6c06e01bcfbeba3a97a7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1496877c14d42f0ae5d829721e5ccc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981160ee81f34d7f094a8eff3ebb2b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e59556d5a8f7bc1fe52753d4188d4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd2c18e6664f499cbed93cbd75aa30306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a8f05ff4780f443dafa7647b79358307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f25c0faf83e14779d78d59354f9637308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb95a7a785e78e1f18a6e3bd5e79254309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72376c861bfbc045df7ec6fdb0a7b403310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58af56fb88453228af0063c5b7016688311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b76d4da5a04a49b454d4c0066d30904312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99f6003b61bcdd8fafb358ffaf4d8e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed767d1014cf42f910c4fe4921ea112d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678599246c9cfabec9e4a7cf079919b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a9337b9be05523dfc9a1365884db0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f189670af6c0684590a6f40945f8a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd034fcb99941f72ba2ee2be06fcfd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b34f56e4cd3f7e5e9008c390b16d9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524698571cebb479663cc187c52f0ed320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd1adbc1cb7f4f2fa66b6aaaac2ab9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8542841068fb6b43ebadfe5584bf1d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65074493293a8085ad8d91e022ed12c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facd7e3ac68f4a878244c42341ece45324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540074e83346a15e35c6d7eea04e5016325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb93297bba5f7d60de1afa9c6b77126326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7dd129826939f41dd26250cc4c6bb0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283872214f58509a931b6d586782b32e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37ae8d62a9073cb523b94e4fd6494d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e49a469611cd838846c35705bcc27330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e484f147337b3aef2c4959296b29e872331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc74cfeda2a8582eb6f1380433b13a4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af265a21788362aab2a40d0f6313c1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a691b0f29eaa59446033001082ea0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd4ab590358845788f4cb2ce8ba676335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20fab77bda3c8a1fb3f2c074ea6ce8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b22a5b1b8b34260b09e8e23ee2415337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0f94c4ecd3a29355905c91b6004d6d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c35b8095a9ced65382932a813200e7e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16eb77b9b2181b291259fea8c189f79340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ab82002cc473639cbea302bd651a7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7f5b4f37218c7d8c997991cf15c683342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0939998352616cbda75c954474fa3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fdcff7422a26262d663916de139ab344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b53523d205dde66f0d6c4e0866af5b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bad656169540d9931a7d79ccdc9117346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a7c27122b9e9711a495e90c1e1d7b3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e56fd75f3792936782acb5cbacd93d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57a73545a516f6c30674db5d5c6e051349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818612693b5b19aa23017a1275fcb10350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12980666e925960fe126e0f8ab8026da351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e670ed871245f9307c4740dc77fa85352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb44dacb4f0aa8205164c39b4049d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e5c22ee9cc14ea59675719ac5079e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370713a2e715838bc3049a23ed20efb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba622bd5930c7ab6aacc04ec663035356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f574d562442ec19e0a25e75f2060e9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4237ce3ea44292f3aa8e454670a9c32358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a437eacfcb231666a56da2f76f25d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35dae649af4fe59aff3d1df42db1f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab35dd059366c0bc445e7549b2bce08361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57942eb393e40f831417b43764034edd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478ba0ade67c1af1b1528997990e5c9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d77c87c430070032ba4cc7d8ee8fc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009a20aa657788941c62dd50341e81e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcae0e06985c9780587a7ab46041181f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc6902ff4bd8a4e37996bdf6c13ade367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab6da50dd6700fcf0672c57817bb49368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a4335716238b28ec8a13868cbb317369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71efe60abea84f2ad0ed3dec355dacc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08df40d35f4566bc9986a91dfa5b9f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262897c4bcbebcb4a82b8d888bc0430372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f2ea6ead8857d339b7ccb9c23995bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e98cdba6651f1fa1417d96c08a136c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41df74c2821cefec52eb79fe453c815375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c52a188b60e731989bfa9aabaec4f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b637572f0f0cb935d70232f8818e9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd57da49236058dcd6a1beb891df93378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023eba76a6f9e51703a2d5c4ec7874b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2d51407193a0d4783dc108ab939b90380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56eb20efd1370e5faa32935e854ccc0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3ab1d2006b9c0c0f60e52194d486b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9fd76cc56facdc7f2ba782356a38e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1013bf03beb51e94852cd31c43ce13384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0c448466932fb1c4849a1a2705dc8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419cd962ae4778cbd811a2cab12af1b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374612afc1a284536a53a61a786372f6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ed25d748e851cf42c52b08ffa56585388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63b7301b6b4775575ff81da2953d242389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b0173bfce5780993d308b42ab9557390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d2b661d2ffdc5fa0ce151212d703f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ee3cdf825f1f7d0ca25793e7131f9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ecb1328ad6ff59a47ef0abbfa2b97393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa2b190369f3cb961459a28bd46fab394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc24954505f4346098dbf67acecae4b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c374e334423a2a3723bbac9cf2ea6dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29496dd4e46b1bc70b25b6faee56273d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97d6589934363dfe133bbc0485ad083398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f4f80847725079c8192d90639b398399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe42b0a7cfee933c7fa0f50ac10ce1d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3217da0eacf8bc84a9b8e6cae3821401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb450d0ce5d362ad5067407c1cf021402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6ae96d533648feb72dd4210c72aa3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f414b67a07b90b9e3c8e8c13bd5ae7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f9a54ab5355e0b49b89bd047ceb17405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e0741bb07dfd20e00ab6795288b4f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8eb765d508183606653fa92eb5f73b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3278388c66784ee6bdf012eac1ab9ad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a785d69443721a47ec97c22669507d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63c4ce95dc489dfce2f4ccf9a1055c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680a983ff972d2fd090afa0bda8f8a5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778ca6aba2551e122b29313ec7a8d78412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb84947c42f5fbb217b8a10362b8abd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6592dd0f0f92fb009f6b52a648ec7f72414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bbe425856e14754f0e33628b01815415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c008338e7a5c71398f4654bc402f25416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db091431493c586b3838053ece3b922417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb0b1a4a3410eced6bc8c11757cbd8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ab5f26ac1694f7d84e7803a096444419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6965c2509e73bacf30fe180d5b2e79f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447b0b15a5513642399322aa8247309421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429ade7c83b30df12c55e09217da78a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655e974ac4a3012a4627f27efb6af73423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800547ac24de4ee6df181b0646415b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c598a5a9aafdcd747250bb0149734d2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18606b4961c0a45aa14ff6fd5536889e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491042df94cbedcceb6b440cedd72285427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdbd463c9e5bfe08f63a001866d53e5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d7b93087838df2841d18c14208216c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1cdb52e650a0c0696ec0108827cac2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f2658fb405cea5873873d1ef68376431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c428d06926ee371eb312e61590b81432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70976cb1ad1572f132334fac3f6abcc1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfc083d99d1404370648bcd674fae4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3128acf0fc38c507ecb5baf12e2776435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe532c0e91ee3219494eea0734ee21436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd798d91b3e9a08dcd00e1781b93d5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82fc06cb5336f99cdbfea759c73135438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f09995e24a6ae9e6e9faf4f8ae22c91439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8e1fa4c00fb7a7400918cbf362ce1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec33555d2938c8c236281e4081305812441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b68c394eee4b6e4b6d41491fa39dc4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29424b2e01a6afceb6a70979575572c4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823b69bac77397331e97333d6b909fd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04956ef029213a035550d9dddd41f75445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531b87b17ac83b4830d8be9f99b6fc0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17846f80c2e217776a8c4e16e3ef290a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdcb0133fc7dc8b8b9326037c842f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae57e1fdad331388aee1af34f8385c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d159c4360594af008044bde75627bb8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db26534208efab315e6ef38ed475bd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d46d3388126d55ee7578345230102452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bab0e9c441b3b5f16933bbcefba6a6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed559dced25519215ec59920ae3d0f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5782894644cd9ba7b7c90e9d007ba968455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094812045bac69ca0aa5ee5417ccb9c1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06224c7d87ca66123d973668a177ebcf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bc19b23fe35ae6185dd214a8c1ad9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e621b447660140af08516610655ef6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a51719d801c626969bc03ea67b30a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610629e9fdabecf985e5d90fa5b75c74461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9c21d153fd7a7f67f7439917b00ba462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaed0c68109207277bc4def2c63456c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf3a16135d5bc10c1f472149a2f847464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6bfcdd8dce3a08fd071cce3ac1953465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591d18d7b3ff7172951873b0ebc4e5b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a56ff24419ae00ddafc67a58693036467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7464b301bec9c6744afe8fcf5537754468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b54e7bd03444484f174d4158b34a7d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a310cd21e9c8d2cef57ca5cca3139470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730404ea41540e28a27c247de033d2c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0e5c3d71abeb33cc2739a8bfe46321472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646c1ee85236aafd642b511d6d57228473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91dcb612152d68b3a6016427e79d90e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a80b17312917fa644f79241aaed52b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902df75b7ec0b83cfaf2707806d5108476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f1990672c040b4d69658486e7da39477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfed20caba62b22236920f22c4a2ac7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a58587fe5bd2e70298a51f9c95e19479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821542e80b4df5f58cca8dffe9bf42c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc96ef49ff2b47628fef94d89b4c44481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5ee1aab551d5daffd8190e72404581482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b9a26cae39229a2c308e9440bc499483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35766a50642289ce8d6fd2604e3559c7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87d59534ae5956da15fb2c8dbb327e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10700baf83f0c636129cd239cac28c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1df397b7bfbeab30dca51296f8398487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ecc37fcab27f99366dd55d36b4c569488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e9bf9e90fa1bef143fb8cf621f037489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5e9a4d28dded58daef485cc2903e7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c545ed49ebb4c61009da056142ab63491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2f4479dbc49f233a53a106272eab67492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd9968e4b039fa898d61eeaad46b60493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9947a56c3624598b96bd64b4c969c39494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006ae3e964cb7c1cda7b3efeb6b9731495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf8e7ddebbe4d18c7d496bcfaa25fd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713faf2a20f38d2c06a4e8f50a80cdb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a65bf9cebb1a2d2367986d6eb67df3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a0cf74300ef0cfa7bce6cd96d8b299499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ad5ed4663f93429e108263ed78474500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ebd0d88dd1aa72a6fa2f592ba30b8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710ff181ea979acb7a808c43be24b83502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304dd173db25e130bfe3b177f66ac18c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e2e464513b9384e680449141287115504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ea22cef1961b93a59532331b430e1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385094e941885d5d990dc69fbb5bb3ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f733a05c10a49af47baf9ef4c0808507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc98f0efff7dbe2d5aea6aa8be637f98508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cae97bd5b211c841de81fcc8a2c46509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad176b98af2efe8aa24b11b0a56df329510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c179dbd5e35ec6eee211074dec5549511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc00e727fab40446d29c84c869e88f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557056617cb575b2549f05642d013623513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f707c00f8d65c968415b7c757e935514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aff44677e1bd71baa9df927d4e70bc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abbc992e4363135d932bde1dbdf351516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033cd9548be79787396d8230fa7dbbd517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea4c5dfa32c622b9ecbd96745ec08a6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e6c138695114dc3f1bb4e29a640f73519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e6bd5bd2e50af204d4c672340d6c3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972b78e99e83ca938f66ce829bf10b6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7266f500a7ca231640b675d8d142ff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c6657eb489061f4232b83ce0a77e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b840cdf32591c5cbb6b6148bbf465524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989f004192192d57394c184850e802c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ce0a17bf29c6afd7d4208d1cbccb7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c38adfece1ae0f8c576dc6ea91d65527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403b7e14db626dfab60b0dcbdbf5971528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2000313a36a90da07ab54938700cc55529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fd8886e3d01eff6a8d4cae7324847530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9fecc0e3c0ed576cd92cf3dfc03ce531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd0a40c2b81144d6f1aa086dbcae69532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845798be0f4e6bde8fc5b3f33faffed533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3faa16bca8c04b0f09b63391b323d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56673e4d0e92c163d6ffc3f04895dd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd341f3c100e689a80266f7b8bad224536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb9e0c913434cca6ec4806b109d0d9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433763b3712f5f74a7d2af78c341d42538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390d475bae0e3ba8a1eea5e98c9e431539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433f9d18b7e140f512b0640e8ddf1fe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5e72baa94bac0d787946e29154a66541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7145ee1b23c1f33a6ced3da50c2d94d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2071fd1b8c75826fa732463e7c67de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94187db23acd0fbf74e43965cce71bd4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29a7a640330f80f45b49f1fd08f63f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b457e3995a8336c149ce5a72dd7a61546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477556651682b79045c670290378a1ad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf9fbbfff723a30860a3889e462f248548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36a61209d7ebaaa9ca73802c53ac0a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d49ff164a21c29b379b8a9ac6f104550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de765bf85de680e694add55f58501f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd924ff0b7555a49bffdb8341267eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b0e22df6005bcadada963935c7c03553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d2c119e8c29dbf124fedeb4df888b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322495b3b968f7506ed834a0959e5232555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c34b167536e0c0c8445ae7d1cbcb1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68230005892875537d5fc1bbd4443f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531acbd9b3b8f41a64cdca3c06ba7af558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9f9708c6d861d7007d1356db9ac88559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d670d46370e312606fb52f413ce02e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5250160bec70569ae19758ab69a40e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d1e0e95c5c3e1cce667dac39ff523562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecbf35db24c27d604394bf58e810fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cd8ff3a743c4c669aad2b0325e84d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea81b9c786e7499803e6254dbdd5588565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d034d94e8d9147529c17288787b40566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcd7de46689182bb9735b0f729e7c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ac017945696d4707a36d0d5f38480568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d01fefd27f8c8964bcd3033340233569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9e9b2001e7fb39916f44503302de5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb5a5f39dd50ef353ce00f099fbc42571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117356f7b3716a710a477a10f17348a1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65e59a3505f096e56567cb4b27cbde573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe41a49b235e223a0e3f36b6b89ce05574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6684c6ca8f1512338c6a868cceed7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dacf9ae2fb4435b096e3069053e6b7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67099303c3cfe06a48c0350caddcfba3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45e9afde99966cd66b493b993578c8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6576c3df8042d32f82567b0e11d92e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be8e2a2cab7b0c24fadf4041848447580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea13529a82cbbde03dbfb5563979938581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf31622e11e3577738722a67444be4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b72de6f83229e8be60b256340946e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcc3e2240c95ebb21f2bc280e916c2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca0130c8bb42d8e0128c41095ae703585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df8c226261bb17361c052fb0ce7395586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d8c124021a7cd52b846354f91d6f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7291c9c76dab8a4c1df5b9284903d1b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f95bc61c82b26e94688cede2da9ea3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da585ad3d9d7ff7377fd958e09c4d7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c3fbe7412caaa21902522b5853f62591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be0ae5fad25d6f8ad1ca94dc862df1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6290a31dc45d709e1f58a64e5843c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edde7398137c4e3cd7fab06c02a08d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6894b621c1963cbbc3c1539beeaaa0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3d60ef7cd8b75807e494631b4028b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e66d1358b84445505bf55302f87da597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4732817a20fe51299578e016055ee598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc65b54863c1f4411b97378ce7e2771599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071768711094d12c96f4ab51b4a2c74600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3c0a698a8c825f9a126fb871cf665601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1b4a357b7185c41f57f5eb2275c1c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948c5cb7f465bd16855c28995b78098603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43d77ccc94b914866300e328ed6b67604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704b26051cc5aace740f7f3fed23de1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23dcf0febd4f982a2cd10aca994c640606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85213b4e10190acb0b2b01c93084dad2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61555aa9464389c6399bb7e89861de608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21784209b491a99b5ce9afd06692ebd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a3470f8537cc943e664219fa5b457610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c62804547f43c9bdc3837aa30a755611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85a5f1a1662d05112738c267ded391612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9fae3d1a376b7505e5a7e02914ca9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e078aca51dbd84337405b946037da614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29167146bf9f9665952e7bf717085faa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e19161bf313c9d6bb7c3248f266fd8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a2769fe8910ddc56d078bc9ab252c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c81ca35e72436eedd8a9e2e6cdc5c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e5237f9a3590edbfe6361cdcc323a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f133061508c16676f41b1a28ef99c210620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fec80c0da53d2d81b99417ccf33c65621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caf95e45abe4c3d70cf76974652da9d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd9f6b0efeb5787c600bfd8b70c61f3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ff2d45d8cd15eef6425112dfc96a3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b4b9d22c4c1ca2fdd312bfaefaa8f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078e6bae910788b183e46d70c1cc5cf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283bd4f2b26381974697c28ce604beb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d9e74379d794a084bcd6b9aaa91c0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b68ee02ee454299d8f2bf97a9b1f6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860576cd449a7b741a29c8b274a978ba630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00ad580e4f437f0d0179ce8607f4a9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c4ad9a94611c2537ed4c0a30b9f98632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26387976936b6b4a83e6c8d488a949bb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9884669b476b25211e677c5c2d9fa5d4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cc5fee08bf475eeecfa79eac94381635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c1557dabbef9384cf68b1ea24a192636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f6df51083004053dd915d2ce0e1f6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272b49212b66192ed9f76de99792d30638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90753823b2e35dcf30bee4d1698623d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969700732ff3e1c6a0f93e5fb5751cfb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0764f1c44783ade2ba7527dfacd33c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819bd406f3b8b0a9d78aed8337112dcc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf678f090b38ba57fc36a98a07bcd602643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f2d8ebfc088fb8bba777259c78d25644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb090cb2553fe860e622d8886948547645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8c76bc608a583c450864957cfc88fd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a1e32d685af0d178c4ea152acdb4c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb019aa073930de483535710534de9648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3862ceb95739ede0a12629552f6524649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b9b9ac73b1706180987401905dcbb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbdf75fae819442156db5e817c512c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38bc45b2db333f6afffa3241bf5ab34652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea78c3c87c7e6121f00632f40d988f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26382ec46d1d7f513839cd6d0d1851bb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b1ef1acb9124fbd801f31ff23c733655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c69a6c066f82436f458383f6e3547a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a92807fd9c80fa79538917659aeca1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7862a750962011139b065ccf06da000658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1f3cb647c1f0b463cca80e651be0a2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b51cce767eb64c01c9098711a911f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225e79a1378ae840f2593be3a0fda8c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b586a34ed9eac54415de885af847b7b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4fcbc01272b3482d97fe3fb09004c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547145dd8fe768993694c2d5a3f3f76664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac42548dece20339ff484b4bca1d52665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcc993fe8808d80e24ad7d6119c188666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b291d5ba46f77652ac0395f191ed4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bd34de01ae558463d3b3a08a4ebaf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7048da4237c3a73390ee1de774e8c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3d466570892c2b9dd9c49873eb4c5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66547e1d90b62c3f35cde2e63c6fd7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ddfe842a1a540d0072d8c7b880d65672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb69d00a9a2ac38c753aba1cd5d784c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b68c10e7f710adfd8cd171bb26d2a8c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618091719aeba88522ce4a6898220fd7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dab139aeb14f5d0d7807ccd1074f4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1bacb563b4f52fa5df593e10f1ceb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1b364e2b6e20ed296907633730b073678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9901e7a25bfdf203a4818e6a4136a1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f8fe702578d014239b1bc0cf269a3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3caacfc3962085da265121b377210e5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c45dfbb066ce49806c4ec96a396f3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b25bc998443293a805effee6ffb6bf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21c77dbabd56a4f2c4b3fdf3859a63684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30218f5b734882603b91e76f7951d6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fab3967b2759b55c4c9a203c6f56f8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e4e31e99318a4cc591ab708f18337687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5be8b034a645be03ad0e7b08269b2c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c69434b66c403be84cc5ebf51b73b7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926e4196a17f366c35ae7a04d72e82e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca68a55b3bf1316a4da685a9fecc543d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e422ebf9dad686f3d29766c038e49692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2119a61c1f1dcad6a37eba42bdbcc6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78f14e03be7071fd6ecd7c0a1a4467694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd29f9a7f17941491d6610c75a00bd6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cace3a8050a81392b2d32026b5ce38696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5eff22d0fdbc2283af917baffcb56697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229c0c051d6fbc29e5f8ae0391fb103698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debef6decfd275ac418c87f91934d07699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48061338e8ebc3607ab7dcbbc777695700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6a02352af826e4c678801ce334500701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36148b51636b67ba37d30b8bbfb3a6d2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e097711f7b07e31e72f2267fda2c867703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31c40385db3b541c26c6d34321f0d1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4be816c8735d78a2d8b47873890f7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec179a7b019607340f56892bbfb0c8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df089fe6ec3b72008bd77c50119fbb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815b27f8abf2d18ec06a03e010f76bc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93c0664c244692956433ceabc8eaeb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f379f1a986c20349e021f356492245710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6fcdaa85993956678cd3f5f65ba407711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328be2108cf0951d9b662c0b054c77b9712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b0692c45cc83dbb8bbb4db6a828821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc86a2dcf8341d56b35db5f4a4b5e4f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e51a00b5b18ec61d457a5a1ce28b1d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f72e3a53c7c063a779f84438602e934.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf3fd582d12ac54ff35a542e41bc195.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc118b87e51102a0326c9bbdd1a30ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d53441ef72a247759b9653dc8361c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8b2033727d1b7e9a54ee95d3617088.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cede17937d510a8ae1f4f766458b7b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a5ff0d084df9f92381f0def1ae25710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc3d4b982ca990a7be47500f94c09111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d844f9c9683a51911a969ee49e6897912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dd65307c7e49e0a2d889a16249fc213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadefb0ba19e05e88ce20f8174326b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39703a32e1af9bb9828fbf371310d07615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe8992889dea44bee7d7ce991da7bd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130eedef18a1a445a32d3c10254a51c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b7f0f6f76a4c68ec016b74213d47118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81180baabf2bd9cfce50933aa2f833519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36ffd54cc03d7809a6260fb5f26024620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51259bcf74471fe23844213cca54de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76877e09a7241f4aedb57a70ff4418ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01540d3b582d5dfac67f629bee47081623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f5112a31a98d4bb2cb0742d4334a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21c587d9717736cfb05e58c31bd259825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0539a620a85be8747ae245a58d07d0e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f0266dced062d87900c64147da43827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3896944725ecbda7b40245385b790528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacc73d04b14748cce2df81d6cbc68f729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1cfa58fcb76ad3f1be04e83d49ca730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df75f0ea8fd6a52751c67da4163c8e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baba3f9e5e94cf7067b85faf816fceb532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7237731a4cd4a652e164d1cfc7e620933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e14b56212f8a902c485ac992c9d30934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677121c463920af0e1403a875c3c0a5d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb46a7610209a19675b9ae99ac9adcf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753928fcf83e4ab630e3b43a9690a02637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76744745968aa09a4a8bfa024e07dfcc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe51b314f590e46616db681bd69367f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185ce18412a43edea191ea8ab375ef140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804232e0c712cfae91088d94dd0044041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826c320d2c18867a03f6f5085fa3e2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfba6fa26ec7e1f8a3f7a78b65caa3343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc45cb04b15a2c086861d5dd70be2b5944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e62ef08fe449ad3bd912c425c8dbd3f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b76a92d4bc1ffe1b8016a76ad7cf246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24038f7b28afd94288aa1bcd965df59f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5bd6433f21c072a41ca1b2bd2b1e448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a613a61de47e3b27ccac75c1d580c7349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223d5b40835ec36239d0c447e5b9f1850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f3c193f437731d7c25492dc9f6af951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972ce844cde6ed6a43c73760e94518152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091bfe3c664217a2b29d11da77537ca53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aada9ad15bdf04f2ddd4b664dc57af654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f195e5533ebeccdee9037508674f0755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c6b42a1df10895d5d1a90250e59f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c13587f83c56543dcfc4acc7c83a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6be6b6c1dc80bcd821f5d9a83534b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833d70a6489aa48c97c881ac8575a4e359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e3095411cc6d8a00f49b5b072cf0c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321751e277b442173c515f255618da4f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2dd1de92b1a290cb7bb3a1819da3bf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f406248322f1f2b7affac05b9c3a2963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48cd548e4b07841476aece1214fcf9a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dbaf423ee2ce21f629b124ffb9ef4165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c2e717e5036f83266e5ffdf9a8e9066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bf1835df4be810868b88988b698e0667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c59c07068108be0acb10b8984189a368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfe809565ab7486d2f0d26cea67d4a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f206a93a0afd342957867d16e879e5e470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd85e98b2fa0d558ddbd3c374ea30771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9caddb44b319060845bf5f02e607c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f270277d12b52f0fad8d08e712b6d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68beb02fe9442748cbb35bf8c42adade74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7ace981f73f70c387aef59e446c1775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42619ff9006cdf1f801e0cc30120cbf876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74628273bf1383158debc7d6750a4ead77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3179e6d9d723ee2b61438dc7eaa10c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae00834525be1b86a09a5788be6c0b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1712a56cf918f016410c74128b89e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153c350da3e2218a476849bafb5633b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90577a49ca60e9711f7b841a8cde82c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf640bf590246eaa165463e88ebef9783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b76037acba29d6df4516f6b46719d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a368bb5a0ed41e977f8e36b27b17e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fe16a9cc704bb20140d25fe9a88e6986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b484c3c79c320e9b39e120a9edcff4d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536960501abdc9aa3398118f4683e7f688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c11b763a8386b67fbdd064c0059d89889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad75694eaeaad706f2a3752513486f3d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1b798adf60bd7dbd06c260a73f11b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1db47447719e4545c5905a0a1eaff92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53294a0435509926b761736e43e792e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c1cf56c676c8fb6e7b21e91534d8f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b8fab42707b300404c2ad05dd36e2195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796cdd32e38a022741588baee67a84396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f684c07f3422fa8ec96c638c833b40297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b019d6398dce18653f1ceebf657cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8cea2737b75bce5f90fbb836c409d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d6d73dae6fa28aeed8bf33f11ac01a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f97115a80c4152bcc02582aecfcd42101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6566c5d2f112fa55b7795e49509914f7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cd4089b2f48e56596a7c8c02dbecc4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073a50e781727d026ac2456c208d4cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c39e41bde9f4c1b1057f1751a1b0f1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7499a95dff7014492da30878cbe92106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03086970cf769b50fb0a0e6258702de2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca228f84a3d98dcac206c174a9d37dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9744d6afa3d213ee55470f960ee84109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4608a415490f36514efb969c32a24e04110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf986a0e8c545b446dc4fc0e4295ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb81b7ffa642214a50433ea58880b53112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef6169c461295bb04af463ab818e366113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f100997fbea3bc68a6139b41a24dd47114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277acf29cdc354ec26c569ee04055af5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400ce707d3554d33c93782adbab35fb7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3a1943ff5a66c058da23cb697ffdd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cc9c4b61fb755c036a6c351d2fbe1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66557bb5c49cfd6fe30c7b7bdc0a41c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f62e9479f82d66a7c1fce2ca8559d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045d8eb80078117b719671758164c71121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74cb976ff059aa2316aa3bbd238ecb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c7c20f80218be52e9f159cc012c25123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d982077217fee4a1be6fc5e229f15e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deba7b06dd769deba57a544a3f3f6f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b7c91c34e60224c76ec55691b2c5ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c7a8b021087f75794ab2411f347bf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491519d60d52a45627416769b6652de128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9045dae7c77e6a4f5b78b209a52d44129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b54870be5b7b0a17a7271ead446178130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2f17047567287ee389d1f44acd2c0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a1603279154b0e6d61ff20eee7558132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf81a7a2a975d007aae8c4b1f65df5d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efbda28bb75dc45d85675fbd7785cb3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756d3dd536c1c652c28b707cbf26383135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a95dc9354113077cd6bdb170f7307136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddd60cee45fdcda4ca52f627aa8b6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311363d7329a7fa9b1d24d65a9edff9e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9ccb401326d4b72fb472828e95b2d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a53b5b339116e32400e399708f7a24140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a4af1d4e1b317f96f8de337e0ff4f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f595065002a6602d8e3a952c7cb2995142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b11614f7b0aa9366b2a6da888b9981143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019548830037a78f2bcb8a89d07ad91144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf7f9aecac897afb9b699e09897a006145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1d6a5e9b7a8d9276553c6606cf31e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5852885b00db294ee8dbc5b342a5923b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b800fae151c272d4bd5fbebc4e061a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eecf6fe0229c64e195497c55274506149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5695a6a871683ff1370b264eb1c4e3d8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80e3a6ea87a5cbee261d69e95facd73151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d116796d956edbc932799f5b5a8a9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de03cbd5e3411985cf8e5762f0f5ef153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa14d6a1902cfcb4e464d90b4bf1574154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f614256e43d4e85c5c1d47c4674fa6d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0965efcdc49fc3e2794926a79029df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47f3c1956eb11a6a5a5c2ea27de252157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94c03814873808566b52559decc4fab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a256773c33a692b19d2932fa42a5409c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d765a8fd85d4d96b9d7bcd07321e2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca26e64eda71ecf43985f176bf92ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1737ae980760c5fc4f839b4c0447209162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07dc74dec2eacf8dc89279487221230163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54675a4828e5b91acbdfd9aa687893a8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600f87a495a2df9fd7bf6728e5be385165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f85d1f3ee69056dbf0fd2ad8e812488166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d0cf1e8ade5e80bf7a7b5e8970f2a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbcca8a4166577173499750a02456f7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c200ca59e6502f8c6681d0e7e6af42169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e222aae4c38c3b910e9f9227e0cbe567170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d62fc2910a6e8288724a9a20165ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2c9263e9e91ad171dee2699488fe1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4385438e68ff56bb909b606b84de3a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa7a6d1e6a1675d37d42951d27ed9fb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b93dacb78030380f80ee1561b6939175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c8b40a29097c5ef92b62864b5a5ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd68119bea024987ecf4870d5537222177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95effbf4d013e05667fcf1ba8f9137b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386842fb795b400c74110992bf323bb4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b490d7eda683115001bb4422e98d9c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41460679c24a93f76295db09844d212c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9784fdd05195159e7e612279f37ca182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6234b604d3d1746c7e498fa3c4457a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097216335a97e50d4285240b0464d215184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b62fac84e1ab2c1923ec4ca6908e12185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2731eb9b323a357eabcd493641f1dd0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8aa6ff1b69247888690df81ee6bf1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76d1697bd91b94ebff7c2fcaca8b8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31045b082b5b0de3c8d62b875ab0ccd3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95dbeb95962e4c2d422c5dbe1d04e0c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeb8e957c9db25aa84f82f94d5e4a87191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b11fb4497623cf4467c1eb5e4270fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298859acce974bcafe4edcef2bce863193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf7f509c587d0f3d4f03a84e20fc358194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a620bd70e67523622acf5ddf0aea4ab195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f48a14cb9a45266dfc3b33578b5bfa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db99a467d02a9930c15212df897d78e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb174bc9cf13ed43971f78ab3c7f556198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304969d8315d93bfe50f73eb69e85a0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f278ddf08d1eac855bb17c16d0b23f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e28082526e569737bfbf4d24fcf568201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f2600f96ed9e399d645c002ac8d5a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9698c39a5e7aebfa24347e417dae0b8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92f05149c36de92724506be219234f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bdc4dd13ae52fa138920075fa7e224205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3ec35a1654da82d52f9f36bbbc930206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4b3a794aecdf2349640c01ad96a13207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655653c97ad7536c2401661055204afe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb938b6acbaddc879b97672eaa62b079209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91529df249e8837b76f87b426ea8ba3e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769064adef627a64a947591d518b3e59211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96894a8f2d1a5c10125d1cfb0b5b331212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a2a6786643b5fc563ee20bec1510c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbbf8e044608a7af7fac31ba7c8f65214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f33b7c02b39e490205868af7655b7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b9d9d8c78a2663a357e9683600f41216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549f3276dd2f147414087ebb6ce04489217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d9f6e3c0d7bd5d267ff5a675923e0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910d0d0c1a1194b21890e99eb1fd19a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79579ef3e8380a6515a7abc966f48f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72980d25c782e9f1acc69ef17fc9d0da221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d5942559dedeaccb9f0ba666ff3c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca04f4c1f6c5965db14d062687988a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7494fb75ec217d8e73b0d5051b8a3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd27fb70676735e5a108965ffaea804225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f81749b28b778ebe0c0144a20368fb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375623db92838aa658026e1da053b12e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6fd79aafc9211a44079518b1c8bd2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d348e73fc774c535747beacbcb9d0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf687289efaccbf1772d25e7784f0b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e161fb68022326ce0cb034cf9377262231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb56cb5c1285e70735ba90b031aea6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6545eef4d465edfcdd1f16054aa15233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48cb5f1d673764141e96f88d7f46b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501fb9f5d804063a4da71262e00c2cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518e6762ef5e37684f37fa658a21187236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0a07c05cf5f1fce70d248064023d45237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b6990647e748ba929e6ed35e2747b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31d31bb02be5a30c06197380ed5ab1e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4538af783f6d04da39667c84e5f7102240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146e1d41239cbc779019fb5da603af0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db316037e0b782c06d05d4f95debf01242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b38c1b8b30e7124340f29eff3b612c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995c6bb0979adf0d5ceb9170e1ccaba244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2948dd120bd82b0183652ebae13bfa245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ce6c916a0d336ae50201a7745c1b5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6130ffce9b1a7a351ed5290a684eaa247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610436646c3b47ce71e95e5071112fc6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ae00a78c81ffec31114821575d8a29249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc6c147cd6f302a4be41f3f906c20a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe52ed216540b367aece6e609bac84251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7069363eb5de8d12a1f60d20e126c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f824b4d95561255270536eba2a1b882253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bda017308330fcc18eb5c29ccba94254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec92176a4e65c7bf3a942e2a43b3d3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55af55b4e276f467c8408b26ad17bd41256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13000538fe3efc18801ef38998470805257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcaf468b9f776af648c3b4640ead664258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e254b9d0998554ae8547c420c56a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba517fd0632b4ab3ec5011985cc5319a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4aeb3a9a6999e19fd0316971a5a8a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d51bebb886e6c03c7af5035a80927dd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1afb74a9734a57a3c7abab805b085a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e887d7b9bd879b3fed107517459fa1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a80eda4f58832fc2a337cb21b566c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196aa32fa5de5023dfa9dacb0c3d1a9c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ca54462bdd18a1f4b47f08e14a85b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fba4e4227892d4f2b3e7b251640fe6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9f15b3cccfd76a1e89a1590200a00269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc02ff2ec9d698ab6166b2c5ceead7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacb89db9635447afd70e1ae7aa7c01d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2cc121b281e057e50a36ce31ced1c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116077188259492744a88a004d6743f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02e8e4b10002405b6390d491163fa5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92033fb60f8cdaebc794fff2e502ec275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb7e949ee69d7f1d3f1c50c8a9a242276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417a76a320c3dab1b5d92cc7c998ce8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ccd6a2bb7b07eb110bc3fce108b2f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d83ba2d52c762b9710859f7df2944279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9a641997faa8338fc8e1f58bcc1be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e14cc503ad056e7b9f616b201255c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d71320866f07f0f4ca72bb10eb0a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08b7ccda1b48725b2dd32a8dbdee4d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe20538c09f9b5728aeccd7b1f2ebd84284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae1fb7874f96afc1f6c063e4224471285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108dc280ef1eedfa3ca18ffbe1f61ac286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4160d4ad26dfe696ba26a96da2c8f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6839fdfe7c3e6dbc9ece4e30f834871288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7340a765b0a41eb20d422f5e8cad7e6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3393564806cf6077d71b906a51d3053290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bfcc9b66cadd0b403057ab17091a34291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a705ab7b3ed2aee375b4a5160b53d1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df095b201a4c61b5dcddea7b6f526e60293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9683db9125f463e0b8554fd74fee3b35294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780b6f415814f0842a3c14ad2ba3575295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56155278c74760da989d4d476b6c0be5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12d38379c2c6880c69d0d81568d970297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20b73178961e965655f421a01376b5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f171f27bb9a864e08eaa2b1cfc1f47299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031a2304519d87ea2541dba3899d56e0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace8d5144bf636a0f718afd85b71d393301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91bf7d0ccba800543b28071c511c697302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a327a09fe0420a64be96c9a0127d39303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356cdf23293e3a2200d3cc811ef148a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3c5d26b45e24c331766e78f6ace92305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691331a591e895cbf93a0373d9a095e2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea3b943fb8227a43571f131066cb97307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96551622acf7c9c5fda45c2b0d8afd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f061cbc52efc22faf0c10967e40b36309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45075f3d6b7f97669d05a5ec7f24f3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0a67e5c370a8f28693064d791f27b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861782e35e339392cec6bd246628f5fb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5461c5fe5eefea890fa2bd0b47bb4aa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0e459983fde996ed5cec0f9619f5a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf482a619b4a5bb6777178d4f70aef5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fa66d8895fd5083be6dc7d7261be4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ffa0e39a81a3b1a632566c867f9774317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cab7e68e6f01fc610a7247fc48de11318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2eee0e5549a32337dd128d8579c09b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d5c947c9d1eb518fc57ebe41943ca320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cdc360a1559236ee1737f42fddde9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e50cebc140e81b2b7674660e0f4495322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898941be3959f14ed903179238811d23323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c59f1cf2fcae37df1ac7169ca34860324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a806c55558486682304358d695e50325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7873d176ef35b2b7c4709c678bf6ed7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978e016a4f3d4bf4b02855523b95cdd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d47bd48daf401adb5c96db9a02c5661328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c6527b585d7951802ab5bf133cc70329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0a9c10adeeea7bd376e3f446e8f3a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c7043c3eb44b20e1fe05bcf8f8e5f8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0939b942c05699f72c400618e85cb9a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a8c61d552724ad812cbd4d6947390333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc81347a14102dc9bbeff1d2aa5b6fe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61793e9010dc087e9ea5a8a08ef237335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87599db1b0166b745fcfa8314d2874c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238189d4a4f4df20cafec7f87c29be43337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53794104b5f494b89c57bcb1df577084338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea5b181c24b2016aef3df2e1f12f03339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b5490ec1017a3ad575e47428ad11c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8777d662d0b9c1f4f9c355b298d1f1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa4dd7ba5f7eefc2f98412b440c2e7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9d3c350f65b62478bc2f5895d3e33343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230638e71b16b8c88bf836d788b61926344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e4f412c81dfeae265363b3ef8c929345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ccc8132eaeb102c190c7a041c188a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6ead995e1f59b26668c465e1df841347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a9023cb4a022cbf8b84b117983dfc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f563419d14bfe9ddc7311c984e76c0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f5103ccd305f2303ad316fa9249af350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79c43ccc61c65523dcdee2acf87853351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf7607b19d663ced515ddd880ec8d0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a362b7aaf5a40d72e503fc2a1fcec92353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a391dc0f8864347d5703cb9f3c6d3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3962ee6bb5189a7317b83f67f6a3df9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02f2c0182a56d8cef53a630620fb71356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae240514a3ace6bf89034b5160d572d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73412bbf7b45dfecfcd5c08d7052c2d6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a81ab3aaa329b0deb021790e7903b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5091429fba06cee960b9acebf5cc6c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab09df5d8de64c9d9dfa7d2cdfc4689361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335e929732c9617fe799fa23576d3bc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c01f2af0b52e31c6fadefa1d94e8f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2def9ed8a954e4d3bf4b05d097211af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179c2482b9c58d1444bd1be78a73712365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9eb47e8c5f426d973fdae0ecfc8b0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e2970684dc00daaff18e9424014d0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4f3c042ace0f765566c37c9db12a5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd39b711cbb26240068aa9373dde9e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e2e14680c543c1bc32205d028ab88370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e2c9a8d29a4c59dd1c4506a1048de371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c5d2ef9208e744c1e6b92464bdc5e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291e197d172f95cf7389b0ae6867bd3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0874f740c94f6f83b6293bccfee48e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc2a4d033a068d0aee635c18809d46375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7fc6b4ec37175855787ea083553b5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa2a4cd6fd7208e21bb4937cf58c33377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769499c975c0a6c8095e82a33783944d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680660937b02253cfb6c535a9c30810b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f849ade5cb3f25e755e6f7a625fb3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b4800dc9fc812bd20ad0f61476e64381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546c375971019e970257bd3edd2a67b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a87485d91a32fbd168413fc81757ee383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c425340e2383112119605037c9c61384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ceeedd07ad285bbee16118c9d6c1a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28650c131497810f80be6e38eebe37386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ca300c44ccf39e5ffbb3b8c2072b5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56464b267d94d4e835969f82be8ffc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8f586f48fc7a182ac5276199e96db6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b4d1443c15d6875a00ad07a2ff1c5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52fb2fe4c11b488336b9fd5d055709391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70f3b7c0f0f64249f3c9bd4d0a8258392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385975037555b111dda66aae2becef4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd41cac41d9a01137d52faf559471e1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fef5758b03456bdfbcdecf6fccf8d3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f785420f27a9c213252aa424c67cd7c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d464c3951398440c6b55ef751c698a2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dace9859fa7c379882f6eb0215cf8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5835fa8880cea228539f16a39329eb6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7fb7173c640730c497468432ec67b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5a2d455f644a702fca11f3aac3723401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a70e2be17719574c30b04e22db85a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724df048c5cba2da9f1d922cfbce12c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48403be085f56cbfbedc70b78d5745404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b008471bc49393df11175f4dd11ebe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153685d12f908184cd54901e76e7c04a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4d7ac97fa5b0b57b97762e33ebdd4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4007d09243716b71365d9e2b552e5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8a01ad67408a8ed309edd138de4a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b128543c431ff40e6d8475ad7cc89df410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577d78cb6fe9a095fdfab25e8faea81411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768059da79953876d106ca7afccb0bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10dc93e43f57e4b7b241046c424436413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2849bfd5859dde884cd24788e84fd8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bea8706aa59c5ee002f46e1b630dab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51860d6d89d317407c9b05693738c4c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fb3f8f87537cd084adb59566d1173417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e4547df673cf72cfb7f8dfdfd13d4d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4ec4e6081f89d9d369d7783776b24419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f19b0b3fd3bcc5db446b6b25632d33420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50455b055bab4d0de206da721fa37d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4969dadfac8b498433a426430bb617422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566a31b24699e5682f87fe4cd31f088423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d195aa08a3253ef87a85b318030433424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d96d5c7d84403cde7c7e4c52ae6065425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c2ddc2f7c0f173e91b6b1d336e7692426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c56ca3043f0af309a47a8ea7fd7b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838decb23ef1ce811acfb9d8aa48548428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097f51a7b2f4bf95c23019edf5be5a4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b5099c583786c376704dfddca9415430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb2c020b35f6b13a0b28debf35866f1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd5c51c92b54a4600ff157e8cd2b33432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf9f24fe370578a0c5bdd6d750be080433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7efa6d0c19e170da75220974f6413434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5694613590898c0f6ceb1b27c5d193435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb362e828035f361ea93049322e9332a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46275cdca4540dd91ef409b35c828ea5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ae248807b0a4e5fac81fb3d375720438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1deec9edaac469bb81e3405e3200c9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e0e1467411aee72372a55ec78e109440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6db3cc745e2be82440dad7ca605e7f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52d9be12e1929312abe003fafe0482442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc63ca6e0e22cf68934c2d4106afe89443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b789f3e74c4d5be70189464612f7a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d26f29859f9eae7fe5d37c42749d5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf2de75697e827554dcfed26d24552446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f046d3e57f07df36b2fe491ecd9404447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2645e48f2ab227725dc4f2e7786c28448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077da0d223fe66daeb08fb7e03936185449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb7d189115f129a50ac77accad700f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39effce430f46baac361b9690d87a7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d47821054d10c70fe08f988d2a86a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c6152850841da2b46bbc720c4c248453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f78c23216574c4c50651f229a3d5f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b591e409b79b39704e7eb417440df8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636e3efcf07521230bca6e1aca81759456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28399c905c1c4ec026d2fb953e454425457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6a78fbe5d474cc4d95a0eba058130458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb9376dafd817da4f85cab3baf46aa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7face685ba23c94248d5bb19b49c70e2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586846be2f32d41f598c347a12f7c1d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5f4552678b2c92df967aa1a3533f9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1743e3a825f78651d58fed35271b3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35080247f8693d9f11f77077b05c9d8f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb43f0a35e60706e74b24ea3550279465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e824d385c8ad67b5baf152a1fea6a0b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4685c8fbb00d01a33d557ce9829a45a4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f44bd1410523455ce5cbcf3cac431468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f48cd234f5909227e830d2f182a03469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86be0d9a17f99897acaf04a1da8398e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98484e95ce16186012050feab667be2f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20f68378260e383234d40f5eb40713472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94751e2940c661c8d92c20cdeb90df9a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8295f8e33ded8c1fd7d1b17f09eeed0f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157808963607ebacdc395c4677ac5e7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afcd5504a09842fcba5e1bc429aa4a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b969dfe090b006092a8d322286e8bf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042caf615814071135052cfd6b6d43e9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4947c2ce59af7ce03eedacfa7501e40479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa2dcdc3c011a8bcfce4318adaf47f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599e3e87bf3e14dff303a4d97845932481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e482a2ab352b81e62b65ba9e3c3633a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce6342c9f12517c7bb10d3e7d4575b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bec4e0dd832c1e5680086741f2a13484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f185938dcd1064590225b032cc790c50485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083fbb69b69de789a678497846ed03b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2521ab6ed52564c19c38b44e94eec9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67de13f0bcd49bf02ef328ed7123e9b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abc10675712b20fa9c7a7f3b1fd842489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522b0b8be586673d3dc07a5f8a30ea0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bcbde25c7350483b0b97153c1ca59491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25a4b35dba18b9094fb0c720b9949b5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421b918eaf2191118c779e1ffc672dfb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e260b060020039a552149ee9d4efe38494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834392179152723d1c1b5f80ab9c33ba495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202862d9965333672998546b831a21f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1808a068c33ec728c6ea3e658ec17e6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222c8baf340845c444e2d027a0388afc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadcdd5635ae9645137f7d38e93ef01499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef1ad2c3cbca9e56d78b72becfb484500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfe00988cfc0093ba4dfc60bc98cb9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd814495f0685a055af82667d9ea74502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e6a6b04a87ac0769073bf58eed6d3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19903b9722adc74e62094bd5617bcc50504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21378ed9f082362cc43f6699e6498b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92f19bd752691b9a1f8ee8d84e1ed3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cebb28e64ea339d7936f1e13d22564c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e2142a41b415a0fce989217fd76e1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e193c3bbc0ea3ea6d6b0dd0789406a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475f7d5d64200904b37921bdf0d2767510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275ec01f1bc6d9fc28612439a9ccf81511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c1af2300e93b3dab244bbd3975d77512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd78382e25840ce62ee8a473dc2deb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06127d926b6bc10acc3f426d810f52c4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781418f9dc779ae914f5f21f555e888515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a964c3a33bf69676233cdb223a765516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ad3981d06c88538096863820e2fbb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b21cdb6cefe7d959a783e65a62098518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e296849c4d9bc8a72ac055361f95dd6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed015227604c2031e6af52ac8f5039520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f615eb9a496ec4b43b247135e6cbb6c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9be9b3ebfe59cee622d999f2495a62522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f89fb7438e2671a0fbb157a3fda98e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616cdf9217581ff36b9950dadeb2a8a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce416824f3b9ecde03c3f53a7a271e04525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f743fcc133b0fe757e3eef029fb69526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f727423f333e86d2a69d7b1f339cb8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e40ef647ae0a6f3b445ef79f2eec6c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072d1317360937a2e11d36921606ab1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2938539e7c696874142fe7c59d0f8cf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff7270db3409d66f4d2d177aaa5d8a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ea25c2dbd932572e5f2d9be2e6b83532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2493a8838a0a0484d4ced814db133da533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171d3be97a2f1cc5eeb1bedbc07406e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ece86dfbf237792d7284163c6e61a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94a6f808aa08f0c702bb672720cacad536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19068af5a6a8a5877a1cd4871fd6757d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355746549768a365338552343657ca7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ae53c6891e223ecaeed21a4008461e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79523e2d233bb279daebd910d2150561540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd233856723c61ee90d1e9c22b04e1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30ac81f6c28cade3d0b127ac5fb3e7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710d37a2b4c71817324fbf1fb7756d9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a8b0e084961d8ddc945ca659c9291544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eef80e4c30fca54408af6d0a0af658545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e4a171685a5aa0208dfbe9581745c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c085eddbdb3f7a66f71799d34f953547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be65e73c834a52788f27a9253b4a182548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2173917701007c6ff123b7e1bc89a8b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742a7c00796af4ad036ca9657909a48550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be37880ee764e5b61a72e647bc0749a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53723b413df749daf468700fb2614c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dac13d81c91bddab037a834ff04b67553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f934db65a71a173e856fd3ee6fa354ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b054433d7728692eda8ceb1adaadb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b632b8638f31cec6e6563b21da4c53c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d29d618fde2097dc681c2150fb2730557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332034beb2901a4a855b390285ec8321558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d02d632a0dbbe978d3dfff358078a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb482bb4aa35c6dfccde2ba6ea599f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac5b4d9b7523525204bb1f1f3c8447561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581c3a600daf1b470a8ee94cf3e0972562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b92f32564a811301caa31909cee2e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469d55bba191db17c0871fcb454f5e1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa72580ebee337e548e5cc47247cbb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb3a4e9444e41e751c03d365db8f0e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c31609b5a9345d131cc92508209120b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe548508cfca5644f8982ea6777d014568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ba4e7c2379aa24343b294970fcc97569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87644a345f390222fce4c671cc65ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2b674995f27840cdc2c0d08f78f9d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddc9d24673c502b5c82f8b9d6212c3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7526594ffc70647c45d596382d9916cd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdac7b087feba1a61ecaedd942dcf2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ccb4462d795b08aeaae27beab70913575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0434c589abf12420e6744654c56adfc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5b0e71205ff9c2839252f7dd359b5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bba7149adf4b377c9c1a95be1c9081578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f59322815f1ec6eb8d28fbcaec19cd8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9e61684f3b093a81a5ac4e775c2e4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a1184b586b81c359d46a47672512fb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d3dc61e997540e82c12fdbb93b2998582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b485ff50884db46abe172d537a2c57583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49afd8ab6d4a32b55c33050b962d39ea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96e91c13747f8b5c6f3b427228086b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6546320c307c85ce0f1f30eb6c5c62f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68582797c72d4555d2053271ae822f01587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a9c7b786657d16ca65006e136cfa3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e808ee01ea13c92fbe906b3565c06589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9beaaf2be4339f8ea0614bcd5e7c92590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1f7d6914d3bff67a4be770d2b1516591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c769b6a0a4c653073b3e139453c25c6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d4aa37e21753fcee98a83d1665e11593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d16ff50984989cc7d897a9559e25b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b3305f2587e8ebc1c092e38bf01a2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6e01d7b4abe9ce9347fd0dc16105a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec167200ee5030be4069e69aec54d5fe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cef87eab987673d90e34753e13e9b6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590340560bbb69602a9c3a30f7edf85599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797f474b4498ba449fd21b708bf3cde600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b42ab63ea1160f67729291635917e1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223c994c7ae8ddd7de45ec9f101f9e22602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d1a11e00d80d070e856ce7a27386e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398e3e7a82b50ce59542945ae9788a0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca053395cc424d9597c779d24af3bb0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e4b9bced3f626696642ad648d3349b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adc805ed10d32ddbcd9917b4148f8e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7436bca35fd6e5ac5175fe675e5898608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3a86698b34b3f81b3dfdd879f8e2a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b072ffe45f273a04a89f84f15ca5be610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3311184e870d6a958bfaa1bc3edcf5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a04059e22d38ef329a8c61b576cd5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9878afdc65166888fe2a37dae57a38d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010c3010db8780d2ce88d4d9c42f8b7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8420ed0821e66ffb9005156f7988ec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ae59821354b50638c311b477e0a25616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c45f3fe1914c998ee4a7d13852b4795617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a407d365e838c67d5d82adf0452b659618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5062e47ad093cd8b647dc6dc9bfff6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed12199096362374c6588b7ad44f3b8b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed9f166c1d65dde5e5bc9f676e98e1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319c30ef856237eb03d1aaa017c52331622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18250741447634eb287c9e25e14b2c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53925257d7ec49696cde8414d377b308624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf7c5d37f98d2830af6e51b44b4c98625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cf6143a43695bbcb203f3d64201001626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc9be5118fe69b91a807f176503302627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd113d187040cf36310c8ad6f1854fb4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801d820e29066e660c66181a417b500629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8772db7c2afd1a8b449816523811e0b2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdec1a445f09b1f406e94a068bf398631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb4e5b981550b3c2e15cfc97f0e6d5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e037568f9e2700223463fc0d26e8b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9251f2fc7379230cf3a3bf3e7390158634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa80830d76fdb50b94b5469c92d39b7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2059e7147587a96a2406138a30c56465636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5eeec214fc44f2ee6c518fd91e1e9a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342552c643da126a25789c03ca134d1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f6d04b1b60f277f97d809dd907202639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c713ebae7bcc342c979e31ec30c51de640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659e0f4e67703f7908e878f9a3958987641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0e5bfa4184926f2836d69b88076ad642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c698b9b908883f353c8946b28f3c4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf4e65f2c119f51b2dac97d6c5cca95644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ceb03f3eba2005175ee84a1883fec645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb1f03f8faf405f4128aaddcea8bfc1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4fbba3995a93c2352577473887b6c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba284703f8bebc0286b0d2b276b73e9a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eca3abe3632ad23ee0d63876d9d812649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67f44b6c06d5574af65e1cea8570c8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2274f9a241b51f32361fadc29c69ea68651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f9eecec10d23c542ba3315640dac9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc9c3124718376ff58a28b1494aea0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0f002f9b69cf8610de96a684e0c0c7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f993bc04b0df9ef5c27f3f83d3e75736655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17410f8cba50c1e3de0b24a1e82a03e9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59217d0c92e59e3cdf7862f223fe18d1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588460e28833c5b08c4de6efc7a04cd0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff4769d09d047265c5c100fca0a791659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2240d143352d3f92487aa63242cf2d5b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f73011254e7c50e7d55e48fd927d0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b893545da32ca5f4d2512e3b3546b3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ea9c3350eeaacdc30c084a85b2456663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a32b5e99af5677dd42152ab94954f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7032509e8d5af67793810983692f3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219c7901efd93d2885b7804c1c9829b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52311013902c53a89109a9ce2e3295fa667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd836cf4b6d548eb1f1aea8cf63b4bd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea239b268d4593c095ba6cfc772237669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597dff40b4f5696939110e90eb1cb2a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fa0f1f730a495ed6bcb5579ee851f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9bcf5cb32dacc45d75dc3b733d4be672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f16c0369bd7506019b7589e5356e4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf6e8b5b17f6f6d191c53738362490674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1e8012cd5dd8aeee0732dd5f80a71675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3d3339fb44bf686d90cd6dc8a726e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a2f83aada85b015dde24f2018ba91677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756bfa737e9723305568971d6e5e05c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4826d2cf44f9c7e9e3b90af3c3b49679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f68ec661422d866858bee118cdbba680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>