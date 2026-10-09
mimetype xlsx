--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc16d490c1ca1d11e21316fe56bc6871.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e3d094b6b1bff6517edb810aa6fa32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32669c1bbe5403f96165dfcc1b3939d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f4afab8862078c0dc6a83903ef8684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3633fcbde7dad09469d3877c146a74d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ba6adba44ac63a17ae6d1e2394f3c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1a2ba2637a5ef9ef0098def15a25b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eac238c94fb2781d6051bf8113de0b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2624cbf424e9d2dd9691596f41d59e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905587d9acf5296d31f00f9fef8209cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f204606ca88256fdc8f034d9ecbca411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f766f7cc649887cc4d66ddd2cd5263f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69562e2c1230ef88f8b642a3b1ae9e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6fe497b6533f5cc07f1e9b9391812114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e22f152d915c76c850acdd5acc48b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a648954e7bb45577174d005167ccace16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99e8561bcfe1196f4da0d4fee4963317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c2d198bd48c30e7af606c3551c377118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae300bc778eb39fc7f591f6d67261119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f825198d07df91b4fd85c4c3c9bdf320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee2e45bf6676471dae68c7c40ffc7721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ea31e43f05c4651bda543cf098cd822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113cb04683c4898d4ea0609b2d59b5423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15ff084fee933532c607b9f3d30bae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e8ebb178f4c5cf83dc1a57d88cc3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e44611affae3d4812f4f94d5d9e2ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01f0ba55d35476b20be0bd38f3e88527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031418c08f720b2213ff2ac443dcca528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d46b0f653c73606c284a4b77520f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e00771ad075f704c4ae297007755fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca9bc142c7aa8f9ab9dd3d1970ede4531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a07a388b6a15673eee3154305572a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6f4277aec663192a707a705d1d17333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f56c36832bf98f7fd1bdfc648e590e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a65113205af7b15536cd204600a48935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86664c9429f77163d772d1760f26033f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e40ce17e7a3bd816574402417d6158237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a3a3d0c4294e6bb125e1480f60aea738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca60237380fb13a20c834aff3dc658939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdbb02982af4dffc1b172cc714cd96740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e64267474d1226f746421e4e1611b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962caafa2a3acc015d92eef1ebff92442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08b63ab0fe4c2c2fbfc32ab3c129d1443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc7048bb69d57ef37f839ed1d6f60644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f7f97c2e0546bfcf6036988b675ce45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c973e1788111472b0ce3ea0f0b6a2e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c293c4968057e97d1a7506ac2b9c2447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e262b25fa31fd764ed42b7182ab4b948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a510dd19202d23b66f6993b65982249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c21db330330d023a3bab777369e6050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124b603869a4cce55c103626a5d186551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0986a142685ffc300696efc5dc93b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce6eaf6caff81ec8cbda650c1cbf6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1433afe75d756f6a5a26962223d3954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835e7462eb5b61da23b73c93a9c136a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9cf5c6bdf7dfdd515267830f2bb8fe56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c31f6ec2ead05ef59b71ff105849857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb1a1d2c8465f0bb15362af84c597d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd522421740c91d3e82e11fc78ce83f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228acb66c5044454bce70ff45314084a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff40a0ea188701ee0171a3169101af861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003567f4da91ad88cc4fc73c597dccde62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78277d0be24d707d9b9e3c66718748a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682431b5d736b9919ba8723095bbc7664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5ff2f8e3bac2fad99ef3ab6195f7265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb2e51b47e342b60e8da0ec8b18ea766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cda32d533864230320b69a4c258f5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4aac6b28044b49567f0b3e82576f8b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd713d9e0a55f10195dcc4a039031bd869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ecbcb5e3ee8218afc8d2a4f40e28c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85af0fe0445676a4dc0dda07dc5d63671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367740833e26070da7ba700119edfca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514a52aa29153862012646765972cbb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e039ad92fdd6399b260f2216a7e61a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a830b457eef1c017d86f13bf06a4e95175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9660ed7bcd412e06e0e085bac2e9add476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba949896feac2bb84dca0c11f11bd677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dfd3f37d5851decd112260dfe9b5078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8843e8fc184b1ca8383b589b434200379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7815c093a420bb1362a53a127b0fe4b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bed671162297cac8d70c99b080e8081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75969fef9408be73be5f4c93c5c8a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba5946321c0088d116c5816231ed3283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14842395fe322593ff783184d13343284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010bf1107154750bf9edae782457a2585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860d205f1ad4eccccbfa544d614e99686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c747bc9ce3a7fcae3ead50b2e3a8b687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fe18df6ac1826b2a8832f6753fff588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287bd7d5d580ec3d7d0cca741a4750f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116079c42db717a0d586133a87cd7b290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c43cf7585369f4347746e8437f0f6791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bfc9237755a7cae229baecb6fdadae92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb75a5e2b62930ab93e1f1e00438dfe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1617e5407b713341f35fb9526d92b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af7173605893079c212186d5db51e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5bfcfb41bfd2df18ec45e7a2c577d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8201b859a28e9122a1483d0b276f72cd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2e846c4336e95843277c2ce1f2e3b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16af62fa2200fd140c8c0e36ec6bff99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e71700fbcbc59c983da4e4f6acf6d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b5029efcd9cb176bfbe3886df8534101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcb8acc3815cb2ec3b135ad00b45dd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fda9794d1a188bb10e3dc18608b139103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8124dc3c617d2de04a5ae331810fb98104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19e006ae206b515e15850d1c5b46f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc907abf45caa14493e2accbc202db5d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6de0b0694ba263258d8f8f3545b1f9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce93256f5c6ae689f762ccf00a89da2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280c403f50c98b384244c9c5a0ba025e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8ba6a859e955daf806c7aa5b19025110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352af74a1a7e192b8e0339b7b7d08dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c24b540426c839ce3231eed13ff7bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9cdcb471408f59090f134506135d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b812ed4eafd08ae049bf5f23ef151b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072eaf070226626a2299fd109fff9eb2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86c13a8f3089854a70debb64ee7e10116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20aabfe56eef63f706f8b511abf1f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8125a6e78d5165fe3749221e673dc73118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25710b53f02f4890f0da133c91b3655119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dfbcc999b000365b24f711f0d687e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558b3b689e542891f0a2101d0946814121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbccacfab746ea93184e1e0656c54ab8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597180f57e217635140d3c713bfc62a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04edaf53aff9099a16e7c4827066d7c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92642b5078d95c9f26f7328dd8daa19125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34581c096cb062a0b843f5acbd8b3b11126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d102b8e4a7af49f30577ce62ca0196127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87d4de0fbc7ccc8eeeffda8f2e5718128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fea94b847d0d6203062f41fedfdc03129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ab38dde8809ff769d817811879b27130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb24cd381014605034a54127042e0e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2323796516537026d1be499b41c77132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59bc7099aa3c913b563f5b209c6d087133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c992c8dc404c8a55981ea3e480189f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec442f2b0b5a6e3d435b1a8541b6ad6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1305676e4f4864094fa725cb6186a19136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacea6afa7386471302fc1c334ba576a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c372708ac56a7215023db8f9639046f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ded98c27aa9c31294bfa280ac28d31139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb154ed17163d2213f6f81a9f7db62b2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff844eebf45b5138e06cafea41b070c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c40dfcfadee4a923522422eae0132142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c4c4e39fe56c385d156daefa059d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d3919e1f3c13afc8a1d7cb0a6c498144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59385edd8292993e675d1d3fa128ae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d23f3272440f2ff9c9f3a04c509ef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b3710cba86732a0d936372acdd4f3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284d8d5acef87cc360e87868a6ef5a3b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d9b0bae5ab0dc338ae88fd4e36c36149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504d4826ec75b189b12ba2b2605a0070150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19b45708ccf87b7b959296121c8d8c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fa364c8b802b2daba913bb049148b9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a73b8b0f1468cdadd44e523c3d10e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6307459ee4a406b9996b0c1393369d6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e985100efc338bd93d93564d0caffd0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64707457354956ba186347f709df8946156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70763d4a85cb682330a15efc7e7476fd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ff3549e854f94d437d388ca090fa1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4461888448d7ff6cf4eddc263ffb35159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e18faf62260fee4c5b0d5c39e9edb9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43c14a70618231d45b38e075a08ad1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579eaa707ebf1cbda991d74e1c2522c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054d3a9a0c3b739cf08bb5e7f3fcdf4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d39cdf914482ad14adaa1118067ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2c137e85c923833f55e441d347835165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7eed18179484465822813813416084166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a7f2fe20755142209a6799e3b8fac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0c6ef0fac7f9f53ee7b35034c0d117168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a059d960e563ca7e757203b3d48afe169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842b850d3bac129b359a20b8881f85f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fb28db5959e2edf7d903b7b9604b7e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b4d2f4b725b76b0153177648ec912172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259907fe948b3c6552b6fab6b2be1ff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801b9d51b34c22be0ab121b8a3478e4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3efa9106910d507a674272279a3006175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2483354480a6abc32ab789b83dadce5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12712e0d0f2fc448f10994a3906433177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8df83d9598abc2ca32b961479a5984178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87014b161e6d8170fc58b4975965b3ca179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eaa47f06d578304f4357b9fe5ae773180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb2f76497e9ffd39b6d0e2b2bd2ca3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03b5e5a8da70a6b50d9b36f2839420182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f1ae93eda553febfcad5980fe07ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f15f3af34b9b6455c48ca32867bbd4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71b5218f798ec6ca4f6cab1cd495c6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8d17edf5add178837f0848d4e49a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ecf7929ba6fb8370a1a988e2aad22d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3682b58b50d0829a40b289191714b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b24a1997ba69833f3710229e91a11189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098cf5131c3f3992844fe7df02fb008190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfb25f83883bcb35783de3e49e3e3c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a9e9a7468fabc67d1d0b0a86d7eed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190db71f3809397e73121f6394c884e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663107cf6897debdad093f1c4d06c7fe194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87eda7059613b7967428a634776ecf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565aca808d443928d26e6130469a9d8d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b579698eda926631d78eb56a4a610197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc9cbe66a71c73564759f7c56547b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c9aaeb27bbeba63734fe2699faa664199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daca56cf4621f92bf54c2e85f1ba8a8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd618acc5d923f45a3610ace825ed52201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d36df046e48754fd48a80646ed2e0c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66aa379ad9c304d6ddf50c796fe5431203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c21ad41169e8a43b1b6a697e2a60c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660c612a9acb16a902b4e25a3312c07205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f935c32c9ec24a19354a0633c21bc0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c5f13ad7c0fcc7764171ccdaa38df207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00256e789e9f2c36101d9bf27ec6f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f25c77eea4698a9c0325bac9a8f5c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313dfb461a49de24e99285e30fff414210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057ab5e45862dddd3e06c0598c3bf68211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75791660eed3acb2e64435469491076e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571301864d569d2aac9f586ae1c3be13213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eede5616c1928ba6f14db7158d1447214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fb290f57846f21efc81f3580a488c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c09291740a25fe94d9d0113e4e8292216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971932b65cd7899192a0a98a67460a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22338615b62950170aa41beb61a6e106218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ba3dce6e082588c2d1663194ef331219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e36add21b05d052fe350cc5f144572220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f2d59c9a1c53f9534391c0336174b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28720019920eb39b1da34cfeba89b03222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc915259f12763997f45948bccaad4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b10285acf07e2271550a21af41e0b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6f930626a6d13e4b1ca0f458f762c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f504d986eb532f2c2349639c3c08673226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5c169ea8f2ee9ce642986dfd3995a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7596e2abbc4287e98f726f1a15abfa228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51330d952a8c506da82f67ea56ba539a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60814cceade914038b370fee623f9532230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409b4e245f22a547647017ec2fc2c53231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f990a0331345583f2303bf954420ba7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c90ed09cc72a01bbaf04ac29bf7e07233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51637ee13373e4316d99f003c1ae143c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50a24c00700a6ecaaff15d85dc7ee1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f46c24ad641ac2af72660e34f59d4d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38ea47ca371cc3fba861ce173e9c1a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e581277af18239ab9fb1ca564068cd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1176de2b4e8aabe602ca386c385407e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a03051752f8281ed7e17d43bb0fa44240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529af4915605b3193b8d88439889d66b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227addd03cafb22548acd8e25a02aae6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3693d1e44b28b96fac15e1de1678cf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ac9037161d11ed19eade99d0dd157244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ddae4864f4e30363137167c53d800245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63937fae7e750ced157528810bf9292d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d09448f467e4795270202b92bd619247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdac47387e7e1fad6ab7a26ddb41e3c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159be886bf17ccfa0c00d22ddadcb48249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb736b3786272a8779961aaa87b827250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513ad21b898db363a12b0a2da8e052c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c94ccc363440791b327e22e82d2188252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a086ff65ce252b152cc4d527b56c0f6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3328d91cd262a08dca9a70ee6d77a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a02d320e7bde6c65a49ae0c432f20e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da747036e9aedf8248b977129676cac256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c465127543f6797390ff526a5373fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450586dfbc1acab1af2f378381cb7ae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa46666e82b1b28093d3cfb5af8e08c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1615b4c841513ac65578b561b7f727e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca6cb532555f64bede4976cd43ded3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d576c63813025e56acce059736a3812d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edec64611a8f95b327fab6eea77429263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611f655c85193172633ebd87e91b561264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08bcadf584f2d7d4d370229390016f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bed6acd1b50293aa041d5a91d295a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd365a804494d6b7817ad80b82d42b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9c12da2e9ba4cf039b3eecbb28103268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60502cb4dd4425ba9f4e0ed9a67d99d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f109c69fcc1b1a6a160c0a02ece3a83270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dbf3770194d3a1b11142527020d9b4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc7cfe59dcf89f398c3c383aa08b76f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a9427a3ab457e807c610ad8fdd08b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f343a99f427108a6af2e341376395274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119970d230e8e4bc7aa3d341c1ad49ad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20d41898e3b9b6b50d0c7543a1db97276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cdb08424b7484d6b331d9b5b7cf45277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c73972c09694db619b659d6220042e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdaf1952e2f5a90f5480f7790ad680279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f038ab34fff4d68a18c5ee078200850280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451a52726931920af095c57c6b9bfbc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84a6a58e7964c379f1db4449bb488f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e07d6cdea61bcdfcf66a1ab89b2bdb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b91f6ac8138da897e024eee82d92e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eaba41ebcc0c81d2dbc0f4a05e8df6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ec97e8dbd90925c9f72b504d4d69e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf622ab1db14dac9a47362a4c794c4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceafeedd8f71e4f8753c49123b3ec180288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755533484b48abd12084e13ffc4db508289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d960de5e44b20cb0f82bb3d6e62c2f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9edbe117d116dc501a0df4573c5fc8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd503ae7d4522522ef8f47f27756261292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147d75bbe8ff3d541536a89578140cd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee44f54843db6925457371df2d454b6b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb70456acd69b228b6e5f48246d77a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09f15d048e6b54c8570e5a34b6d419296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7738b4a8a5036768dd998f66c82f85297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4e54a2c1be85054717edd57cd8497298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b4ba04674787878b0524338d44b50a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950abaa50750f3b444b6e0665231f6b4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d3f507b711aef4565c506a2633b0a9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ab4ae9bac4f5d602a1a618d94b889302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e98d0ddcb6d299e06373975c42d0d2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8e7ac861f69b4cd105a548d2c12916304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4615b2cc759cb8a05d5c5b16a960c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61d08ec08209b5be16356b0214e866306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286038c6d48d291e225e6f0cd59f355e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92922edc90be1e7572fc4d75ec998a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492bd9fd586604b2074f785eb2f4d340309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e33991ee2041190d6a1d1d49ed5cc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c19ba5b5c93f9f0d573e18d1851a6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6068b0b18da4b1588de8c66a5fe7da31312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e5e7af39545bcc73d2092e0e25ecc6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2637b2d2fe74a501a04766d1c7c8767314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d880f6fb409f906a3337fcfb180e93315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f67394913d1d46de9538dbe440c487316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9668c5b35d836885c4bd3faf6e82bf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9df4ae75e0b5592e5018e5883804ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b0a7f8ac4160eb79061657eb3095f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290034f75bb1afb979dc12856ade8e4f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa2dc21c3ec135ad71cb93f992ee4b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0514895da31cf37b5102d53d06e528322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063dae24888a7e78428a4da89af1d77c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e6d529a77b8b952fc039b035a9f537324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c0c90b23f9b41e056c95e4f8aeed4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5939cc47f321b87ca87c29e475abf8a7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a1c735db4b6be3ecc30a14129006c2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78293bb0df76bf32875187b9a278efaf328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5a073cc132d6c08f38e151d3ef38f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d32f4f306f9ddce6906536ca9be1da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb31ed28b84fc81a92a5b9af6bcda26331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda67f3844ef2c46416431363ef2de22332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072210b3f5d39d46f6f371f77815c9af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b260006c6e323fd519ca884e1fc5d5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694510798d20ad465dfa669aff62c13b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd143aa2d08044e8c84870059ac19f0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c60013ee4d518aa4fa46bb049c2dd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c020da0a23fe50f7d0da119c4a869338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7567bc56ebcac0b403513dbb48133d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840697afe1b252ace82505345c08020340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a7243ac7a8c4b8326527a04ad9b60a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e66909949441514bede615a5950b0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b12c4d5ace6670dc40af292cb6ef92343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895306afda9444ea2cd5955953d628b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57e412e91b49c83f808f9362bd7021345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635c9543ed701a89d3810fb5c8707f2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c13894d9499e8cb31a2a1f83fdfbd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4ca191eef36768b19b5f8e93bbd32348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e226ecbdc7298fe110444e187a808a9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba19c2ba94d86011f35a782e0453302b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c7a2b55387c2dcaff9bdc73811c74b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62cc236bf57f0ce5d888156d1cef8a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde620ee7c6d838bcde5cbdd20bf1b0e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c57c4bfc8073e6f3c5ea52ca23c6d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953490f199c217f84a2ab314c04ce0f9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf235a7012870ef0df3190cda90207a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849da4c97152342e0f0698f6f96f8cc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cff199be904ea90d7c263768e7ddef358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ff64cf6f1969d150d09c3e9e8c680359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb493195503f1b12d0e8948fa1e6400360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955eac5f433d2f090c9ca47a782ee9e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859ed9ab47fe30090075aa4d546dda9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1479daa3db434abd913bc222e21b28363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8cd5fd6694a2241372acaa77d5517364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95425ce13f2e0012f1b6e45dc181bc4a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f634742690a21fa6c124d7d225cb7ae366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b727646aa59d1a64ae638bb2fbd63b7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c30f58fa79c70757f28613c8c27b0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d4eb46c4147f4c103f92b3cf2c4bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e354d8c790637d8cf9dbdb4ed2424f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58bd21e35f887bf63777b087d41875371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f6d230ee12e5adc61d58ac0fac6a9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f056ad3b74bee07019f47d2b889b78373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71746ea6687624d45f0c327b2e501d30374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4fdefd84c8b8e81a81e57c585f316375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a8974829acf18dee2374b4a5f5569376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c7a90b9f961fdf592d8fec753db05377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a841c0e633e27fc513bfd165e7ff3b1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b926bf2168c7ae68fd14d41f1a1ed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ce2976514b6655250cea14bde693f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8e99ec9c76f6d5413050bb7af783ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29686ac45062351b57d6da1fcab9810382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4473e5a177741af18b14aa7095a44e32383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66335e33f69ef70c24d80bebaa5071b3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c16a9f0d6b86aac39901b0c849f9ed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc06179ce3e162ae3f830dceaae60ce386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f910ed8cf1a860812a392284deac278387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0af5276f5a500bdefef8c0871cefa388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9060c4651e229b2fd58637033e2bfc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa543175007031b1b48ffa91a95c63390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588a38a42ea9e1d780ccf43e53fe3a0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c42a056ff86e6c4d7b6c6805129335a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22bb8328ebc1bdb37b4aaae7cb4017393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599677b53169ab228b8281c0d1cb121394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1365336bd06bdae1001084371b69cec395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bb5d759361c2e42e2ac2039a050919396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a467a8e32597c07bac0dede6997eb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a65aabe6413a986eb4d4ccc05b08e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850d1c073037f6b6d719a90e237e532399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0347bb103e026f14e0a5dfcfda943e1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c0035460e7ac60ccb9ccb94e76438401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045929f41fc585ed230f90434a1cb9a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445242f648e68d84cb51370b680faa0e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada52dc676c82d8a19b82608cd2c1e37404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a151797f5e2873bd5261911cbb616b2d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bfad956e6fa6554218707bc0c5d35406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c60d83a616c14cc6b1d98faff4eafa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdac5c56d5e1c7ba932bcabadd9785408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e694e1d4789cfc9ce5b65b57675dfe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3d7663955965c12ae2c1657b2b8c1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf252ec409d0eba56de7d656d13ab3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303300542139158e3d7f96363f146c2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30385c5d276830fc529952900a4b0aa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3cfda4f3a02da07c9e94b53d0555f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa68c9f6af8e4b590ff651a2abf5f4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a7bc73b5f6a9e621efaec22d7ce06416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e0a3e46c1c518659009856725afbc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b2263ba051d8adb3b3e775886f1f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07020990b43eb06cf2a6e77cbc2454419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327969eba966d4c3e098bef6e2331e4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3a678dfa4415213b2ca4b8eab216a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2730522a897b82683e2a216beb8834c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb27d5b89091dc847c2cd538883ba5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94cb842d0e64717e952920de7b222f8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e76d7dc637ae61053ea30ee9700f091425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c983f0fd978fece0d6c3f50526405468426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e9c5befecd1036c46f26848ce5a0b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04be946ecd7798751a2ceed0daaa72428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01984f853d2c7e1190705277281d5330429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8904b441f7b213f34dee39c3ff870430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb63c6a29c5551749f1894a23b8d4d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b51ff543cdd6aafa5bb107d73068a61432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a8c5b10476a7cf17738eb65b2cbbaf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a963d933d21ca4f8d1f6c41176da2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4695c881a152468cafafaee5a584bb0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ab835e160e17b337d28d02d231545c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c70e07fb1c1ac327acbcc55d4ce33437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fda62454b4205e6ccb549c39e75e70438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105045cf9eb5f66c8329decfc2c92eff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6541284d7a58ba760f282c0240a64440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cd46f33b431d6f7938cdf3b41b46f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e513e2aa3c40f5af50fe9a264edee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2482e0f59253f7384cc31166568788d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46260257c09e12f9f6e4491a9676670f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d077b839847efd6a245929b3c65328c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87e8fdd7c62ed8f8eee3a01a0b6c51446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d6f444243963566e2b3b005d58988447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c37759415f5a5ac38a2d81a50e9fd1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddec047beb78201f28d52b4bbc0bd8c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d017bfb65df73472a6bea15d76de53b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506b287de42a4610f22a0de8bde305c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c1b107eb957cc031fedeaf05e999a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d113102d71827c43badd736273715453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99849f773d9d8fdddcbf38cc7d16f4b5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7a44a42071b6d3ea9146c95db6443455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392864cafb8f8ffc9f6c5c79856091e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9602887fe86517d8abe0ae4d133c323c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ac5e037f968c46b5848277bbcb554458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020fdb714f4c891d8af008dcf05e825459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602dbfecc3e07f1f93198e52d5a69477460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0533e4a8a25dacf723b2cb9c5a3a509461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb66d532a5332f4634b08ef910a28a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeb5ed33bcc5449e010070ddf2c6ece463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bf037494e0e6a45508fde86ed40503464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e06d84c91e433bd1988532609956e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004310af43453944ef8280a097922f84466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466e73d5c999810e7cce6334a2eccb1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb44ef4a86111483a2be365d6658d3ac468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037c1967c5f0e1ab73316eaf9cd00a40469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be2bc11aa9940d3487b1f07e780f06470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d35fa2229844503e833cbecd2c5c5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cb108d3da3828cdb477a4a7b97b505472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8c8dd419425b664f458e485630415473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1ee4be25716d4f4a89ced7c0b64e7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39543bbffa427c36de5899dfbdf388eb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec017930c00f82d5935821aa47a8b58476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7ebe0f47f593805be17f531b5e496477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd79fce7c7626795907447b7fa3af3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d77cea105dd7b805ced599f922504479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aab8e6bf74b2fdf713ff055c49cb49480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3f7741af8e1851482f54c6f32f26a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2882c3c1b5ba908fd678cbe0a4ba1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e3cf500d84cebe8fcc5fb7872e91f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88936f88c5de8168c340cf11a85d50f2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7a44136eaf7e25e199a95b341e166485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28a24817dc7453a2e631d65043e0754486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699322db48dfdb74c810f3e70354f44487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfa4c26fe23fa499c1f3c22e3ab8f8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af28417ca381304870ee470248986bae489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943a1d01f77a3e6f3df183449ecfd8e9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af1be0573d5038390a5dfecafddbc9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b2b18c5e74b481714987cfece7b835492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad4094e5def7183ec3d766e421de2f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0ba301f1e12f6726a93fe1d9fa618494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fe583a0ef44f5908a83ca1720ba04495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79543dbff11d388012e786e9efa78128496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477df1cf28fddd5f66525ab8aff2146497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41f375e7de940edc8f683d154eaf1fe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802114f03690fd930440bd888b8a189499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ad0dd684a27899595380f52f2b1f7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0c70db3ba80ee9d9d41b563c5f275501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898cca961eec7cc445a7054c1e562b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13d9eaf49c80c846cb6c4ae70490ac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dd8cd978f13724de83dde0fa97f62c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7dba49712c3afa2bef31a65020bef9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec27d2e250abb14fadd8ebe6901a673506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e60a6f0d37741787a86f154fba1cb6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdc81d5ce11fa91a9966f395fc7120508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afe944677f49e2f7951bac65648b27c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f325132a5bac9eecc5afb91c540c7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16493656578b4462a1d9b61691a670b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64365291eec802436accfda6376506512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e22f669252c1ef38414a6741a531a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e461ccf9af5bf463d61b5db1e3362c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8d6cdf9865a4d0e76d517d96a910bd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a826204e7577b1e976c4f463cdb13516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae68aacd55430341592389a3b87fd5cf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ffb5c72e808e5a3010d1f473cf34dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0c3838f2bae2ef78754046d834e9c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3668ab3e5b8fce1e1e76808bb457ce520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1b5ab07eb2283a5ea6bc1c79db949521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a992a0278d0a6ba63bb310a693118c5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f86184bedfabed486bff739ab8124523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa4564b04ee225f1e945fa625d9d45524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c99163ac3d4d561fb2a5f76306056c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9cda946d145c1aa1010f4bfd23a40526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79543664ff1132c51469893bc5646513527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8818bad1f47b5da93b526a943f353e5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c351918410a8d3c167d443ddc00b3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c734bba3ad4ac60caedcf79e160cf530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55be19edc176bce816a72d981cdc2c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765f1ceb2b8242d97402b9ab30765a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5a5c0460fd6d8cacf8e36f302186d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf563782a04768a3c10deb8a079fac534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecac9d7aefdb06bb1835542428320b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bc0a0d8c6df1ab26bf3d73acb1eb9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0473c8cb7bb8eca44857da1d4288462537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a89ec0e4c6d73c37372078406cae0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750d4e3ea34dd0f140718a7f0628779539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fa1ca4b81bf588439a9e3426b9af3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95559761066e1254b672220787a6f6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea9c580cc4aa5df2b7bc6a0326c6cf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711703e872fd64493405a62fac30a46543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfce475e5588881db4b15270d361b04544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46a43986c3d37c68801e8bc6a3791c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a7f900ce245f8ae7838e3f9f12b353546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55cc5f3cb5eca79cb71cbce8354a8d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb6ebe1e9fde7d4bae427444ba8266548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602675cf91ee8c035bc84bbcc4f10bb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d364ede16b2aeda4cd302da324e8e4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7621ec1b591291e9df6fc10c468482551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0c5da274d984111f9c06f206458ee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08abde823e4a6115373e6333c2bfee77553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c679e10cd96fb5a0a241135e3b75d2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32378e7bc696bcc7f6c0562724114788555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df34ce885b0546c462abf2917dacb8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527cbedeaa83f2a765d300f99b3de4c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c2bb19bc10a869f13b4b328d6a60aa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36c63ccc8fb4795c5f29e518775ce5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d2c2f67a932a9cd2d20301a5a8ca0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01e804b50ff28106b8a1cfb5c630b5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32874855f70b222abb6eb9b1ff525b0a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729d6bf2448b295bc532f0d3756d671563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07806c15e36f888f996f3318f493ebd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6327e419932da4e49876783f8c995565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e82f4644eb82c0c3639a95d57c71b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e011ed12ba9ab84c74a0cbb67b738567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12143bfa048bb823ab8fd88e1c341ccd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4eeea6e46c118684851ace04d1f1d0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c47519dd8fc945aa53edd7be897b84570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87ae70219ca26ff60e7a08a20bf0d9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b01aa217fdcfb4d629784e69963a16572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a4799f2305e70ee312c6c829e06ca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b848e5af234a3ae41c03dac12a2dd0ff574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8bf14379fc8fecc945bb17cdef7cd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193df5518b1e00f1bc0a7b17d40b2522576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f6a9351518b69aed912e8af31cb85577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5ee2f90963322e3530b51ac77db980578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c515d977bc46d0884b9ad3b85a74db579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd62a21b15f2f622d1347a0118ed5a6f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afd75af480dff9938e39ba54070b15581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d7c923575b8033328ed776519468b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8621fe0fd5c8c1e83643f8a5f18602c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0698bcaba767a764f27320eb91294a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edec1bc4941ed514106be9ad728221585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada4da80f569bc7e3432a29c5580fe4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c534feed880da9a12fb351f1129a9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0807c7922792ce162cae6522c06b39588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952fbed987f9613f1a61b46a1b1ad3c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc0ecda8810a51d197f3d212f3a43e6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc6caf60db51da45ff7f64b547daef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e955ecf74ef347cf1c42523b3e3192592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ce364de1f4280d4b7679c1b1939f7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7776ad7ddcb33e693cf868050ac9e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c416eb90535b3e16d80a3d7ab9eb469e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1b4a714713e1c223f5fc69f14ca860596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08028fc606cfcfe1d674758ce308e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bd7fb8f8650b84f557a52014fd9da598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a74618ffb7b9997bd1928892b18ad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55913d9ca8615939ac702d3e93fae897600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae160e8be796a6e269f4a5dc4e13a6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672db2334c24ee70425c308d55e7dbba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2554e43636c916171d947b4b2b9374b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab7d80d6f2a3d8e86a00e940dfc69f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7f42ecec381dd9e2e360ad28a9f76a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb544a1a8f9580ff141767bc346edac606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17719a9e8ab4572c8b2684aaa2f114607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde15b56973b7b2139715d51346a19ed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04af9ca701ecd3715662d79d1e7a5a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9803828eb757a1a24a05297e609d43610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163ad6459c0636040673c08e32b087e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a7905e56529aeef186dd560edf0223612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e41cd0a8f7acced25f2c50b5b85b1d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8301ca93c8f35a5a0177cc710993984614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a5fbf80927ebd70fa8c598a3605ed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113dd0adeabaa433b2679d6f1ed9b475616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79783c799907d98db1638c865edf3f33617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a01e0efb592d97a956c507222fe00b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fadcb0a5a0ae7f9e6c9764624240ba8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0d8147becb9cacb125370bb4abc5e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530ab6d7bba02574581476e95e73bf79621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edf39cf4b2f08539ee608b9695860a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92271faf7bee3a65f2970f5971d7f14f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685942719f98559d8b3b24c5dd0f50f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d175c6ebb60facf6400eaec139ff9f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a0e1593797d3026522b602d70f04d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa1029ee95aea2e4b12b504df2635d4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956ca5c62e8d975679c2f435415857d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc54a6c9260b4906839ebfd761cbe560629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b36ed72cac223d524c7eb42bee97ae4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ac116b5dd4f565c88b078d4f270ef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7cc7dbe5ba98d8048da5c704ba3140632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cb70cef6a9cfb1266a2e34a914d91633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859d5b2c5ffc52606f4f59652719f3a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54462e76978761abaa4760d7baadf272635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69da1bef5ab17f19abe6f3512974cc8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b9b92ac83c430f03f71a67ec44c99637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f610380110ff597a957a3e9d8e82ede638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab57e54b5167029e9c2edc6544ff94639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545432d0912f294449d371d31c6acb7f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cde941378680a5f9dfbec954806dc0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d54c53ef69a8a627dc4c2487e305c6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdc15a10fb5228b156832aa61733bea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f30bf68d80e437e879f070055c580a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d9db050f6c00ef3ab8bd51a8c4e1a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a35b324a15fdb8fadc45a41ab7400646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b2f4b6c5070d10b698d8d16978eac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295427430df3286696cb80f6bdf0c38648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05c1214586197934b9b0b531751833649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c6ac27b96d698ba6729894c63e26a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89243c4ba6ab31e975bc50836d95d0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ed7a32598f08d7ee2c6eb8cb7e57b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f209123b46d0cfd270c0a764a000c08653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02ff93116d29bcddb94bfdd2ee724f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02546144110951f23df4f971b96baa0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd636b96a09886340a2ae3082678e7d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980da7999da486e2703127c4d5daae3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9871dc51a27076172604a83216a143a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634d8f75f0252efce440cd018d066cc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3525e22ce74ad85c4e06977fc99e6c3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f346283c14a9f3eb06e9d03afa943f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a91c1c8298ea04348c7e2625232b9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468fdf6d2aa2e1b0ec9fd487f269f30663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72be3dc78729ccf1e694290dad29bb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062e31994c1cb04a9181a541d84e8aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f82ea91faca35be858c3e8fd7db4bd1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28ea716c9f144d3538965d8f40309e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d99a45135879d065ce23aa1a2b607c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb1b730a2c662ee6736384cbf7d8d0d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa49da8f062aabc9fea832ea207545a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f73c9f1bcd3a066ca198d4327ac8f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb02e68e6784f5241a91c5f8f244dd2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f2d09afe53f8aef26cc0ae30f59649673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7e4ea22f057e26e67ab191a3bc301d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45616aa444bc06dd2ecf5f6f905afaf3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0808b4748247a35446f20e9f2a23a725676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7427882d7c6c4e51c2ea7c2db3ebc5fe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3484190851a2b4c1128f61ac0928f6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487f127b51d257669a09e55a2723386679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb4e048a79039c9d394eeb15dca65c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf4de61bdea142633386aa0b6459e8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e797889ad0171fbdc4518864e8c5b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb69af7e740567f3c99dd97298644b3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85bb44d33d029dbe334e3de63fb617684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786e5fda0584e0fe516cf4b76aab584c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a91330013b1d210d8f0b6b50daa8cb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bba3c81940e548673ede8afe4e213687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e12f5bbef1af563436c593c9c45d1e9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d2aff78081c6959dba1f33d535e5d1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc2a44f8ce078eb6dce956c0c17b16690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3783e33eeaad4bcb2cee378cddf4e0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7c3f4c2284acd67290d02c4b5e0ff692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde510f9ed482480776a3a5236393614693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e6694d0d0c194fc2174edf464fbf8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143efcbd94bcb6b98facda38dcfd0f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442b9520098e4fba8b61cdee0b98a07696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a28bf2bdffca0ff384eeba20780b683697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e519c649c49fe790adf59dd75ec19698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb2e39b8db0f09b962c93d9d1d6aa6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c648f18d21f42628eb69145ab0f3a43700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13687cb955d2d466ba0127058e8b75701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc0e02a1e9c39befcfb4832e931e02702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c40c6b951fa0b499c9a10ca18ab71a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b134da8135f85cc61b6f7e67d4271f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5c6c0493df3571bcab02a9fb1e1e6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eade893546e5d61a521f0709274997d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb59583af627ffdd6996fe731cbc13707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237b91635018fe1f9bd7a0574ab453e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f850be03688ba89eff97609805c4ff4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0a5b8dc0f3466fc34edab57755604710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e105a9ba91157bea2c05f6342424405711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f33fb33ca11933c8eed9ef8722173712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a76d2a99f0a7420e5efe1c1549d0ae1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d65cfba6b97f26c022fcaaacfa9ef82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4929acac71392291969da47d695cd33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2143f3da082b8719cd28caf020efefb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaebfcc16ff6a5a0c77dc38411b0d135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9cf406a2152721046c3e89370e6f26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac9be0a9132d692bfe56fb01d034037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bdf20320020ccf7c6bf98fe2f17af88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cad5f8c77bc758225859c47f35afb79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55c36ccd9b20837ffd6b607f58589d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1b0f4b6a851f1806a06c1eb6c83bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455a721fe76948b49af41243076f0de12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce87358535a6f2a16f93ffde92590213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961da366f4ded31edcbf26cb4aa1c1b714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d5e0e644a70f6cad82666cef2e6af15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5c75f230aae4b4d6f73b0b9f3bde8e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade8269441ee458b4565d1727e7ff5617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dd5322808f8a842f85226df89a08018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d426f5595521ebcd88ba2552ae1fde19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c512a6a32ddc67d45c6e7da50d1a04220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdcff04f00384674aa154bf70cb9b521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13584a692a19a59f55ed410b3fb0d39d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b468e83a1cfff70b75de3908303d4ec723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a4cbb1a27fd41aae160d3bff690c824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971614132f770ffb46f89d4eec56d5725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08891233821e3298db1d8d5178e68526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac0b392457b49b7e1fe85db700692927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec9521e976a9428a8d5c7cee353ea228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b4a0294e00f49d7fc7b5346215700c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfa76f534e26ea8d053b94a678f26e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a87526d08d887da6484d30d226b1631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7379582c2debca14342466fa0d2b032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0a3898f07e09e158477edcf9445f033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed0a5ad090ee8d8590a0e9fecacc69b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839e2cb843c4368119c60cb0a4ee87435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3a60de99b22071dcacc2935187525a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4cf743403356ba7eaf1025257060c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd34cdda0be45059704fe2ad6f90de938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4158a045c9f97144ea999f6d082eaffe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c00fc2e6ceeef51b4703f433edd3c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49343db56043e86ee9c5740764f3c3da41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d7bf46f1903c95602d7d73f70637442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c835f3cece05457e93e2d29e78929f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816d8119161507a3723a2eea9fadae444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb92902694654915b47c190884bd54e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1eed05324a0dc81163c122cfbff9ad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550497cd43164142ab0be7278640dfe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6558c89e0df1b733d89d123f9633cd148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0e4880fd8c9859b35aff44d22ae4549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34c732f91a94095d1e6fbd6b2d641150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e4f2141478f50b4f66608a6393d7151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf21d656bd9f6c5ffdbabf004d511352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71824e4aff600e04373bec5429f104353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6aa803aaa358bc8d5f18a6f0a8efdc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b0e26578049da253b5b3379a2b136055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8ee0c508830797728a9b7886d2a8856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6905f8aa7fbac0560fb138dc58fb957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b296ba32e0ebf7e067ea97c14a79529758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1d6a9256015e10d9a1b81b3c50a8959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61936a57f79d78faa2f79646ca937160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff990bbadffba54c233030075268b8b861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa92ab00cea41f50f34fbf01de4159362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19331ab79d5fdcd1211339d23293b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98724bed7c515fc8a72bd9ae9baecc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9bfbbb7c4831266b3154c060fa53565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14fcb22f62901be11c61ced3d297c266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c60fc43f42a66aaf2acd0f5243bda3367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf136c1879988ef20c0ee16abaf324a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121dc235d01d66f182ffd7501d29eacc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60c25b8b458565197e775168a23d8f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba73eee3780dc6d9271b47a061dafe271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c70ebd83a04cb47662502f5a02e62072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448436cd34a8f49ce18b0c826540f45973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b07d440ba1d6cc75ce60c26959056c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb183960d846d1086ac5504d3a97ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4dc0df3ca6f91ea7e97c7f3ca22c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef27eacb539615ee9452d8dae5d0ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4034293f2fa816f6481cc02df052e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3944097843c250ae0f52032fa61ed8279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7b2017926c9ecdf16776cffaf468480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0fa07f23c8d2b59392e6a4402e69f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b2ea9e7cbb27d77e27c6fc94b091382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eed4162614579c92914f9f4b79e49e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff61393f957c82511d5811215371f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ccbb00bb232921e5b66348c1ebad3b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fda0930cdbbe8efba99b7b29e702286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706523e9bbb634fa0e444ad3421009b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc75df43c9341891c75946bfc8ec6c088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e260f273e228d935f343cf266a07606589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a54758112b8fe536630dfc292e2a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b7bb04e782dfe77beb296cb23d1a991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799c313fac1f280c6bd1a2a9fea2f1892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d09db230e3fbf588296e3cedf7008e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f143d5eb12e0ea9d6ec84a4f8aa5a8df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6949ea6f21c3ed653fc89e27aaf45c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9da9ecc5d86b68fbddf2ef68492b1896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d6c997180bdb5af8eb9269608af7c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57394c82ef18869e90e9adcf46a14be098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7601b3cb3383ae8abcbb0f293b023599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473eca7242601b9e73bae0ee5330d559100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b663d8ae793f433839bd5bd6aeecad3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9d1d15f04585046f514def7e80f3c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3fce33d550270683be736ed5a7f5b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ce2a9b9b3f18f5f0d1693399c70b2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05557f6c3e322e7808d65697412c93105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb87fea86eca202e99e46b3caed01ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344c424a57369b9d892cd214114f33b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929a704ff4fb3a56058842f7eef0cb7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf389747717923e0be9e939c9cd88f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9da33693f943a2cf7d04e6f1943957110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9311fbcf5d0bf76adf7ea4e7eed2bb1a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73de2cbc85c6e2587fe504a94113b66112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f84944c215157104b592ce3fda9ea1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6cb42c4379b0375a1a328a672081e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199e7413cc5d12b39842f662064daaa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5d16a6f8942134b7466ee511884e59116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3c0dd72a0f43a3a0c7b3425fa58e4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52546151493f00808e2536aba27631c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d29ae68d4e95776a730bc745667110119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04e1f63bfe53964df56dd28d384c7d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157637a568a3afa583444e752132ed7d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615affe12e018284183ce8dc1037d28b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67798e2f1540bc0f89fe40d420fff4bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef92631a43afc5b15f99ac57a4d50ce124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3778b189262e163bd91c376bc848a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e495c76692885bf5172ca9e3e36f51126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465faf2c8d76e0d360d5296fd4959516127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ece10c13c97486c82415607f8fe57b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb8855e68c67c970b3224284c7ff617129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dce8904c0811c23c4e35418170083130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836e8a2957c44ce692b27577cbac635131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2f615f6308bea8c1840de41bd6cf5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ceb1b12ac1599abfe6558b36ea6765133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b639a857f6fc8fd6ea60a11ea9399134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b3b6e43122613eaf363869ff4c999135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129480b97a802e005d10c4ae7447a6f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceacf42a10601823eb5898150925da65137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce167db081e86484c6cbb28eb73beee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4e83edabe8c2d092b91591ffa3c82f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967ffb7e30f2c5be4be38aa23fa59d2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3694820d82c96abbd6cafca03e8877c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a430c4e370c4119c877dd9340ee03818142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466dd9ad22a10a093b660dbecf41882143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2e89ef874f56b0e7fb1028f8841b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0cd4964a18f1ad357915025c1f9dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53abd72dbf92902c979913d421ae73146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47ece4049cb3a8c96b0adbf3625093147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55e6a6d5519bd187151f0c055fe95e4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac9a3d395a5cfa059d732d6ea7c5a51149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea918f973a26304027d0c7a7e45852150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ee8259bb5ba5d0ec63326aebfe784151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb43f7b8997762cbcec5aca46de2c5a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530869c6189fd9067b1d356611fe264153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2b2ff784d33989b8018198493d0c2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c30222ca88b9f31dc0f37a7363b4712155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2650a20fb0d09edbd280be87f83180156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bf147b966ae835fbca6a46fd6ff449157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a950fb37375a0efaeca5a37695826b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b10dbff80841872c10f67afec3b974159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a01883a1f303607df482802be3a2c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217aa456fd9315f03fe82718f28e2fed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d1333f18b765ba1d59c2cf6e42c9d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8f8e4b69cabc19703e878fe9ce4e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dab9fb1e301a9c17c7281453fae1cf164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef88ef4f644d4292427c2c2e5961aa8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697b6e576d0ae230df8f1469283a79b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a0d70a65c38a1ed130c999f83d979b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62998b84ecac0472ef71e1d4aaa3df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fa95fdd08605ecaf24502ff679ec7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1458784ed5a2a339d8c3251e147c8e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4570fa1b773bb4d4068a84cd7996ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf7306d22e38363b7e57ca5c907cc4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dc578a5a4e866f74bb0ed1f5a6946173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf28401d765933773380aba2551892174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a228f05ccdd94ab8bd64d76d38b6ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf78822df5044b67236847a87f1850b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f28528bb71e11850b34940212e01a6d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd7c6d50c20a632305aba180579671178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f72b43ac491856163a70bfd559040179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101ee227b07a189eee37dac5b0982e6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6eb043a4147ce4ffdbbba2276143ac181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c252730499f3c3bc02f7dd3ee7a359182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882138b473ccbbd5d1ba8274991b1ff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e51e1e0318fe6af937025e1337e6a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188b8a7f35f98b4cd80711eaaf8c189185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fdc7ee4d3452233192bbd2dc331644186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c0bce750820cd7f95fe047e71526c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d604fd64c33a830985181681e11343188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28c44cc151d6b640c79d79c32da46c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb93d184095bd046189dc5ad2e8d1ac190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a689cdba51e0d080320f9ad8ee06db8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662790aa20158e89dac44da11634967192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526a59f89c73470252bf94c8f96e7fc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c384c3ffcf8cc2ca7bae201ccd738194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f450f5eb1b5c0f751dbf7de4afde9a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3794bd752b43b515127193b81eba71196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384518a12904218d9448058a9c06f902197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd99c6ef0fb2d5ec0ae09a7f656e4d3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e6e156ee3b56a05b033cfb63b5248199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8276ed0fd6f9776955213f34f83720b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24cf9861a6256eef2102f977026eb92201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bff9fd96d2181786eacfb4ad8b4fd4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a3130695d13b3f76efd47f583c55e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa3b8e4392441007760bd56e74f6fc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec2047acf7a738dadc2aaf971161246205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ecc7254eacf1fd41cf07266529f52206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41af3533a5763a541fe6d3f06e0cfd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087e85feb140b20495a5bd8162be4f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea069ce80b1bfe2b76ac643bbe7be7ef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456d436d2edaff7cc104c8eca826826210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc760d729d04355a5b14d47e9b3b19211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861330bb77321dcb10fdc6bce7bfc1eb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91c5986fd6f87c130f7f10e7a6e0f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d9a464c8e930091ae36c6a90c6341214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aec6e564917dc2554da81a5bdba890215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a6453ec4bada60eb6cc6262622b84216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5524508f04ef3682595f19b1f5076a5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eaf703b480701e2e7d95a0fd777eb5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d691c131f9441e30aeaefcce3a95e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d72f4504234b7a0e40331269779f42220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc082128c8ebf20b61b6abdbed082bf9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e2b3edd4850f163cd0d4fdd6d9bfe222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ffbeb9dfe0bb6786d711dfd0fa3d2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751693105ac236963e1c36230aae3f8c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e07ee8464ed53af71e7dc13a9513e6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a4fbf56d89cbebfee5088dfe121d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89190d3e0bf2078d1c4197aff872d8a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e49f5d896898ad76e09b60d282b33228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02309d1e08731ead92569dbd4e347e51229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbd9e2579bae7a4b693c46609cf36a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdbd4ac4cffd6fb41d2cf83baff6c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610b5adb8aef3eb1c8523aa5fde0f3e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b398b0b57cd2f12008b7f213f1a4eb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04362705fa5d4750fd4b04d661865708234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906567817830f8d87ba9e58caaa9c8c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb10bcaa8abdadbf4abbf617bfe4494236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851196ca1434b208e1c0fe5c6973ba4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1218164015035e8b21a77bb0533f0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510f6332675a7c90fc2cfeb3b3abc77239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306f828184ad0ac512c250a857b0133240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82729b858cdc886de6c797184cf5b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b4f057dff99b9194573e6616b755f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b67012686bad3aa5cadef9d055c4a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a717b3035696525d8edf96c3f8fc51b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285ed2cf359aced43d3ae0adffb8a8f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f48e629c0cead3ded8830732fcbf0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddcfee097e7b7047e393c06e5b80530247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56e1eba801103fe44a429d5ad695d1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf61ad6d63719f1604ab9ca5010b4dd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc5a7154d9cc5649b8289855e6bb6b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72e51b6cdf85b972e58822a8690bb00251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b483d3e82ce2cd96595034767fca18d2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451241f5d8770e270e131716c74077f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e765f5c6b185852c9dcebdf81d35ff9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ec23cc4444f500ba2305f996f7a66b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98656fd2e449645c1996ce557233fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db656180bd44a44d21a934f9b678b1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16576607369acee78b667e94556f2f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467b0746df2f1ce05bcced168de99f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dad376aa47bcdd1894b38a26082bba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35491ac6ba52de5abae4574d71a1560a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc9b2481cbbabe9033b48d40d1454c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91080298a744d17a3c37076972312a3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db1bcb324067d206e6f05a2ac435ea264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ad36b1c4ec4b3cf77a6704d9d2f1f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c72dda3dd4b208f066145cd081a94c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b2b9a3fa14acaba73f7d5fe0d7adb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25ffbbf083bf48b91866fe3e794b35268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ff894aa294586d2da0c8f3ab20741269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe1c303544e86d1c45fbb41a8560ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9161cbc0a8ca99fac7586695e51cda4a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf47f2ef0fcee51febfaa577af015d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a443d98722eed3f845fe93292a792273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305ae4e3d159d426f659918c8cfea3d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35acc3798994b331185d8ab1732129b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bd0fabd5d92906e84f1c379bf3fcd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73adf6d746109368b3f327d58a2a0cdf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a077cf99da17f99d8d8bc14a3c745278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d19b581a7d2b6818fa18685a86d35c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf1f908293efff973320a8117a2afa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1febd2799a26f3f0bf5703ccd9da3f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee469b64d9b9b8096c9b796bbee5978282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35527955406ba33079ab90831f98a8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f23cbace2937ff3ffe12c7842fbfe3c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa0932fed4fa0f667684d354778c27c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd5f595720fbc44c4230d5480ad2d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948018ae3b93f7b1653e6f9278dcc91e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafec5ed3b080f101cdf95940a77cd7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71717a119aca1e4471c813648fc76061289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec805c824f101f9730e6e2c7c22c0772290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8f8735f469014c45ed9db92d44329291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8fa910a5176f82d7ecd9b1d34d95dc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49550a8c7b4adba6cd5d15f4d5630dcd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f40e014afc775adf250dc13557e64c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0156e0c41d84db13b27bcb0bb9d1abcf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e3b43e51e7834c3cc4ce10ad9b8330296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932917f286c492cefdf0b30616d8206297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefa930c092775713eca25e6a694234e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cba4df75ebea595ab69e6bff9ddfa2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc66451cbd38f0b7074899eb074b46300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af397b511a9ae71f0c9e0ebfa39f2966301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a5272d876a29243e4f4ea455e4511302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffc558c6429685c05240eaeddf6931303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8de0e5fd685daf5516b9c0405ed735304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b319ab1456dfc4d0bcd670e7a2919a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8229cebee6adffbe730e71e0fbd16df306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49813e916b6f8edd64ba4afb56b6ce8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89ca18046ebf98d2cecc0d0f6c9436308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b251cdeddfdfdfb1159385c46150e6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432aae096d19973476c4aecf620e21ea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d7a9aa90058a0bb50f787ebcb51696311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199c7abc13f281e441d1c53cb4e90e9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb658a5c0b72bb0b859f2d09df3b18313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6a5087b35967a2bba3d52f6cc3447314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9ac99b3b16faa4a9ae09c3faf33a0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0091c3216268cb3df2c3f79ebe687b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c6d7018973ea8c004317db3e05ce1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fcf403834601c7c7a59a9c7470de8a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cee1f141ff8d25f9fa880dac6a855319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0079548350931cfc36995a4fea08138320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b9a31e01d771001cb3407a49fe652321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe461cd317deeb477641ccb7e04f2c8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de1b8b1bdefe8a1b3e4382ee7e9b45323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33adf9ec581c4e32b1a5a156ebdcffa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68362f57535453465a09560be0e5f6f0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcafeb8b4d79c05997ab45930087a32326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877872703eff1ea33d06d5fac1ab83e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fceb5e08e9b823025210b7c1a08675328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd349ff8d741a61d28dff3c44296c4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ee3f538e6ca560e21926d03bd1d13330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a712e57cf6627f4157ce06a83703c89331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d62b8a1753e9527a81bae378ae9fb2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93134aaa651a42f2a7988c74a9c76536333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98aa0009369f208ebc2def68622fae334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc47704b4adef2d73299ade7db8a15335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd39ffdabfbea554519d6055d157879336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a36d7abc2f51df3d58bf0de71fd23337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae546c970e86e1809089f617d04a1364338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cb1cacfdd3ef65e01f9de38ef2f3e5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e64f1a1ba4850a9c02a2deb47c4c6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36dfd1f152cc17b79b58015cf6f759341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62a7be4763a43c3b73ea5cca3069e7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ef7e29c97b20cb56b5c1e8107dc8a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa0354b1a4c81ff40a1529836e66be344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fbc8c784386bfe951425f8cd49a104345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5dc4c5b3b326edf861284ed64ddb7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d769e4ad41a2ad19dffa5461ebb308347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfaaa0b3d9d835907367af5a50a89c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107d9bb16bda221378b7e98f9a2860c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40df3595f1a96ab4a2ab41385108b78350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901492ab2d0045ae0fb96170d101b749351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ed700f22686c1ac941eef8795fa7a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5da8879355bb0c0c3c2c707b8e26ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddd75932e3207049dc8cad657b13c9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b1c3b5d84d6352e853b403016bfe9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98513b2a6ff38b2e273507a1c8d62d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520a6ffe1830cca8318c38a5ff2a949357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4e256b07c289517fddf108f8ed83d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f044cba0c403fc703d8398c3365aeede359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2d16aa78283037e8688dbb69b977b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc717c2f9eba39bb73f627726476936361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c70f17fae17ff1f54283351e90826362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c86978cb0e2ea7434af5dc64e6053d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65526fd9499e8804134337276ab36a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22b48cb19888b79193ec46c135faeb365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b07f5eac15404841bfc1bc426669f1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205cc144e19bb19e4be11bbc69412ef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99d018c79b693f031d11c56b625acbf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88432168330ba5e92d094430b58700d6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fda8b017beb1655aee3276e767a8c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16291aa585adb7860313a3cb6ac4e272371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9ee0f923b433880ca1b2a9e3e619a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629b04ea5b368efa3f75cbabf669076373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f50b00d34e08066cd94cb5ebe6e7ac374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032809633b3900da869290ea7fec329375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93038797761c5b11384900162c80b01b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f211f1f6a5b817512eb7e170717ac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b3674e65718244ba47ebb25aee9230378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a720018abfbe9db46d9f3e4115ac2fc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10fab0f9bb5150be207946a8ed75ce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38009a101db1c61533821ef92210470381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7166f88a9e7e26cdb558d3791a34fff4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dff490057e11ee81fdc1aaec6bf2fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b12b6772ec99676c68b17b59102e7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ed10173a88fc2a324701afda2248c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6890e3a174f10a5eaa9f1821fcff6f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e519f0187ebf7ecc88282fe9cd792035387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2b26afb9568a94bddb272533d86f1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7ade5e6a5b84ecf6d3ae84e90039f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731371f11d6e7b8c8b1db1c9af4d1f30390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f190ba8abb99f927deebfb62b4c7744391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4434276afd145c334da7aa1af48f039392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e460002e8bb73c2cca8992c3eb27d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0028e1b092fa9b96ba8d6368b9078a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc132a000d52b582661e554d9e3b0e7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a22c3a2a137a42d86809bb7ae4995396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4125ecc2caa38822fc8b1e08c5eb7c1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3fc01e46d86e74b2bc56acf13ecc2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35057c552619328d004b56467aa96e31399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699520ed4a0b507fa44c908794a0536400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fde4b583fddfe8ef585763c713668a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e201a117b18b54952115636812fd05402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd0cdb2bcd700834d591dba0cfb0c6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8515ab98a723c2dbbe599f9b00b02404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff89dd82ffd7f1ddb1de9b80cb21708c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf158b15893d73227b569f3c2160d8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77d118e835bf45b417061a01ea7da41407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c37d2c2ae2230bbbe7575a0b184c6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c4397e991f6ac3f07587100f455410409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f560ae22c7ed4d92bfb546c72c1ad410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58674131d829353d31642590bbfc624a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e96b834a3d6a4cf240a5e9ece5265b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4dc4179e863dbe173421e7f62494b3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0f7646b2aec40ed2564b0b1dacc4e7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29910b064b4aea3cb7d6f9e17152dc4e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c9f98c08e5f3c0b93125b25ab0cf9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3752f9369f266cf15d119fbdda6a79417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a424b9df0ce6f7707122e172d461854418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d56a65cb074448d5bb4fdd45f721c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb414bed51f6dd21ee9a71e92fbf5c22420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d06f2e77b6af108d787d6366fa749421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaecd78a78d5b511a7ec4e63e179859422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef99ae591dde3e76449b6a664ec3417423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cfb7841708f49ee4cf37a43062ff7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b39645b61a29243065c36e09eac60425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a9349d73cac50b78c37180a917a97426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f752230b4fd2700cb698eecf32e63427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95962b304d07365c345bcfdfcae4129428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286cb7ea74f2a8d111a88762ec2266c6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847105b132b8d3198afb059e42ac8bed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c359a62fca3a6748ee125fa8832654a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e82a04845938703f1ef806d7936b969432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9db4349b43cd57fe3fbd58f904d87433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3cb7f1088e8f87dc6dda793881456434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a1b33d06cb5d41fe0474cd211d4e5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce360d3e36501aa6253be754956e7eba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33616e982e5f61f5f20dc8a3cf44da437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16add0de28e2bab41137e9d2b66a95f5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dad341d08247718b94308baf108cdb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d774a204ff9889ffdcad02489f2b7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069fbb82fb68a2bc3a8419a06fc543b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a455b6ab5f9dc0f1f4aba8b1e5c82550442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbb3de02404b0d3523843d46c8c6e2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b50f7359c6228466d6f4234e22f40e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc1a567c8b0e2fa60c4c5461433ead445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457490038c952b2620d86965f6bfb04446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597858e41a106952346254906806dc1a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df36c7b1b23d450e276890df18d5205448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9021f43f12bb200876feb9bdd1714449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44205781a3f2b55982091c06662a2d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90496b2ba618ebbdf163a2865468cd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e290118af5f0f746bba1546b63a06a4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469364deb2fe05763c4ba35a95b60831453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480d964327ddbd0c2f9fa69fb9a00bd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe18a2331391c16ccfdc019ce78f34455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713554ff5f50b8a604a292a9cc7e257e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757b6b8392bf695303f691693c4d1e4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc9643a362e0f240d9915e042fbf99458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26ba55747d272a78403a91446853ee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b86920f1e8a67bc3228cef3ede0a49460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58912c62cf0ec7aa91af5baebb10b4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835f987057ef14e8522cdde292a4f84d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6e118c232d9d60e3ff9be5c14dd57463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ced7297fd8d233276cebc89a0db494464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe6ae6bedf434b8625006eee5c10e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe05def1c0967f6b7455b6daab84a5df466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716a378c39b20a620e85a661953028e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4ea38861a221659467763f8fcf019468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd4c145f93a9deb4e200e7a01c7ebbe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6690bb57b02d015828c8673d5671ad6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19283c787e06073a1c9a62450024b895471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeaba1481a32e9979b7466cb2bea0e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d601f4d7ac82dd98b7b606ed4b2f53b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20925c091fb5a55a04f7aa82cccfe783474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e009e2a712138c5f91b8d95a9be115c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de77e11a39ee845a22ce56e9d0d190476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0d0a774f04ab2909dec631ea9f817477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74553f93fceaf151351f7e56cbb46ba1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728e30e9861327f41c5c733c384210c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92020ea3105c48c2fca3c123211628480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eeba91685b77210bac27df6ea52b04481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e78b13c176928630a61f4cd6bbdbbf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c466d4af80bd35f9835e94fbd5a0a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e6c0191483ce3b6963838c4e288e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7918e93b86d6989bfd07d34456b730485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19264f477f4ad2a345db28801d7a658486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ab94e2ad3e567ebc2ec1cbc34899c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6683ae9c9d5f950bbee8982cb9d2c59488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5b11a49ebaa28c3ce2ce7205700d2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8be103df7e73dea0300e98e4d667346490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c98225fc9f74a1f527c09c33e4555e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bf3c13a0a0a82056d71078ae75ac3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93667543143e6e27da68be823a3bf2fc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2841ac750ffeffccb02bb01319de7a20494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c49f6dda6c60d508c7bff6828c8ce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06770b2ff374f8106984a843cbda04d3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04beb96b078a586c607da2dc1e0bb39497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744eaf5564eded94c71819ac2b921817498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5d0b7af7a03910cbe963276891af6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d790397e7a1c78920e2ad90a4c78f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a853d0195ee14f67719f07f28fe031c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33546bc6b8f1a23aab832a63430330502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2f991bc74b9dc619730e63be3fae3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4047672792e666910e8b6f32128579a2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ba880c407c261defe39558968fd27505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23a33f71050d885624d5b7d69ece13506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebf05b6764e6ca7a8c9cc4f300842c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d88bf41a45e4de06a089755558c9c7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe65099d141b687715bb95e2e45b21b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c09fb2d9b314d1639b484156eabbd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5e272bcd04ee0b0283480719c843a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ace48089eec2601afe9f77b917ed48512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d604c541f03fc16fc6fc8680a84dcfd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d08d63f3e9fd8bd7090458b0cedf9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bea44f23546a7541731b99bde771e44515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d9067362f80b6125a0fedb94be9d2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c540708f4e1b6909a3db205b2cad075517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980da5e00717a716ba794778a19857b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ace45ea80f672b5f3767727af787cb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c74e418df0d8192e8a4e86b8de0f73520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a69ad60892bc20d9aa4bfcbd9b2517521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0d84e486190a3e8b896dd009e555a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a40b73d4e467105ab658cc125e8e65523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c2c84bc74e6380b7179f38d95e7227524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e021e914313287fe118725530e5501525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287e822a29871e1d01ebb71b8665a1d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27faddd376d9f6d391714ab8f40186527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9a648bf6fe0ca684544e15d1e093e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f3539518018b9911f4c55207907c1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5a0c017cd14082fcc1bb503c9abdd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0821dc30c6eaff6804c4b843a9a47a36531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda38dd82811b024ccb47d6c7245811d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c2a6ea6013ae939930e83679f0903533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0e9928bcad1a0b99755a2c505f325534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c3205f5b6c069aa244b91abf092d6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb74881ce48c59a7481d4e2a96a3c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb812651cd6acee19c028b6eab0add9d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949269884b2327f5c77a60898968f97538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5da361ee6e88f51e6994c6eed1d95539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ef2a131f90f2d8e1cd5563fc05a13540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1079e416559bdeeb3b5074ca3df8c226541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da562cc62bf4a2b07fc5ad08562fa6c1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ca7ed5b8f3adf003a486c7e85496f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b9313be5244cb66ad5997fcb58d8e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e85061a89d03cc3cb775bc813b15b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b062450113282ad8080aa04bc9110b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c195dc88b277b74c785dd0eea51b676547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e296e8ab2c4477774d94c9ce697ccf6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d058c586fc00f683c32980c0163463549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd68017fa7939a761613f2205e5ebb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727a73eb7389ac3f9e22aefda7fd7e9e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b6a80b14f5082041c3a804b377231552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6ae6c08f93ac32e9b3b323ef5f006553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e532fd8d5a7b0d849b7ccf5db5939b2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9dca975ace6a7919847bf94775ba38555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c1d47137486d7ec14feb23cc3e87dd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe532ff7a12f18d1adb844b9b29bc9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b7bccde04eb22fd24798149c5b0cd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a621f2d0e7d4c71415407e311fd56559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c3d87b3be4092d37ff630cde15701a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714eaa1e829a18a7dfb29caa4517e09561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b727aa0976a4627d33244815ad1edc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc7c860e0c0213c5c2a31cabfb3352563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c48bb9175e7225afda11d636f2e4d02564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7310d607ed61b7b0cee714c57497c397565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5544bc3286c1df3857e18ddffafc28f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582e6f36a947eb8118505bf3a1e5cdb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d9204f1d526784ad9d373d351861a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d532db81e0d47460ad71d78a2cb49569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397d333b678f6793d5cef3fd900ae01570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cfcc81f6e724c205ce7affd7f71d9f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd72569f19c6d0d1eac285e84046425572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c709c60c4bcc277ac8e03b4001d93573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd514518902753d78f5f2c6805d4c0f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60385c040c5c1daae0a9ebf548489047575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc009038a3549e7b124c685f14ccfc6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d008a65d81e1a2fda873044ce56f23577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae200c082b252d557a021f129140a8a9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bfc9dceda64d8e027ca5427fefebc6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82317632c8f2da410a780586fc00c62580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c61f797e2fb56b9e5c59ce09de8d2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff7ddc15911de625ec170b56e1d4745582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b644197c949c5cd5f5e818aca1f5f70583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6969dfd64cf7169a063f750f22099584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80819a81072ce3388503fe4b1e6f9c8c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22643c59752933cbecfbbc7a5ea9b7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387527b846e9e77b19fad631276e1c8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6268491e96a59b108c75158188ae2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e3a197ce6600db3fb8874fbd01192589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0bd55c72d9a54515ca1cc6aac9ec6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd0d107b9de14320e9c4a53f014d1c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835cdb0236d9ebe254fd265ab827aa67592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbf5d6dbc5843ebe64866dc88513a7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81778ae61998123a87417372d3105673594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1cce6d40790ab9be42abdba33e398595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a3ec2ee143d46ec2e7206712b1862596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae7c1536b7feb9dd7866463f9622c7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc6e1e960b49596b14459623ec4594f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d44d583d41174b62643afc02be82f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051aa1f5586af809f21cd28501f0d66e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741e24018ffb6b81410e723811b46bf1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f7ae50e383f661a9a34220b5baddc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba529ac75676515e980699e7ddc1a64603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414c9bf74424164e4c60ae4c5f27768604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b845c921e1e2c2edbb90e664c538e5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273ef7cb94195496ffb22ecc01ef2d5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ad6d035df5e50970c6b8bbc1cd20b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f8cf72aca98c3fa1d6d854df862b06608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8de6948eb1797f6365b003cc6e5ddf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ffa12fd8e8f898229771dea5c54e0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566418527e476a97349bab4795d0c6c1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245d0eb4b631ce5ee4c68b82be5f10c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743896afe3717ddd0b7cb451531b303613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbefde58ee6992298ccdfedb83756d5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400530dec4091f77663ce3ccff1f9cc2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2310895c232518ae861c2977654f4d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd906644d44bca0211ea4eb41a0dabc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c1e071817647ed10696bb1f1858bb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496989092b372d8a4cdde00c1e00b78619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf41e2a7a96c859346855e02e2fd22620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae09177113991e41e085c02b2c014f2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee195ab9711f07c4c8335cc553e3526622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08736ac7d86b103c4903ce79db05ad623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00839f3d226075c92b4dd235b54fe35a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22700946316a1f091b1015d34248888c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba3a494fd4751d858d6f29499cf492626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d165cddeaed917beb4d214fed3ce8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608c4752d6887cd950faa4544ca0d67628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce219510f6201af0876e8e1c5a302b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fea6e22c7bc4cf1523669c8bb2731630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb77525823dba8276496c9439e9728f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fe2d3f373615912e91d567a9c9bd5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977b8cbd56c7fb530a9042001e9b4d5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3950e71a5a0d343c2a9ac5fc565bb8c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add151f58c4dbb1b624193eeaa16a00635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc347abf8c9838cdcb73074f4a2d56f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de1c075e8f33efcaad6e82553c2ee5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a03f102d2912f9862a97aac989b13e5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24646f2f2763c50fcefb487d8f4a72f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a23ef7af4884d5dbbbf9678f880868640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87766533ef30552937207e04038021641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33893b57560bce4a07fb40df8475da83642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92a62f7bd0c5a3815df8770a6395ae643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfff33e6af66dcea30c986ffd69d103644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75f37f1ffb9cce582eee2e66aa4dcd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4470d46fcd3fab5bbb213cb8850cb85e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d5761f3a2a3051d9cdc11beb311894647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549f1efc3ee67c5af2cdba1e5f8a17c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b957c6c8e3dd3129ddf92deca7d33649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee5acd58879e8949af3e9d27ec0270650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f66cfff635127f920e342116ae0c69651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f3646459caf64419cd0af9a6007b3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00fce4d3688a067d2a29958e4098b55653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131c8ddd2b25e2b32901c23cff45749654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164db1dc80c5f58903ec160c408d8338655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ead1dc23247d74d947448905efddc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb88d5a7f363afc51f30498df192e5a2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4275fd36128e757720cf4c167cb2c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372e1f7a210a4558476abcfed3c0fc1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f580b902081da5bb0e56c90e8e461d1f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a201cf1dd81ed7236d744a208e77c12661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462faeb28934be8fa4e918211b95290662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bc6f0346564af7e6fa24bbbf7a868663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce70cd183e42e48d2e9987128fdbd94664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba68363794b01d9dfa877c946b150e1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081b8a5d3bdf53398709e5611e6ef7d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c9c0dbe694f077b8245b1b6781f4e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275876ac2213e3c9eef48a502eea5fff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc7a4ff1e359342d5d827658d7835c7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e3d740e7b8cfcfac23e5f019a59f43670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2786989440ada698fe513b3d51faf3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b814f01112b748733806f711f70d90672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394eab2196310a34fbc58c3fd5f0ec36673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca3721380a99d5ea5537b604c7b60b6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84364703b581d0249c09da90b4cd2bbd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76150c7282cb638f8f3befb028f86b1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ea46b3683afb161c560bff9aa6268677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3c3426a58d0cdd84ae711f6bfd940d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6de2cfc65e2a215bd1212f3ac7dea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94f6e6ccaf7566176b536c0f64e68e680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>