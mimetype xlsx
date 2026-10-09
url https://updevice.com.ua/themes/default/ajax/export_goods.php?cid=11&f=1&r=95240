--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d48c554c15c48f62b0ced18effbbaa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63521ee2394187f3fbacddba73c64a672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f93bb85560d67fd9e6a3527cfbdd53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad909cfcdc5abf7d384d78f5597c6d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcedb6a7819ad45b88e1f50a9812cc9f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e56617cf91c5e119220abb2c50b0606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec20e7a51121b2562e85b480df99087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf961eda1231a169b755706a2057cb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba861f478395ec05bf582d39968e0a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daae943b734bdcf3337b13b72bf121910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276d35e86321ee33992542a75407b2811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528d30521ac84e4ddae8c99918c40a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0839c11b0f93248019c4301284bab2f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb7f678c13fd20502ecff10872aa6214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94063538c9784bd14eb620c8849a187315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b42e9c3516852282fa0be75aa6c1fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6155cfb3b7524694befe82503c19417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13270ff94e69e94a6c3ae463db21bfcd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90102460f6a2ceb194c435276a0f7de619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f93ead5f8300045e6dedc3fb2f2c020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3db21924d6645f362aa3fa9819d24a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff519de96e320838a90fd5ca100fecf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da61d90910eb1ed99d83dff37bd64e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a43b5c29fa8604107dae9141cc5c9524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e061fd7f898b7e8d7f423b542236e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917c68b9f728f47c30bb5be0fe66e9c226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b307c9d440cee97854cf4f34ab746a327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff47fe4976b86e23e2cd2360b63a3d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bccf706433347fdeb680134f560e33829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a56e401f1dd395e776eb234535de4cf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2017e3054ae73f78921a1c393873f131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48216df5c2fdf64e208ed6a9e6c8bb3a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07100b85aea6e716e98dd7ac728ca9a433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9a414ba35d047ea62a54266818b6c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ec944d9ad30cc31d918e74cbc7afe35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aa7167c8dc9da3a0cc2f83160c1e5d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db05ca90902227a9341e40cf5b43b3837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b26d9c09115469c675c90b8d9880a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc6428078be4a53bf02f49263908a7739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5fb80cce3636a632d274dc03bfdd140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cfcfc1f4c3f38d3e051e93bacc2d4f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fc4864331b8271286978d904b0ff542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e4bb4a68f9b50efd7b0c9bec6d61543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bcf483937b4627ecb9220cd295cec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46d5bc12f3abd1b603ba0e7b27345da45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dfc9e4d7939c74a47339cfc6df939146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0320949fcd8154c1819f837f52279d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b161c6920b2585a721fb5389775a87048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9addbce2222a46d58c518a914c3d932d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ce0ff16135a9c8dff7b647828536c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b25d9df1ac06e7b372b83fd2e640951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22e6eb4dbd6cfe194bdaffe27030f552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ff6f1eeb42175f22ee5347f31c1e353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964b9559b5621eef82e2f1c7ef64a4754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe338d79773c0962d4413dd581769d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2b5f9656e0f05f2a15a3167b91f9956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91213d7c95c450453c15f9b9d70e7e7d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb36c95d73195d81792326de873fb858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1e0e3ec85e3a6c0ffe02d98c7209b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e97f5bc71a091930d956b0ad2984760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8dd338b75352de35820d7dbfa73a5a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0ec5737bb4b54dbaa74e75c9d471662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d0e01cc284b089f4179453fe0b085263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7ad0edfdf3c5d345ae4d374b19a6df64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f057a968297a19c2facbff0b5370a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33340619fedd2c836f4918506d4ac6066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727426de9eab5488efad26966a3497c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b70c29fd18962fc7991c4003b17e6968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14637a7b1c0ccefa1be942d332c14eb169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdc7dbf897456d0971a5e15b16f49e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a495893383b4e8231db28a8de302871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa75200a628e4cc308cd2ccd780e52172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf548da12e27ccadfd0841b44852e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b242b00927b0bd50fe8f153ef2fcc174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4eba655c527bd38150d8b328e2f9c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a71873e4818b0aa26f0626b47d6f72976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad7a8d8d104583fa32eee009b4b9b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6efd5720d57900af0a2ad3061a04c678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bee66861ecb4c490e3f8cd2517e7379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7767d16a355ab9673e21498436e80a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0333dfcc1e6d585c88159164da09881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abddccbe6cdfd5410cc535920b8bc382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89badda2b38fbd8998b055c4b5cc6cd183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efca0c319a2ee365fdd98b9d6f9aca8384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6db20c5937895d2b53bae677f633f385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19debbdda14e64b8e783371f200ba06386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7039bd25f19fa4596aeb2e99519720787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce05cc6b3fd92cc8ad4735ee4653d9788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2ba53829fd46b0c133925c2bb780789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b4dc5d74a7ac41fef4d37037db3a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997edfd2897cf94687784110c24a9e191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e8712246104a496c062bbe3c6b96192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1910857eedceada72f9bcab20ec7dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede347d04978dfb0aec93bd765c5294194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aed57d46292cd3f872c92b8331218195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450f5871992e85b78d714354571861b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24787f613988a964ade698c6939a826797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42ce613a18adc16aa94102ee414b8c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883900841b2a481b4d22852ead281cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fc61bedacb83e037bb836f78db0956100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8fb8107da9dd4db5abfa6b38b007f5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd61a36c6f0d8a292aba74762e813ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e8ec92121d9d4132055e4d0d7901b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37237592a4df5d645c9b939b7794d750104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe8617298392805fc976889395948f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21784db7308ae899d25622f44c7890106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f225911ee3d727fa79e1fc548cc50107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8e99be943534f24a0c109fbee1a4c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99070c5bf1058033f4086c688e7081e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd49fac2fb21e4b12977ba6142fdea4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1d017ca63915f5291b524d81fc83f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66778d7ead278257d608ca3f2e3311cc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb815cc02c771341b2201e27217ad1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3687edeea9c785cf51e58d5ccd769114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760412ee6cec49fc9d39fb296af979d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cdcff7e2651325f1ad5957dcaa719d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d370af29416c7359ead8960fb28dc3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a706f74b1c83797b28f2501a1af1e8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc4c45f795f5e3eaf21c9ed6e7f1c1a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c044d670db181552f03d1e1620848d3d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d40df98b2b8fd1df0c34f9ca46053e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2cc1447886f62fb069c41020e63e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cee3ae55d0777516f26ab0abb98105123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1976b2428e144cf70a7127c7dc2bc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf2744ec9992b41f75f139187d2b9a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cac88b30f6af31a8a8fcbacde8153d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f165116e7f55186f4712a12e5a8549d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abe938d057ab7d7b99d23cd3f2556e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045eead35b3553fd5e8f72eb576fd7c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0431daded33b3ac776b19206637f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d263883dd82e6d731fb9055e8b47ca131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed952e70f942d97b1f7d5c620aec04a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006cfbb02443aa5938b9c179a2c9f09133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c456931c6965546954b46e0880bfd0d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4fa9cdc36a6d5c96196b191b1b32d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff42f0c46c8f896a8bb294feb0c9078136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe59ada735ebdb26ebe15306799f61137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde302efc0830a536484fd9d4f667483138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a348dbbb850c02772fd84afd83f2b5f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49401a99a8a06a7e370fdbc0741b71140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef96b9b18cf07970ff42e4f64ffb4aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc0aa90344e376a9a74be45feef499142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9dd5fc9ed891d532ab3ebd9ae5e59143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33317d0342a17df254a5a4310c6e167b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad714c7681c51a59a961381a3f5dc8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52383cd09418b4395268527f98d3fba3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420e77bcd9195fe8a50d859693ce084147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c386ce0f4ed0fb54b82fd34507b9b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abe8f025b122db0eec89a6191d780c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd69de0a2be814e4355e84dc5b786f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2350972b19f1fd2494fc0fa0f39f65a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d227a6d8879635af4d3aa15a06921152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100313605c52bc80a5d25dd6d8bb119153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173262301cefd53279a80fa2856b69b6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b73f9b9623ebb9b6c6fba09e3cbc6a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c45593a3389cf6dcf061ee6f00de88156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705400327fdc6dfd8ae6c5b94cd885fa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bc06444cca02f383eb09c810cba3a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4065e539dad5592fd41f910a1a1f2f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac702e958b8b8c9e9501b69d8a69ac9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988788fab4e60861326e5d96e04205d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55154ca9d6929d2ba6cb1bae3a73a50162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ff064786c3278e4e8d18b831e2b16163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f1f7b3a6079b4fe1d391e5fa2c2b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62bb7ce2aaaa44bb5eb54faff211e4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7dbf69f3b53134f00c808af3fd9bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a69df5af958d0efee555431155bab167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57d712c024ec26fccd82e223578288168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d52a7d89746b8d323f32dea52f69e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adaaeaee7bb0dbbc83b61d8330c6e4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7edaa49d05b827301d25eeb8423ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8500a6d4bb7be254814e3268c29be1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e03aa52eccb32963cdbf936efc66de2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1181c65647de42b6c26de4c5c361a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bfce831c1f6f5ff6e78f8fcef4c5c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0c736c232d833c5e1c60c17757670176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5d10508366c325ee13c4b521d55fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf7d805025605da020b3dd44eee241178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e3e8dd69b7e1e89bdd6028a74e77ed179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdca5a52bb7336a30d82d0e4c1dd2af180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85151471542fb15f761bf77de8107b8e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367c9305dccd8dc02d0e0bc2c6e0ddd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7756de7c38f03124e543d9501349cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858d6195119356c912d32efb921a287184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735807febbea0b0ac2868f464c0f9e5a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b0d4676f6bc29840935eb55e042370186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56832d469e255172a1b334fab0b069a8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf1c2b0fc2166a467499e120cff9fb3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25013b3adfd7118969c1f1d7028a2c07189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e8bec9c7dda9d61d172b7803494a2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ac9d7332f47e49e438104ceb504ba191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b561506b1de389a6356442cf4e78792192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9a17e7ee1fe2acc0e0e3d7a6e954d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42502ffe63d3c5fad4b4172a009645cc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e34f3abc70126e082f24c2d6310ad195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645431c1f1125383aef83cc6a46bbf34196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafe63cbeeaf04acc462926d7a03e445197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323dcc5a482b0292e02723be4364d54198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1b481553f5d12b01be7f4fe75361b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7533adf859bb5f3d5f1569dd7d11ac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b68e80d37f44564e80213980606b9a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212368d6eb9561fb101fe51d8f577034202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3022187d77b5a3e9c01924d16882dfb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bd8a0da4ddf4d4a2405c68dc2bc50f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae729cdc7ac7cf98841e4f75b4c528c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19853f9343da18a9cd5b7affa358e621206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0569d91801cd2850664a3f3ede3bd46207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b8a3a5d7ebe616ff7377a65f00e987208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38aae1a5652b1e8bac5737e3045715209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0ab267992ce1ca85876d00257bef5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4e76893c66ba59cf63a54035b6703a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74161b6c17e55bb8dfad7269077fa9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5febb7d7ff1bf20ae55dad076fea0b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520ab7e5972cba032d3e5be79653a64214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd0bcf933a9d75eed1811d731726d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4187532641fd96d84335ac50252aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8969a628e5ba5dfa5a2d04eb217551d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba4e560787c14af76de2e24bb0f43e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7592bd47070286a744cd30e5020928219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e64f926e3dd0f32c150d43f349f7d2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea13fadacb25d610710a1d002df9c0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651dd2eb683dfdf563a02b73c6589d02222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f33ed7ac34fee4efb581339cda1be1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aab2142e2a7bb8bbb19886e2b4f22a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24efff33c8460ab671a90c1de57ac9cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f93adef3ea6b278675b3051842642f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb77863f2b913c4ac6db58d0dfc5cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470a7869637046054b9050e1416f1e3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f370d8df186dabb32facbd813764adc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a86df2f069ab5bcd2beaead43e56a20230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd307538b54bb410ec6ff254654d47231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0a4ff11f1b76f95b9611d43c7c48f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d50f17b6c5231c16bcf9977c45485233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ce8c6ddd56ac51e0b2d20b303df76234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99931d0ce87a071194a9cdbe489703a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213101c3e6fa4d9abcf1ca9d0427fdc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f37d90fc77afcf4ec0f9fde4701684237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecd758b9e783a96fca8a7fc85716f2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9729a9b92cce97f13ddc02f6879dc69239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456393667c9e6d8e771491b5ac5c1326240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8e49c1a94aa1c3197c9469628f482241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa512c495148d009d7d84f7b9a9a385242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848eab85462c2ed775073c024b2703a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec67a22dddc23f44d5201d9490a1f0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fb73f1c1f971dd5acfd3fae4a70e7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3901ae340f8687438d468fa565d2b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4e8b5a5a167dfdbddddc5f5956b39247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef2dc30bdeb6635d2f6959fd9e52e71248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0b9a2b2c153b57951af2d4bdd647a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb940d9ab49639ea2bfeaad71988a9e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae6b565db6a9d5ec457190cc7921ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749101f001b05013e7f3cf0aec016a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3588aa65ea5672d674a1e4e06b05c731253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c477fb820b78db94b5e9d124fec43d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5d05081f03dcca6f743dfee2fd129255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab358c311a5f7b5c6d245265c28993af256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df9d3d9c1cbf27f29b8b03aa182c8c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26751c99ab697f1a0dae04aeebc70809258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345faf99c21ad01138322fd7d1139ec259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9f3eae853a2d3142c382c9a055c69260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5a2bd96a6d2e3a93cb3c83c6de0dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbd6a10ca15cb1d6f428d3445eae277262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db0af3e9486dbcd8b683995f0cb293263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c2276ac5c6dbe5e7e5b2363a6fc42264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f971b438c18e68fb1d91aa7ed9c863265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08f631341f134d5586914b4aa8c514266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7af2a8339913df00ca447c03973aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351b1fe75e6c2e2912ac184df0f0c93b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a6950569d02918a7418a83b1768e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02744d930b9fe04768fe5559496187270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63371aae8dfa7ff3b03d5ec627e17c3f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcba41ed103d4f86518c983b53e8041272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1599d0ba0b09005904e76c99c4188b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ed779d82f736759315b38dd301900274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13b8a9f121b803c8b63eef7c4fc57f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8c07b7f09a7cc2bc2de5bd9a34fe8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a0317f33c7488a2afcd45d1bdb812277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18518e3fcf410b304cde48a00647d1ed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39268738d1c00ae70530b46ed3006e41279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033f2bc4685d7dea2a5ba67037bbcef280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab9f69c24eec6e8cf061870a37bb65281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326f02589e176105e4077e5c46afee5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585db91e16ff49f1ca400775d6a98284283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb8eb0a08f2cd829d650ed91ded9454284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9fbe7c5aa3a8c6a3617d4b653349c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a9bbc10872afd9a683b2bf5b5aa3f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a01921ab20e7fa86a46e93b406a09287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd6dc2a3a424039f5759f0881bf91f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042d5a571a6cae403038b1912b14f88289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724030c30b46c51a8da8816b7a960072290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df53e8d7fde13c76083e0b7d5c971fa2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4f1e6e392ced211fb9b1c94171806292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3792b9e555a0878d7829f1283917d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40702874f7218c2e4ae7bd39d5bba5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c566a589637f8c19b2857a8f87d7a1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ac115d1242da4fb9fa69fbf9436f8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162920887f2aed286fd0cf2bc9dd6d70297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6fa880c99be4d8c8a863202f3df59298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c7bf5178c96a78656bf6212128441299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374fa7d366cc3370658774b1db2fabc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716fc67cf1a7ddc086532413046dc5f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfaf1f97c5dc3543f1616f746f67659302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0623f16f400dac87ce13cd972f0683d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14f581fe753308b3da3b887b9af59f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5f545914b6f0ff9fe2311419bc224305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461741fb2dcf5580125827a72a6c827a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c13e6e7ea52ad20116abb9667101e1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c096efddee5edb742fbff232765b6b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408cb5614076b463e541d2886b337b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3a5c1c65a00654f9c6dcd247e7aa7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0d4642acddd6651d258479eb8b7c8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df436e082b696ca6ef261ac217dbe8be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3324c88c6638965e1d11422d0568434313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e65fab395d31d501b55b9eb3e966db5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355412623972abe522bfb90043724e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141915e3de0177fa15c9821eddd8362316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ced83ee5dabfbc33e6a9d14464dc0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3468ea6a321ce8ae49f9613017e27318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644509941a6df73337cb44f4944d74cc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f7b6f136a619ec367294178b976e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f0b0868c1bae6e624cd2939ce41cbd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d602a42de6f5257f4102200e5b0e9c4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e9cef1e0b32fbef9bc46a732213f4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc5b04ed134b0b22d5bbe775b2f662324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9846afaab6e63694ab09dbeecc66fac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c94d11fae3315b2162f71ae09c0e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d73a3a2c8add5416b6b14e091643ac327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030cf2934798e991865c06d9ddd13c4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f99f649891803519020b2c291fb624329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3d98635e09c89425be36342cf12e3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af29459c5eab7c747690bc033e3f316331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a541621b28d652141f2f50e912a2d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110ec6298fe42fd356bbd2ed5c84dff333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6679e8d3c874b5cfd9e0d22048d04904334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11996487a2c6248002a82d88e67ffd43335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4e87cf2f9807bece965834fd560be336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ebf726bce87576a6a6b51c312794db337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cd4d22605ff868ea722ecbac761d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09d550b1baa34c0c770326fccdfaff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090c9ff2a4e90afb744644baa8e22dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd45d7d4114a48cb9995108d84ba105341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713ce344d974cb23bb23c7f48d1ce167342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f83631df1a24083c3d3a37e7041591343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa13c3293ef301a68868d999e843049344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4bcbabac134bfc8d7a5e1eef68f20345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6c74f623a51181b2d2c373837ae78346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129afa2643550348c87b58ca7d643c1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f1d888d3a1c54b442f1f264559a55348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd17ea65ab32f8d797ba2d7cc33f56349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48939a488070db34fcefd36f440834a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f92b8901d61b5323b42675a808fed351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a8d3947bedac7fcb7ddd59a574da2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338ee434647cbdf2df0f107b72c22c3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffef8b432cb82654aa0f05fe0970345354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a3e301cea33f6436bf6cd78b40a26355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe02f45d7049fa5d0b85de1aef514e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884107ae6ee8369ae6369f55a4b018e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6512cd62e8c309ad2a9431fb71b6ca5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0eb69860ac3c13cb9727eff642e91d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d60a6165fc6dbd9ab01ef19bdb975360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcf78fb10da518849301a34337576a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba8b7b5c638be30b4e4a430b6fc2f5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563561750f1e7bf9c85e37d3a11bcdb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1fd0056b401be9abf56a3cb3d9b9e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0fdb6d311df967bc4e0a19fbcb221365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b15e9623914e83a70e4d3dc5f4150b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c978d11228dd2c36495017f989ad4481367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6422b76e21b174dca74442b42f6e8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d0f4ff77cbb785ae3a09c4ca52d6b1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c8cd0d124fc16baf9bb53b974e9ec7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ca44232019b5f726548ba16d5434a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8992383a537419826cb4b0ae8e07a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a4d60633724dccb98e28e06b1c9b9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e00bb4131dac628e6e36f7ec7c9ab374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f2a5a3e7a667b923c787e78d85e76375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a0c6b4a964af0aabff40977ce56e2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0767156d3d6766d04d663fbfe385db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebee58d90fab480eed2b915703fd85378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8295c105e98936beda1211c45b091c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6144caaee78e03b2bafbbe753ed13ff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655a81128bcb4d6ad6c0a08e43e8319381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1827c0273f6dd67e8b050a5df154562382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef472689578a391de1d37b99860bb64a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cb9bd1c75e79674cbed57cb564dd3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d515fb268191a80ffa5ff937158e7eda385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90423c063ebabc8790ef2e4f405fe34386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f7523bbb0a2ff2893f3a25527e746387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0c28cad99bb61079aa9b5437a8bcb5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0ca2390c640c9819fb9578a3f6ad9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edff9577f437f2ae60379c08ca56697c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc14473127ace5e35a1585532fcba90391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd62456e2cdc385c2c5ef78366d5011392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be154074985b201ec1ef1978a254abe4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42066472e1e0876b8f87c9ab7b71c1a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc347f84c7adb3d58ce5502b45950f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2e4abe79a22fb979a1debb72bb7f7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac206ba5bf4319a36579aa5fbbd572397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97640706b46e7573ea2b9fdee21eda4c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac1fc404676526db2c07d415344b32399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c5e7de5b7cb572ae72595a2b3744a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8f01810f7b9e8a614884532dae1f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aef3fd7a5c1e8cdc151896c60a8db7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ead42a255c1a66de9a0a9294c2c73403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888007b62916bd90a2a8684982360ad1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da894d10e3b5fe2ecf485ca9310736e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7147a91260ca523c12453258f5275bd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd86b462c35f352b920d5642092715c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646da24ae9bce2161faaa746c4dee92408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202da7647853e3bbdddbcb0d93e748e8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e66cea80fd906ef83af7891f5095096410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca78c46cd77b8d0bcfe1818aae18c186411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b6e28aa22e4f97610a610d63a9818412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973dcf71f708e5141462160e3f47422b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafa7cf34c164897c4332419811960c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41539c15a316625cec21e9763d4c3de415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f569fb81c26b97619d7b32287b5b8739416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea405f31d760336098f57a17311bf84417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42971970e655b15c533f0556629a559418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f62f2c875536d3291abfaabf875c29419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d260da2694e625455b1c255876c3755420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fee90b57f127169347b6a8b2ba555421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c9a12b7dad72911dda07eae694364422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cbcb80efcd82289817879201a6dfbb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbf36a8d119f685f9f7f2339c5d127424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d1e508af325b9113c1e0699814ca5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f8d8ae872c5a3aa9b7015405c5ecd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608d6b1a68394e98fb913de1df79fc4d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab480e5fd12eab67847ed74ac244a719428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe426126dc09885aac0f8dd3323a1d50429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcf0ed658dda74f334e9fbc4175a85430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248ad092db2ee2de4daa27b0303a490431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db93922574229c7d8d2c286a6f4ce68432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b05c1af930b031116e6ccba4981a2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0e912919f68ecbfd868d5351bd5bd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18612c560caa6f8aee8606c6a4acaa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67398aaa036c84e5d27c54f8a9edc4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72ec5349bcd6595e16a137a94c17de437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45fdde8f338ffa3b6d725878c38bc0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d08e89fb44d96763b81227eddc509439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdae18eff455adb2de48add4515a6b2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41335f88471a8f0bdc8a48e76cfe472441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab262958661fedffb837ce2b26036546442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a55272ad17a1df15009f1e950dacef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a55552e9475394a2ad016be4df60ec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56556ccec9a739e300ba341c955fcd62445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e24e32dbff21d1a83e13410d0e27d1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3b22e54841120dead08b406658bfd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7130b53e3fe3c45633a8dda5ea605f95448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7503b2f3b35da63c20fa243a18a60994449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bc1d0398823e730530afc59ed7ed03450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1c7214f90c07fa42bde07f6dc58927451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa8e1087466237aaf88579c3e33e0b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c9fe55e16acbf8c03ba360c5069dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ab2c4e86da2a6ebd2017065730240454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f500bfd03bc6544f7c4d354205231be455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0df45aa0f4ba0b6ca203844c0098f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e610fe36a7a02d8232e37ed4fadf3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263ca06fb5a0fc28a1a3f591c6bb9f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c484fa69e15192f341273d0b3dae5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e6204394a2554c4758be91d4c0783460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9d4a426031f29e4b0170ca5abc466461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1eace17c9c6d793b3f16c236f3a14462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38c83bab55b76ecbb77eced0bd24538463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf375295ae0bdee5813fedfe3dc4e0c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9251d779dbdd706a4fc3496b4114fb6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3d3c5d2c5dfd8cd411e8b1f7b53b1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75f7fcf2f15de3f032a326c41f049e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24053ee76f7a6198c0264b55f585c92e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082362648bcfed1a4497ec8e8276a76469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4acecc98978ed56fcb1d376264ccd0e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d2116aae433dff8b25965200608d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd31025b35e55b765bdc781bcb132966472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17f963fc27c6345d301fbe65f756a0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402034bc105e9a48bdd20cc0e87e318474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd38b2880fc0adc3d29e742a1d4c90475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c783673e8f0dee89f6b8fec454fe2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac6d058cf4184dfa439f16891bc430477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89525fb56746480f922e6a5e1fdbc68e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e5f1b5879471e22ec9d7067cf37b9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ba8e699967f822c48d83d125821b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855fa4c2c46908bb22d395063f5f60a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e769f6345f4e48a5cecc40fec237f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3a5bb0445152e47297347bdf8a849483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b097f051951844b6dd23b0f2390c89d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9428d622888aa139a0cc314cd6397485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ae3e8b4471fa067df8c10b60a02e4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718c2a947e523c925109638592590d7d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78855ba9280ddf81b45294ceda5e3a44488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d0aa4bed8ce32526b6c6bd967ec5fd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6c76fe2a14596efcd7324edb56bb7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2271951d9b2b71c1799141ef4fde2b5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273bffd753d3e273e34278989aa665c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b637ec922071b00b993c28b9dfcfb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58faf1c7f34bd9e3043ec23ce7909331494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee928f656aa75995dca05bfb82bec7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd320890a22c97089c4a9949338f44496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fe64e4a8d2bf94c2f275c4912a6a5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234351e4d03d8459a8cbf90b62f2a30498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae69c65b909aa2f31d0e41fd254475499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46399cd794124e7a24de8aeee4271be5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2031d6045f3dc49213e179c0518a8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2c47705fea4f7f6200fe2ffee650e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc32ec1b13eafeb322d31eedf121c4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f280d9db2118e846a23ce216b27e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24d79c1c4fadeac42a43c63f615c1f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205256a62dad6b11ecc8ece105a4c66506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f70cb3b49809695213c6579cdf3f45507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c22d382fbb0c88fa13043642142c37508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d751ec75fc7b22824f6662efbd0a9d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80103ce206ddeedd850f84664579e67510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505f05d0ef1be001bbb5436aa710ed8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9022a42f76a1299a8abe4f01d53a21512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b46c2f039dd283e37cb3f54fa80144513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f19bc10718e7420b331399897508c5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29d982e1dc51bb4dd3f170bcd4acf8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd5ca397055b219df0c2c2e29fd9e6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799715bcc1e962956f29d65484526ff9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3c0cbb20152823f9c418a111d6b5f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711cca24e99824938b7af1eaaae765e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42b2c82d49b33cfbf8c9528629e86bb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faaf6cc53ac6556836be095c1c2298e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6facfda4cee436e7f1c36573c5311034522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2265d701a34acd57993606ecb2c08a3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1b7bcc483f530055edda6528a58a4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c292f7b56544173671773f6290c7a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570314760d3cc7551e8e29e8bacf650526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e91681f315988b6c12c8446da4940527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709e4890fadc27dee8266287585c37e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9bd512cf859df6b8d530c4986281d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3a829d2f9c72d06e9c5bbdbd4e8bed530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769e92fae9d789aa240e844f47e85e6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e1deb320ad9710305d5082483bf58532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd67202686414f38747544e2f30c16533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c255584f8bb8f912b8cf5888df69a4d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae1e88e0688bfad061bc0103bac1876535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690ec98ed97fb6abee65c53638da501536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45f223469841822da812890d783646537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267115ff9f728752b1a63278dddcb75538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fafd9cb42ed559910358e277dadd1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76f8573329ebe43d7bb80b49e9a596540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413c25d4befbf70f5c76fae9b976c85541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebe08cb54aa5b286f1334ebda2cfa3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d931ff74c6600b0332f53855506838543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5474f54874c766ade55464a319c63544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216ca59e99f29c17e0a087b8a3d22795545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7916a83b69e171cb1a0a75c968963546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ab5afec8d445a04fd529a161e3479547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f89fc23f2452859be93828447f883548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089399e446908aa3b7c0a003083fb117549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5042e183cdf1f7dc4a12d0aaad7b71550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3016549f18871fb259d3426ca88512de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70535c5837825104362edfd7688c8a0f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b97bc2ed1d9cafc5ab4adf39bab86553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd92357bd1868a1477319d7928ebcc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb2253c3e25dfdd149af96912844ea3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2fbdb84938a3d5505c8fd55f5158a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9b18c726658c05091357abbf2b75e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77c6792692f8a9fcb31b291b8dcf4be558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e5259137daad137dd3d8e364b2367559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f83105fac24d67db58afbc1571f0a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a5efdd0432475bb3650c26387d2c2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef307a6bcdec68091cdfd5c6e323cd6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06eb030753b5083ac01492eb086c749563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61c6f93b4c71221e907984946e69f2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffd53a3925883cd3e6b5884b597a27565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6bec5a636042bcb41f14557f24f2b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87a70c62b8f7a5d13c37b4e947daaf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4dec742f65d1139dc45698c46868bf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99763201a35746306825532b9a06c959569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3551a2c4b9ad103c5cf6dc1515bdd7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e1d1b57e36491d041598fb923c12de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2bcf3fe34cbd23f739ab527834896f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200012686842922061229bea40a0a2f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb114dc251ed042379c53e5a55e9353574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca303c896e900b5b4b1731c22d929e0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da31da58317d4eb0d15bc6e05eb10c0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b677fd2a970733d784cc40ba68a9a39577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b7188118d05b523982a213606b28e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dfc8b3ddbbf69dc85d44206a6d71c5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173b7cfa468d80240b195c944a09670580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b8aaf638008f64261444c0b5a90d4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b3e562229c3fe514a13bc7d185c61582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9484067e4ad794d489658e3658fc2a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0778a0ce3072b92ead246c356a26a78584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3222672ae31cfcf829d63c313fc67a5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eae35e2ce09d10bc94d5ee332b63c6e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75626d29a0803749e6712dec389fa1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e0ca5f9df105c7eb54f2e6646170a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e023b54573b5892fad0d2f880532182589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512640e76f499a0131b335f427e4913b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063e1762fe95c1555a99ffc1a041a0e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18158f9e49314f09564e827261c6e3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40582127bebb4c665141c38ebd64c7f7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376289a1b2a1e1702ca1929a7515767d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6597e3e72ff3823460af59875b1fcedf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eab42a7f3f5c1bafc6f4583a3e34a8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c538022fed1c13e2d761cee013d43597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483eb755237ee674c70af915773848cb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65d3bb9ce3dfee5519256a8ae973d0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51050677e2b5b4337a2446e7b1d71935600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ebc7013af83c86bb4906a9b195a18601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b01124c8f1059211a868310db97ddac602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18232f65ef2cead72535e14d45287119603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35813eec103e624ca7777c7b8115cb99604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c128c6be0af1febe2061664a402ee7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6e4a85d0ed6c73357bca76ea2b5fd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc68ea3beab1596d3f7d687c6cb7dd9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf157bb443d4f1faf7105592b775c7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44f461b06dbe13da146af843cce5bc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267a2b3f0466d693b77cd68c9d46010610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a51a14d1995d4d63407fcc88a79468611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4ee783e4f87ff91611b9524b12d3aa612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc914156a2752d3ee2dd4195194adc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030704610b308d982c274396aa95b00614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fbb61632fac666ad6778add6f7cb8f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c54331f8e64a3bc3bde01ef4bad8c6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76880bab6e16d50a90b4be982774144617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959689b45ca55d74635c5955e4d2fd10618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e2fd703c40c3ec66faea1225cc730619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362e2a2d3f9dc693a8b878420f12f7e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2dcb6ff15008d895bca76d987794d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28478b824426d5c2d21cd16ec27dbef0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542509fef9d75ba2f8a653067880bfb9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4c4810e87ffe8fc53ec171be94c8c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4df7ebdc21d187a408ceb8b2bad7e1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9688cb5d464030a191eddc6a78c12626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17be790cfb24d0bafba619ae81ca12627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d77019a538aacbdb8740d86296c2d6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c1e5832e4023b3e01fedc5aae89a8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b6af888f3893f1997762a0ee60a65630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790c66ab2fc43030f595809b8cbb974631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e779b066275af32bf5ae9de3e449a57632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8036a19d3d404ca9a7d6b74fdd52c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b1ff6086c40cbf9e5e7042d29dc26634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa25e1ac5f3689c453d83d4ccb757e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6a825a4b28d6beea6e53778d585ba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10f5babbefa5a92cb093b165259caf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c5d9f538b004a8e3dd2b6213968ad638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc54f5cc404e50b994eb145421a9f8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08345734866eb1848221bf9e3d220b48640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09fea536eed3d6b83edb35bb5cf048641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8926d820fa817fe2fdac25d7081630f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462789a32aaa983ec4a0f78adced3ac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7aad53f9dc1d3dfe892dcd499fef5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fbbd8606f374725568f2fe83ddf3c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e11164df8621d9b05480fe0a3d8da646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897e5cbb3daa8a7f73ef939e99924fd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e69cc7f70e826be623f0f4494f1098648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92427fb657dbef5109716a6db0f8bc91649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100f29f67c92f491056676979a3ccdc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abab9edf6370251bbb07a4f6b392da7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d74cb9dc571f8ac333d95116da7a95652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899dd00bfc0f908363a2b0a2169cf933653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbe4aa7c814d9ee08098250efb453cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393135cad4f05d93b1c3a2819d815c8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716d52891fa14da07c477acb4cfea1a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a24c71d7182132958f94b83d60e419657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1bbff3b112dc02e4602ed3c8bcc1f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e52d98f3ad2b99c15a184ceedf60b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac25ca5729b7d07259c067218de0a59660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f203902ba5c904380181de6b17dff8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862e8aed7f6993a5715e1ee6a71d345662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a9e013516a26820ab750fdc4f823e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17005ee1fa620a971d34ce56d42a3987664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274345667208a2a9570e1bdd610c1520665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e190481bf2343cf48fbacd105b2a0d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4009429c8efa17ceb44792cf5499c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a14fadbae4d567c2b0948f22a1063f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204742d6dc02eae20408333299b40e3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed92194f2ab236a331f799e524539a5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7585f817fd34f80dfeb346830921620671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263c4d47af2ffc43abb1ae95c9f57ab1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41776a04037d8b3a4e74c0a7635e55d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9924406138a9d0653cbe7501bce57674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3dc786dd3a75bf56f5e4b57fdd5fc9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0977f3a51284ea41b10bd815979964676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf955b86b815be01b5c884fa74d317e0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b4ea64ed1ed01634615ff0d647e30678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718c42f97e50e78e3345055bbdd7fe7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491478b72cb48a925f845fc1a9ef9e2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e80076ffd60aafb9026dd6a764872d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867714a836dcd72414d99018ad3356c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919546647dcf17d0b2dc3e430d9a13b0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58b4959fd9cdfc780e546abb80db68684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f564cf13c3d31d32cf54d27f53f11ca685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fb9e32cb008e66fa9a457a90a0fb2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee696dd753789b20cae686f84f37d94f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352cde202a754ec9b892b300db3c17de688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bbda2087c9fbc286aae6822fc39df9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf0d80267ad0f3e8b37a9fe972b383f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674aa122743675138ce728e55be78a4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bedec72cf5d976a81a95db094df182692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88f9ad9081549192522a31d7d89d5a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf73f784e585f0a45bac8c1c289c951694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202632283bae444e54451bff11567724695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64569e067cb11728a741c3e3a024ea91696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee998a3682938ed09b50f380995f70e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cd9b024b624611126bdb7889bb905698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41353816c68e4546581faa689b1fc57e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59db3ab04c429306cba82e5dda4091a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63fd164c5d7905ae6ebd7f3f43a9cd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e46cb31daf938cb18d3ce19bd9c49f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819c2b9daa9aa7d8a3795446751cd8df703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d47cb1542a5ec750af0925ac3d4c61704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8c6a63b66a284b8ec8f4bc5f3a994705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39266f88eff4b8c221977cf5bfc1bd9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c600c18ae00d6eeea58c4085b3a61d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61fa576d3858716c708f8058c41071708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77ceb4c33ef0105cc64635fe8b029b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af017deebab17f72611cc6b6085f7639710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e3289ab2064a8f275f02c31a73794711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965574738e15718f2faa63610aaa2946712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af739a0e50fb4f0a04f636db2daf6c51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd6c56f53ec99ce292ea2e399ecf6be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32dccfd09475a825b26f0805d67b1523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26968390cbc9918bc8e486dc6027f91e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f26d906bdec15fcb24b0abb968298a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d0bce65b3887011152dbcd4d29ac96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3a2fdeb73f042026472e36dd7f6f57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25407352e42f36215007169928656ccf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccaead6600d1b3af114bef379221ce9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c8101cc301e43c980f40faa80d9d3810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240be089932b2947071234adac14a05211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27f89fc59ac65c1615de2e0aa116e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8776c71363b2f313f1529228fb44a8313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8490fe018c344dc4b1ff7c58898f69314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c2e3248e393715d43c9149e1a890a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c210bdb50678c2a20f1d6054ae36e0516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdccb86b94695e5dcae077fe5abae2517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92b19654659f8e42b7e7bbd572937e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02762385c6f3672c70fd0763f790943919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6625f27e7abb996b84c577e07c10a2620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5731c16200b3300926eeecc5293bd5b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fc1e783e01756d62eb1f79771f15022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83923f5fbdf4d940662f04c4e8c04a6123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577bf09b337897065fd998f62c96286a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3387bae7201f08ab5c8822284798925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b5c7cfbd7f7b3cd05baac4b0528d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fcbdf92b63cdb2d11d323d75b5706d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0148a3baee1120b3dac9a57b558847e028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8603ad62360eba0d3e3beb3bde424a2829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539afebcf88a613f0539ba18873449c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26f48698b4c362dd6d2357faf1b97531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc88b97bf0e5252bd5f1b8f75df9db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffeaf9ed519601d625704cd018fab0933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e0a6cb7f26bd70a399a2905d3b5ee34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e859618877d367e9ad5ef4839343535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137705301b0e805d5f979eaa59211a4636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee88c127ec175b2f3381553b5f386a7437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67f9181b9bf0181dd993cdd40d70b8838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76127a2b073e4a467fa36ac9a5dd1139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667ce06255edf36d2b03efcfb4115d840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa92356e2095bc409b47ee6e3d4137f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612b2112deaab4e5f12162cef36935142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6348b0e2f8d2f1f75619b3c7980d39343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fc2732aae7509f2bac76a2733aa6044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef3066c4edfe7a5f569c94545ec6e6e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1ee33f631caa5904424e89c66ae6846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a25edd7e83db441b7ca4477d9bb29347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1bf5bee2587e921addaa1de16aea248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5cdd962c110a4f2ff032f6b1b36ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fc7fe989d9f144c96e57df122cf4c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db33e1f814515e0b6e4cc6b58b445d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c215b249072a3d9363d2d19b78cccf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41838345fc080a04f2e09d1e29c650b353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993de19218485ba755d3d8f7cd62724254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a140ac4a997e5fd84cd1c6d2561130455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fc41984fa297b77c722eaea09ac7756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ff231cb48f971e642e67f595d395857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992f91bc8f21dbdb2bf46375667232258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ecf0af321c1d27294c94b039e47d3759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7eb1b7bd671c5e7508a58a75b153eb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaa46bf211af45d6cec952684686ebe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2ac072e66f5307902d447b4d37c3462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39fc6dae73c0f7c1b0136ef9691abb163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467b998c1334bc444e10ea36c94a3a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21245271e85164e1b7d37b51a8f86365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b33bad7c0be3a7e6d606da607313a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0352cc52c586e9f85c5bf09f652b6d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff29550d6d57e52c338e968f70cd12168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b398201e02e84244c52c6ee78a4ef969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e22d9c4af91fcc77323a195a9b44b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3f3dd611437c0e33276be35cbbbcc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575c617ee1b312700b43bae90d39933572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154df988d857c36abf9c1ff5ff9bde273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa824c00b1c88664e9f6f09eb49785274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d78d634d8e94933e7ca45296ca671775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ef4de98098a8157fd4a730373688676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fbc296665678ca7828733fa98451577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d8b91f7a54fb946699aa35eaa942e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf84f2ca5cf892bf5e19db33d6820079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e737439a6a8b07ed0112b544fc7496080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde43b862d24c14a79ad462318b990d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da269fcc49bd87d8ce2a6c95545c1d2482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ba5a37d89b24b7d301774f9d7f0cd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc0f13b57cfe19eb279f79a767ff3ea84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced899c43af44f496c4da9b7a71fe1785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a52e8000069c6c18cd26c361201809086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d56e9fb222ab709fa04e8353be59e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33322de9679d36a677b787f663dff98088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb75daa65148d104c99741d4e9606989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2643a37e6dfdcf0110605fe15ac36290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f79c1e5bc7ca2ec5a52d46714d24591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf518ba9f3015276151365ff16171b1592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c51e06a55a0cf2919d9fbbbdcccdfb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1af4aa0dbdc924e3b003f5a6076cf994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5d8fda87d7105b25ce55c55b0b23595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f52f5670173951dbfe9659167e810c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6627225bfc36094c03b8248e81c1797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280cce03874143083c892967addbab1e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925c17ffa8754f85a91fd7e229a487999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75baed776e54208b1aa5df6fe8e31b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eefd82edd523b0c1d6a6ac84ef9a55101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff02e84356cd990dba91c800348ae59102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e55c6a3e190cdcd094e813de2db2ab2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af7c9731e214c616adf6976d358794104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44129aac946c5b654a1fae7f6e0b5e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1120a9a2e29a92837b19480a1c550106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ca7bffdb59c3485a2e5046318ae23c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967384f2794bc0a68d8d617efa2df6f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27891971e8f84c067c063985e377e0b4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b6e33f2b96aacd07149e17ed19ce01110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd093fde9fd188428bae31f1677b653111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac38e79adcffc69b5ddf29f26f4c1b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661cec282bdd6047c517fad1a8bc3bc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f8fa143ba371b7629f85eb5543675114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5317acc169e92c053fa5342a96792f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ef678fc3cc645f07cfddd804aab5c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75f4af5fe0eec90755c0c56a86658b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8136870d1459245ba30159fd7a1ee477118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9dd7a341195d6646d6526588aef20119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f27d4feffc31a4e89bc2529b2fb651120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2391331220ed98fb063b9bebc529fcce121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d6da4274aa3a5669f2359b2097a4d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a5426fcb95f86a9667b36fa354716d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb000d45d91ad8520976b25ad5b460c9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7628cb804610883c4223506305052612125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac7e8a00fb59509a64139ce43c9a43126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630f5966172732f2a3ed2e9501b15c1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8e8efebe21872168ed8e6440d298a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bcd15159fe59feb06f31e4adcccdde129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac02768cadf2b4282c4fc9881c5424130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f111be8c18eac709e16f80c73c13f00131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215489b24da821573bf03c1df05d4a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248d284842c6f2fb18570e57da9adf9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1171d7262768fe8f4798a5c7ec2742134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f143a89712ea90a2c614c4f0d119bc2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d4d2e82afd3875d3607642eab0b3da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f15ae87dc34757f5025d1ea1139291137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f88bc9b0e20b5ce261fa89b2c31362138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbeb4b7092e4202c5bf34dbb448f38139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87d810371d2fa176ffcebb8bba344d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03117433ec311bb5c66a58c97cf6c15141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1876532b9f2dbea7cccbccb426b7c81142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19089b7f6d507bb74b6c34e999df1539143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc3ca68c0084879c0c7e890165a71b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5617cd573d61831cea39f3c24a9091e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a809ac8570db26f0d8d9648764781e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c230d15889eb2e61023f16ee04eac45147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3a96a77fc2da4af8509eb25ff0c77148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d56ad72ad0d92c04dd6a977091fdd8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a225dffb3e102de99f345da1dc6310150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0aa68201dc181453ed2721a5dcba1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56408d293318be2c75430a4f4f9590c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb404770f68a4ea2446d707a0e78a2ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e274c1289b8b7fc8604a5e2bc4500154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba5f11b5aa9e510cbe4f262c9df33b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec26078fe38a78067866ba8ffb80608156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1048dd9c5a40c277788103750ee75157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548097adb15de3f780e4919dfd99f55158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d2f16dc8add4510c85addf3b82ca2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb10e089ebe7c7fac7db6a3de07544a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d2de3c4172e2c6a5f26167b581682161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d9c68668cf195cf31eee8767c01ca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c75553a865a4bb5689844ecd550bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da2a312976943d51415739ed4180df164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac694cc06134ebf670ee4c77e15d6a25165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b847ea23549e1cf38d2bdbc217a495166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac20b3da1391aa0e2bb73a3550b18a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d091334b9e04e8531784ed90511bed168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeafc67138763387ab97b8715943a99169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f8284d82e82a0764e2a78fe5c1730170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70241c0367cd96b5cfd488b191091c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c50b05add7de6111e9d2b62c5940d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98302a555e282d8fc91c592c7839c1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4de7cf5de97ca1514e4141a7bd3ffb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24864728ca262807bc0757ed1086e39175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1b5d96653083e32af32c3f2dcc7ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80411502f69f8bb945c8ace5d50d48177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e26035e9977584458d3389472e785178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1386337c6f958137f9f055a36203a824179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef4e5647cac33860779bc7a78c78741180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043be4ead4d5cbca0e17dad13efa0914181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba626683a2ea9a97b49a00165649300182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4cd72c0103e8b1a63f03d5b2b47da183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1799bf1cbc541ff0752b50503d401c2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a49ab743a22a2e48beea216b4df85185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc068b809e22cf7779190d000664f94186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447236fe63a7039bc9088c2836875bfa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655312cfa334de4616ae16ff4c989f0c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bf27c328794dbff1064a9f36b65417189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5fc59c27aae9ae5e4e5d03120c2ab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c98f6840de3f44d4e38498339a9d86191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e1c8553e7948769c7100e694819ca192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720764f53f6ac7d60500bbb995ab9f6e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f1b0a485735e4904e9f26bc0200fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2ca9dccac507f680532224925d8d5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb241bc12f7dab6913891d065f74962f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cfc843907c095ca4b7d47df87fe435197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b18f5398d5797f841c15dca130bac4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bc486f107f52d25440b501cb37535199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748c71fd5c8edb467a0c88f5c1d6da6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80110614568bae33bc9c3f08ccca31201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6d872bf7b1e0deb053dbee461e478202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8784ea521c4d2ebf400b99d92ab4722203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aece6aa0e77faf233248f0665bf72e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a4663c60b8d227dd91b666f95833a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c6dd73d747bce7580cecc0243b7731206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c1c313b1f16ad5ea37ffb380fb2ede207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3056e803dcfc33366b9ff19b93c70b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ff50d01504542cbb8c23b8eff8888209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682c8504b9e5de877745a36a9c781be210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93897b7208f2c93481528a681212f48211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501799398d263f1dbe3eaffc908076c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1e6462163b95161425fb769dbbd66213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f440e0492f214af285e6a486e4b7c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685f7fb319cf229e93105ffa9660e28215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c86927b8021cc821964fddc2bde60ea216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d45b00ef69f09c946915d78b01af4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d893c2ae6fc0b08b56f2c0b43fc08218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b024a9042635b645f79c8c05da2e513219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70a89b74bc5d2961d6908dfe7ea44a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11610d9a6f233ed3b8d4699e892bb13221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a874cf1a7b22a7b6a0c7b6e6d870ab9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f0ac919656a5c2532d05b8095851b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dcf8d9cdf12978ed63caad179fe4ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2e63d7fde4ff7fb8d1678366f38af225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01899f650172eda18ad7bc69507137226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ede2219430e93a0324015338a6e6d1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c840458da1952e6b4217f970cd222228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006aa6c60be358525bef3a6f69dd38c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf197653f4d245e904f128ef20800f34230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5659fe6deeb0f981e0255a21f4cabde231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c49b1315cc732f6930e30e6ce7030c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179aa6363feadc2b37e4cc55ff0cb03233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dbd4982efd61cbeb25bf0bfa5becc6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4218b3941b0717c76cfd8e78b698b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d68714159b21fc0c53f16bad0982e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32aa5da223838c34d4350a63ff2eb2f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f988ce797fbff6b222eec73bbb842238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4296bb83e85f0070ab9f53721f2a7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879223f59f671df30428c106fa12db2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05746e44276e4266497c77e7dccf4b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065b2efa079776be660e475456414c93242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd56965a05e13f1bb72696db0b68166243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add48282c33647fa2d30658ec9f5aec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78f93b0f139e27aa747e945575480cd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b972b239f09d0cd1ab2f3efa0169c13246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08697232ea28424f15bd674d9ed1d5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81554630dc8c6a3a79a8f3de4438b9d0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234bd6e434c414878c7fe065475f8110249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b19b6e9d6fca9e13dc17080a726ef6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae4940ec9c2d135675ad7e5a32812e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8559fd419c0e8a0501700f452bb6b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533b77ece7295927e7290f1b21737d7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b47602a3c255d94d2da6be41eb9fad254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ae9e54fb3bc95faf1e975f41d7f39255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163f459e43af830e8784dce6fea2bab256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bcda3d6a8ca7e2a5eb412eeab544b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d2ca8e11baa38048a6bcdf459209d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee039d1a604dccfac2c4a5d99f83c5f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1ec3d382fa9c4196d2640760eb322260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb4c0b9b22f8c7b83b57d94a47ab00261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d13fd43d405ecdaa7ecf1b32ed6e16262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87476f50d618ea752a8a01f2112d2a30263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ef2b3c6534993037677715868b268264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987444b4ea29d2f31b69a36e0ee1844e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5f1c17822cd6139344371713dca03266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470815a07898bcb622b8829285582991267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1946d11270f3f37de527ca19e4515268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8568356e69291229707eace7de402a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72851e2f8348f2e5d73f9154bc01e6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263813d2b33b208dbc68cae40716ad2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49380711e8d4c6b9efd7a1e9057c9037272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42589be677161fcc6725c8337233ba273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b465aa0ae30167a93a7937880c758a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288db3e2b4ef1deef18a5dd4b4986c0b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08e8e6da07739ef1e52376f74e7d4e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1e5256b1ca8bb0ed3e0cb5c7c89b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4528783540a24c1349694afc7b39c71278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b7c4764f74a494e95fc6523204bce279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858197745433a13848964cba653c2eee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f65ac40c736861488f4de1e723047281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fd2adebb0bddc72c744fca4fa14cb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d895e0c0557159e1c0f5bccc648cde7d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b11944bc42894b582bd44cc3df28ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45c597e03c87c2ad9592954f0f0876285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07671265a06f08ac38035819658d0796286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080db5cbb54d759633ed7c38f9299ab1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3c6095a4de2056f5cc110f16a2543288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e0a5a73820a7871bda99c731ac1d8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c363bf4da32cec681aa8b3fc01ba760290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb3af3d7380c921f58765fa898f9e8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acc10b7dbc9a858bc1a13d7a88f6fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582179c2c159e4c69ce67ea22a73c933293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac6a678b11c7a0baa3617a2b399484294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0773d02b90203e61aa1d5593dd82f10295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf4d0073091a5b9597954944cab959296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf92d6a91e893c1a41f140ece9c77a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73670c0576280bf74e10a9b490cecc3d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f712c55c5fc04092d4e7c78dfbc2b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6be96719968e2c5900469060f289c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974d24d588c436ad8caf6f886d87adb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a88551f45e162cbbdcc2da33b6cdb5a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12a93c2e183661f93e10eaa805fd5b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbf85670d887699132bdd4c4a89598304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b5c54e53cc676f784a2ba8b7b489ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db33f41a7355f6826da605ba985a04f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732975b50cfd873d0a35513af172df4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1b9ecf91cef3d4b99f44dc50fe8952308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cde680ccfc47ac6110466701b9ecdc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b191991f1d67b963acd3c0c82c15d6d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bbcd96f6209165f8a756d034525bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae004866eaae42ccbaed3f6ff64e961f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7be3344dea219222ee19203870f34e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b7ab7e3b0da27d27f9bf576e6cd6d8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ddb95a964277dc4b2a7b79abda56ee315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b46eac1fb9124ff15f535beffa28f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe0575aa33bc12a66456159dd29c5f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c52411ac37aa860fa0193255038e8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daaec4effe26ba08b4d8c502e47b136319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f7b26d8a83c32b5876bde3146db98320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea5b8c9b100f792e79004a9e0b13ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4f46540bd30300bbab453b008900e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f4e10cac3d684aab7b9f07eeb9e0b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ebf41f49190f8005aeac70056d1b89324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c39455755c47b601041ddbe4be3c742325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6a7bcf2dca67dcfb6b3c854e61e557326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a4163a30db483604ae9767bfb8766327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602bf7f01a00ec49394d6da8abe9e03328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bb866ad9dc12db92d4e92ad746d8d6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ba7eac2ee528dc7ddb78d2cae25582330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47b9f78c693fa246980642c96cf024331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039421c8a38996f6b513bc511cce536332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f4c871eb8b592473a585c7e9e7f2e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330e897e33488092866c4cef06b43d07334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403c3a62ff2663f9d07e74cdd58e0be335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82afcc11a1f8a35e38a972cd6dbda9a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfac1bcbff09cec6925ad4065e3af53337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914c41a9a8028a2593d1d9163d26181b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390a0abf27083eb3a50ed8e33a0ad1f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203aab792e54e458471e2b1381396a6d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaab43be0ff6039d55545e764a644b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9444e7408d9fc3e712a9618b286e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d96b37eba249d6bdd3752c0785a21d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fce273f26003cdbe25015c97736f1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42b7ac485645961592130a5e115d3a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdddeb9fa3b6a7f7706ae6510299139346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1529abc1604dfaa534f4a3faa2f627d6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239ac358a79aa8bc1ebf0b208e7d21b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10591b81a7f0f5165fc30c247b93445c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80f9a6f4e22874ce90ed2a6e77821e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf4f5d187c71773d0b7904b7ac45452351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020d0a6d1f0de5ed2b19f1c34ce412b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5ef175676c8e4a00f79bb77779556353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c6934a534137ae7daaebd570b26dd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976fa61fca907445c2a4a7dfe136b6f0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79518d46070ce2ae1d7f02fa37797a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0145718194e9390f8a8bd0104fa355357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45f58d7d1ccc7ead9d49f3af4f7f9d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3409828334229e747f34e6981741538359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b894e4c0111438e39f1b1605ec6dfdf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac292a48288d359407af35909e7967a0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787687aede42707d28a449e6fd0a6c72362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f8e5f34d46f1e9ad69056fd42a339363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d81587622c5deec34c98de7d8a1cd58364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288bc4db01740af04227589c91c1048365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fae1982f94f65ff87cf8a780c494f9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6afdfa53dc73ba4b92ffd935c768e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7d0d508de89bf96c5d8406b067e0d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201903e7ffc07aed1625e642c255a64d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec116bc2635dfdbae5084f9ce2ff5f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b1c91cf014cc976d5054aabdf783a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3946363125a5314c4d63fccf562dff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3104e911901de939c3c86a8d32a3cc9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913ae3546b5026dd27ff737d7142152374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739f5f6b0693c2417537e1c71360230375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705a890222344025cdd027e240e5ae9c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510658f2a9d041a9d952e7a61404d957377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2296ef6763ba78f28412a01ec7de0ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260f499b760a552ccefe3c4cf050b8f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd97ecafc123c173129b7463c1625876380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25677405803cc30bcf077d222b4a4ff381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87948ec354d8e83ae3e8b71eb1b0aa1a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff2b225da9c9640866e50ee0d2009d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9055d825ea3cac8b12706eadf05b05384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bee9cf2c19d640fcbc37b4dce84dd2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7496c09d6d661c735e307b8e2c0dba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c426c59f0fe3f1682ecbfc22d3a290387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eefeff0608da8bfdd09820dafa0f11d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340bd5de0d8ca63c9800d692d081fe05389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de6ff5ad5dbaf482a64764cb14be52390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107db778809806c4c22a7acde5538d7d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2ef8e3ca7f04b117b09df5985b6e0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b2c2df63c2fb1ec260420fb42f8ca5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6b131bb28e6c61a7303ed60a4b0e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227374327e3fc1083c1f462e7e7bb49395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38879515c54f3e66f8eec8206d17db5d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15250ed7c15cf18072a04404620c54397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaad7c026df258f76c629fef9c20cfe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91102484029b35855c1db11407d09df9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40435038aae68b9ad2533cf1ae4f49400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded08f7c3c4fd29fd68daaf886ec9a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a13083e70c481189a68efbb363c14402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3566b5ce26af3c75a29eb00d34aa05403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d23310ef8ad327d120f3dbc745c7d7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd7d415e3084acea5c68b325f13f89405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652d240994530df678cb3b8cdd82523406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e94a46d100fb77fd6c345891bf7a91407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b53c0e9d560a245de6fc130006368a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7f4c29f37144700c53db2c085bcea409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13c6ec7001ce59f0bab592717f0cbb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329bf1186f93e950940070f81dc4513411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48028fedc767800c1b55edd800b5cf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef3ba03bf28b9d65345652cf7080d9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d34beae8361d791e453cbe979ca8c8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d7901a9e451a0e57a2c07f993999c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a136c3aaff4f58777127e8773deb5eda416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276817b294b23f82cb85b66c7ee9fca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c307df49158fe0d770f8a57a1a33d9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9663072a1b7afbfc3908189d11ad0748419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf47e87e2e0c4f006a39e6606e3814420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c2288c2aa9a62079bc32d772eaac50421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340490aac3048647d827c9a09607c60422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd918f867fe7ac58761c84aa0b8e504423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f84bcab1a20e84314d30314b692081424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779d1ccaae63803190c615cbef68a53425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ef267b5ce3f2aea6b2eab66a090dc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92ec22b00a38609dbb00b3cae99526427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481eb389117633e447c2ef0768df3b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5bbb1f66a4c9ecc3fa38ea5a63f34429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea7c86dfed609b822f3af1953bb3f8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a6544bf24732eeb5f83507fb5bbef9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7582bdb4c17c01f1760c14807e26f50432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796bd3bd57da68842e0b71a9c5f8937433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12803b9fa31d4d5b99b636cd0baf5ec434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236043fef0387f41f35f72ef496f38a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa40750ff4d6cf27923d84cea2968f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc58d27915db8b9e15c478ca37005b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62c6264e2524f7a4011fe0949db03f8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16585a5f064bbd65922b1606350f1b2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52378ffbf933091aa3515f1524fdc899440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0be3cb6f0bb2022e99cd5a3c31d45441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a108f0f4f6b98ef79d30b2556e3cb20a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e69c154e2ee26bf852ff2896334f9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149e724c7556aa1d1be723f5eb3235d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5791bbef4146f57bde36cec8259a8d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235299f6e6d8bcb1cbc3479425ec9b1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77147b024daa83ee762fee468b056e73447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad0fb28560082dd719e6db83b30410b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea9c9ad6518f9c55d438287b38f56bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017bd9514b2546979e66acbc993ff5f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b360939fa938896fafabe59ee568d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92226cf4765410a7c853410980d4841c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6021a5b7e0349c7dc2d9d2563d6ac4d4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb326a66f545d51e6ad5a83de757317454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbd79dd807a7fa86a871fd9d1de97c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c226007484f480d518982a27e80cfa0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df0a6987a1c2a44145be4700aabbaf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b33db21cc422266748b6caa466c79b5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb3ef0be6cbf33b0528d9b69abba0e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f00f7bb017f0a2f23608dccb51f91460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c785c6269b7bd9e7c6e3101f8b79557461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23812f1552517331e92e82ec602e8f35462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993989a16222c7222a1754db80b60c5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310f175227cd9ffe7222e2c85c11c69464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7dde83d825511deab696523f18616465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f55b314e8a5679b2a83558296fa90466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74661163dd283dfcf804c8b53cf5c4ca467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacd1a9e5c62f469d98c61b6dc9cc7b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad9c92f1ae64ec555aad86cdb27c02469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9b39559f5c637ce8049d1c5d3edb2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56306983b88b7d46ab98b035376bc1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d37a814b33dcbe8901084f5c09022472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c911380630fb6bf269c1ec1d291de7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ab554d6e42c5418ee07b3466b6d4f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911476b152d8ec2b5c8b52ff992219a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f5b9fa8e8eef8cc855a34be417147476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85412e65f57b0ab040c7b4b827ef12e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf026f364696cec188d0a8abd267001a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2aea8763c627352d35089d8e2a2ab479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f315cbe21063ebf85ae24bcf99b199480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2245fea4e55fdf2c4b10cb8d7e9aea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d23a9295c3de460d5eaab50d2bdc86482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b9614e5ea69d484b045671c8a17cb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e540b4bbce3df5f742970c8b1ee52fe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8a7e6d3d841e5ddaf88f2860bf24f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353f146d8761785fca798884186f5a7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547132e23d6b6743518b0a3d1edea6b1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bda9db022c802e11462d4ac3bbe6f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800f0dc9b756e213909ea4c535f9eaa489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f4f30bcf60af6bb076552316101c9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ecb31c92a89186db5a2439928d8901491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d753d33dab179f230527b7ca41de5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89373b7baf56d2e94b499756dff22ae9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d284e743a85734b62a3f5b2a6632ba7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1ced0761c81568e3b6c2bc88c161d0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4ca7537838fcba68c1584996b0b41496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d708e28079462e637d78b17a91e7e61497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d2e0f09e0134d7a4486ef1487abb0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6246ddcceb56a8c49a3a3c6ca1054c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c2eaa7dc47ebfb1d7bb8a2acfe482500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd83fafa02adba3f76a9682b2c4268501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bea455643a8a0e77b3123022c97db502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4dd41b6507b9fc18ac6ac73dcb73d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb17e7a1d37b209db42d48835e6b99504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4eea90b48a016f387cc2e7759860cc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d268dd49caec71f2c286296cc629cabc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe79fa0cc4f3a21682619937aae6279f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d2270e57583fe31450994058dc6a7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852ec28ea97d138f98ee9c7e38edbfd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54a2010e0d598c31c47bf822ad4fbbb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2924524cd6643eb2da25b6f0358fee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7e42461e3639833decdc761e011fb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1182e5cf03eeb97100a93a74a34783a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f100efc495add7889fdbf445ae7715514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad0a99ee81113b337ecf13a4959798515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be95130501861a106d6aeb3fbe1e517f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbd5d7add6b4903dab4c6bb01594f7e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06f64881d91009587a7c2d188d0430518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cdbd3b442ffb291833583d6735691519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdcc2718af4a598038ef1d20072c222520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fd05b8b6146be7d58d3e8fbd65723521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f625fd47b379ea468c0a38b19c3db522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd296eb984f9ee72597f0559198da0b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cbad134c9586abcd2d0c44c724d09524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a64db5ae642d6b476ce46381a6e1cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651c6e305718624a2f585c316885f46526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219872218bc3e9e2fb1ee94ea664d218527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28efd04a38a77df4f9e4add6f39aa911528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd84dd0754f5c1c2bed4d90a65702a0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb0cab39802671af0d7bfed8b8b919530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0549ffd7c1504f2362f9e21b760f2aaf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53c97af09e88659acb00784a4243b2f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34bffc3ce1b0c64b6a480516e9f1313533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2534496347074f4fa3dab91b0662a18534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce772789664602b57d2dcfb5dadc0d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7c2a6980afbb0570f3c288339d432536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1622f39266703f154550457ae3565048537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfed68ba1bf95648fe4c3a1ca4d8c56538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15713c73e865cdfa1221cec3a336548539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c304662ceb68f9af305ee6d8ea365b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328603436fae6630b1691c4408a72b0c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdd6136502ab508e72e25403b6f1cf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9b3cbfc629f56dfcc4d6aeb2be970543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbba7b751026fc8cd4ad2fbbcd2bf3c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836f0db9aa1f50408c46fb30ba57256545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377fc3fb7af77bd9b6073402c2703ac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3fb9208c59ea34893a81adf6c06ceb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00507d75ea2d11ad91e4efef115fe4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e62731615ae0c05f5494ce432b16d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf668f1473973deeb4eab26c44737776550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca113ed4f5276ef3b57e63ab1ee42b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be677f54228e29d92ba03f34ad4724e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9a9e8c1b66e989ee0f81eb3fa7a13553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20745fb92eccb8296bb298f2eef542a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2519dd951386d8ce73da278a2e24f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a00bf422ab91bccb2af4e6a821f93f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c7b703d955498d8973e81eed3b2455557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a89ee045edc6591966ccaa7bc9e31558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf5327da29b18d89af42679808c33e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3746df35009b037a3ae2170973d3e1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf085c4cbf1db9a4393eda588fdafc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bc8d535ae6e26e21030106b9081648562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c527d4eca8d27b025899f3fa69f3e57563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a177023eb0a13e957d67aec2b928b2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34423c638dab971a903b55aa5d89e7d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f091970911549186d1eb0c49a46a03566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b115d2d18f2be406c03f80adeaaa1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ec8443dd5a62c08399ed030cfca25568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab23fddda1c08bfd68c16272564c3d49569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a77ff6f5902eacaa1d368bbae201af570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd821f5145617bae37d1f52325a7b443571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798928859c31a7616fddf7a8e52d5182572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f252a162cc4ff0846781b04d2e39b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e12176b297cb9adca102584871d467574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00e2c605c2a54121a18243f761e8f7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f95d85db6cd5ed4a033efa733c6400576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b0b6be32a2ff5339efbe5386af8ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95973b51c714fefd5f568f158974f372578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7b25e03192f69e9cca20531e95535579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe77afdb417dd41447453f6eb37227f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f1cbc62e4ed27def41802e2574b35581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbd54432cbf613e88deefa97b39cf1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c6f81b8bd9592319281d7d132d4db7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d3dfead9b19f6bafd6205ad9146db4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe23151456a41dc22053ff81c146c269585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d128b15d7acb3bdc96a33df7b89b78586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711b01b7138f60bd498a5f7891bb70f9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d971c2ea02fa498accd3933ae7a44588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902e85a22c383a7134a9bd64288cec9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4caa3038b86aa6cc25a0c52670ad7d4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77dc4c3478a5e836b217f69f9860a79591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49386868004c3679fa13f08a628ff0cd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2595dc234a1509d6d9dd62caabc662a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897f1bf353f84e888ca528262c866901594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233206841682d561de5484fd39f47d84595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58570478bfe070d747d5079dee5fd8b9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8000cb0af9e8cb02de852805500fe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b85f1d056f562f0b41fc0ba5517dc72598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00a6ebbef1336d8950bc8ff64f9d44599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bb9bc29e2dd7a178e1277573f620f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc6a14b59da8fa29b96208a05c0997601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eeab599b45b5ddbf9ff1548bd3af9d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fe334bcc7cc64b1975bc7c667d433603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d5f0a92fd42ef04c4d2af11c8b26a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db228a156b497f56aeec784f560818605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8cc87e108fc3a0846b09581a0cd8f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeaa76f83c8aa73e879700bb1c6942d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa8d70d325a4bb0dd3f2f6d0f4145d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dacedbf570c76de889dc39f246fa57609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b35bbaa300782e1e0966ed1429cc3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83950168c73683159f3b3f5b3566f781611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c132df0e58ca94c2c33c85744205db5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c10e8754939d7ba8c6f7a0d7f9cab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77e39b1d62f77e7b33d7f35fe25395614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c26ac6258540dabdf89d0a81080754615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b0c817901e1d64160a2c8f9d3ea87616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4fc914700fe8f460b1abb6d401cbc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d21d65911d506e921525b43588cbae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669bbfa0c0a1e8e0f20ab8991ec9364619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d310de3016526e92ca436f9bbdb14ca620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf57fb8fe847a5fbb82db3aab71538621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c45037026a42cc488336d936e22de5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae2ecaad31a87156e30db555ab449a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9980896e3eadc2c88733aa6bace66d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6de6210dd916c9b85189d8c233d54625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cfcbffa961d40b211323b8164f8e4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223b9df7ac3fbb0d290769a137cd21e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63c813a16b103073f9c35871270e3f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed216e918a00a445709b65d6494416629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc46be8570f6b5c72988dfa9ae9ea8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583978250009ac23cd78c3478e5725c5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6f951155a30d43c334f784e99250b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8c4517e0ced687ae54ba79b85f2bdf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707788f81a55425de7882ea7acf0e2b4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05619ea019adfc5ef63385dc8788c5fc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282460cbba7c33b9feda5d328a6deb05636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8bf9906fa40c24881d13fd2ba5cc0e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef67fe33daea129edf15b9fbcc7ed6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9847cac97187c3124ae35bf8c7bb2f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdda3726542acf70061eb324004b289640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f48383b9501ad37e6b55f277cf1c1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41484dd3720a01b2ac1f954540657140642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d22aeef13bfd7d9354b3da5e02317643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93bf9742ba77b76f39b2fbdcea17d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6049fa9b11324544ef91652aaa3b52e1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d50600d28fe7b8069b35d62bf8c6ee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce576e0004b9621d0afc017a167f50a3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a805b043c422964a6552d4b4f9344b7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb23c580b49ad674068ae26e9868c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceef52a8a7e08fc1543673cbd39122ea650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80984ac4cea3804cce6fd5657383f0f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609aa0ec198758b588f1b150b3bf80f1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457f73722ccecae67de5c7a2ac739b7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459eb3e4629cb744e0f2e5208bd61cd8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d25729f9c35900fbaf8c4563db318b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d303c292a756f323d030a2a00f4c9096656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e708e50110692e2dbdda9a60183ab0c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07e2d1a7a46c1a82598cf031c760c4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1047a89dba42a25dd36c044fc9862d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f86266410e773ac35f75807e942e14660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29899a8b6c25354c174216d945fc5fd4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de27d0b2054b30e52727f31551fbddb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38d457c37d687a64d449636f513bd0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34a5d7d5d88edb2676ad7a35f1614e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adeccfae902c0cc305afa3e72c7dd6d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a5dc518bce967196f3e0b414b0936666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b6147fbcb27724e76d984b00792a8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f6bad712cc99f55360b5ec3fde190668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4368f45a9a7244209b0b9a0b4770ba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4c5b04ccb6b1f2ca2552fe5338b73670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042654ff4cdda4dae0cb02678d9d88e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342bda37e4dcbb3c87268f0ee11fad39672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a68de0752e8dada91698aad548633673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26eba8385ea24bb6ea204b9cdb5f94b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795448c14109a71a33ab27ede68b02b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3973849d9677857e820d7e30bbccaad676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7a8282f78038068f0444148e9e6b6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c32486cf8ba9327c2f92b08b29c5ec1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290496087fe2444b734a7011d97c0ae6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926cc5ae19a699f7360430c2e407ccc680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>