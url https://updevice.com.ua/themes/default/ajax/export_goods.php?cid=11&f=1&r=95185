--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf637dcd70435c228d598b85a966f81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e308ca51cdd9ee7ae795889781074102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cb713f20e6072173e0d39fc962348f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ce94846d8e4d3a66dc61edae0b5554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ba66be12543b4617b23a805e5eeac25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5bef098fad98b17c7b7ab609338916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9793d292a801fecf64185db1f2790b5b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd3177c01a9f6c28e62c6b998c7caf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edecf02577dc6dac9ba2d388a20d5bf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb76832e7ebfd6114b2069b832c5fb910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322d04d45b0968a8f2aed1c6ad7c28511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79421b06479556e0200c25644fdb53712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d176ca3225fcd2c404ccb105af1587c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f3fba9bc448cde2d314137e6a3a7e314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41bac3d271b967e289771409246da8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b5f10f10d790b991204342190184216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541070fe1663f24610879e6923cbf2a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ffacb4a64a2e83690305e0f8ad55f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d155363a457d6f82e9bae6efae54d3519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fe06e01a18f1c239d82172ad7f12120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0563cfa01de9663d46351aa530038221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6533c25ac4e7ed1eccecbbd344aa9122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184927ff9f4763044e636ee412b5431d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7fd94bd54c7d61669b585f707135824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdbe0aaa84490d53c94fada01e4169e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aea03f8b46a5e9b374c24277aafac726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e6540d514a9ef6dcbc055f64c295827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7448687ab50120c178c9163b461e0628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ccaedb11261fc59e6ba1cc565e22b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13dbcfc536f4fda9ebb3b5e5c8a0e0630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2fe0a39c13452ada74e2cd7a804a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d73545a92e9bfc452b0972af5a9933132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170a10620d17d49faf7fa84384c384b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c12496851ce512ff99b109eac195334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2cb35f91a7bdae33c7efaccdcdec935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35e3f7865add39e9282cfc2f6ed41a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663127d030a7d209595716bae41995037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc958acd8b9693026b2f1362cb5b1838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367d5e254cf04d6746504f076c76be239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab315c2c16ffea0f6fd89f600541fe9340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74c86cc1cb3fd89c5cb0df604e947c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402241f89cad8b8d4e286e01d0d3d8942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ba79171d403b5168553f4718649cf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4359ef873a7ad3efd7685ba5cfc02c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24762bc53c336c5302f58f04b8264a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee46611db999decc0020cb025e12f146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c190cceee6b2909d70e6bc18dfde0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9e762cf5665030cc8c50bf3cf4fcb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2bef5e693c091e9d7297a9521e9d3749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca159442653386e96e3ae1515c5bcc950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033932bc6b1619f5c1c3d4c04d247ebb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a279415f0692a49e944c618da0086e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcef9761a57488e435de92f7dadcd7a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a25e5d0e57000d43dba40e97ebd5b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb875f98aed0a9bb8a7fd2ac6dab8555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9195ce963e77fc676be448eb65934c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af9b6be78bbcf519bec7771939010257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a80d8df4837054a7ab9e50b3eac39e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57ae0d9db9566b62630e62b5d8dff559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579f53d8ef110e56406f14e84be472a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb3c4398e6c162a3a7f3e58b67f54461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da461f8e4bb68276f4652e01c3c115ce62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2adcfb0bcb0b00cebc63a274282d3663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32d51f92a4d95fdd18be1a01a5489d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9beeae247a0d86128ab7fda07b75f765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d3eff89649382bb331cd75405e2ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919d2c83928836aa72fe43a905d318f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0f349643d2f440eb3ff89034a0a5d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ee6d225d2fc9a509ec6888e620b2069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6edf65f2d6df75b888db6490b00c3570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d9cb08985c7e0a2ce83ff955b734371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da500cc7db6cc0a51e649474b39ffad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8049b1107559565bec58d4810bb98773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7aafe1c03a3b74210c10afd437cff074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ca50aba8d863ed197a6eda6e3165e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b426984b0211e3c7eb231ee455d9cdd576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5565ce1e50bb2ba1c1c59629b2afa7d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a98be9ebc7eb1156a38bcfca8dcdbf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a03fcc83f068fe0906c8f52a83e87379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4146b604ca4f0b2006de3cecb3fea80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612a1488239a11932d81c433040f085c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2a9024553947516b7d1f830ca01f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a91c7370c6c07b940f5c3cc98038c383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0ad0a9731bca501bec36473b234bd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2e8f12d572cef32fff8f610af9272185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75426762116fe0e5fc3b4bd86411772586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c8dc333cfaf07806df4918d1ec77087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcd17aa76b41abcf6a3ad945174e8388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2c651316f40dcdf5d11485c5b65e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a87fcd25327099bc6e39031d2beca490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb3f97cfb8b286ee029e38155105d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ccb8ff75abe1a6c85280afc88f60a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18dbf4ceecdc2889a40b5068b4bd1f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53592196d2c0dec9679842d32e6a657594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5817455920faafad902436a708c8295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14367b493bffdb43a555cc647de6d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a76e72e073816247dde78592a012197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139e941d0b323cdbd77fe5c6fe580cc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b79db93ac06d8d721ee0ed0318777c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f611515121c8df3733c794ac0d6a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f038e64d583e96f6ecca33ad00d0a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c5edc8fedd981c662c3323d667d3df102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9c9c6ae31d60cc19838188d37cddfb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e47c00d0cb9016dcba8cb4c59e4432104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246defe1041857048da0eff232b72f7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae017dd7502a241ba1e5cfc8bc4f61e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea486a766f50502b335dda44eedfe79107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265913925f971d53d2f6f593e9c6e26108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a28b1010428f2b3af9a8afafe1ddd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8967c4d2fd31b64b0d82f43682ee4b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049ed67f9c865044555b32f623ef213111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b382ae80e026be33f7ddc4d618c55112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290f91b2c851b165bbd03add5ba11817113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b29b433fc828407c33a903f48508d5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac69e977eaa0009ea6f580d668b2ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa445f3aaeba054351be3a21d4a374d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9143a9fbfb18ac1a7522cd4a41560a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744733cedd64a7ad8b64166548460de118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc99c46fe61fd699b4a14cb00603a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eec8584fd17d7ce9612458629d74da120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4daedecb944d914d57b957537513b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8901f52ba1ddd0c9baa24c856850156122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb445aa309531b006140bac2ac0b92123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39478a48b9020373ac44ea9fd625ecbe124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebcdc58f6f3323345c0038d7821015125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84514a68779357af841aa3179d298c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928fee9650159ad78970b95799728d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9598ec40e0e832c804231df4800e2a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c41b5daf4b288c9e6e6316a85bf7c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d9f24e84221885cfa3fbd05fe47eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eca2c54fb113dbc85b98d7ad26a8317131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa07f45d07aac6fea726cce8bbaafb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831837657b684685f711729606953d1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1d41cf56fd0e61c4ae7ad8db2ba75134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687736f17b4b09c2b6476600cac7f814135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59207c55cfeacdc1841564b369bf70b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d2f81b81ca3d5daafa684156df0548137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b2e4e8e038f8e303a942f2c3354f0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b73d53fcaea78730370ecc031d49a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11421131bd0dcaeef988003e6bbcbdd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fc9d2825de55e92f2adbc30bba1d9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d954cbf6c352a2e4a6fad763ba391142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4fd39f63c6827f6bbb0476c0cbc80c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a471e809022af35017f272bc55ec45144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55a02a526d2941aa6dab5e46c2ad1a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256982512736077f9636d79c858c7714146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41246e372e47be83b13e5d4777ba532147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f59303aada45003a5e4e1df9fc377148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c8a045dfb34157d2d33e7b675ec016149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1cbb18e2cfb58ce00feb64790c7ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a439873694ec756f6d2a8e182bbae93e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c2cf2e569ec4ce6cf4b5015fec1a37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e78eaa16d8489ea6ce5619eabe771e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a9383ab1b6d93ac6a1d73c7ae252f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ee8ec7fd4a8479046e34a6b52786f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34293bb7dc0c773f677887638659c538156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d75fc46df4ae37abb091d0be57003157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b6cb2ebd60fd1fe315030d78be2a0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e39df789750c66160e34edb5972cc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9cd63a80a389a884b6fda79956e9a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a467a251dea2f66bea3c86e87164836161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f795f52568d9e21f7490534e36116d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74c1f92cae4b4435bda4e1f44ae5c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2738e5dc9f5d19b16f5ec1b3e771c4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf343e469e8a7258aa10829a7eb4d70165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574d680592a6c78e02903401fc86971166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90baacf824c81f19073c2fdbc04ceacb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cfc7893cd52cbba9760a16b3d83604168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d856b06d0f637b4f942ed73a087ff203169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53fc179aff855d1a7503f76291c82de170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcdcba011b1460b16377f6034b5204171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad28ebe42958c115b0ede01725fdf1e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa76b5eb9a18c49599e11dc0194215173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e0fad53a977a337d49561fc87032a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e046a8132a04a11294b6c10b6569e0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a6c8c397edbe8531422052caf3ab5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee249e3a457977c3845536abd4883c94177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcffdf47d1d52f5680ce6fa32d5065d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4dad9b3dc9bbab6c704d59b47d7b81179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76ba371560102c32ace54ec84d7e33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bf0a3f6722ad846f807b55a20492e0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3749bbe07d631ac8719e1abbc4876c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daffc4b5cc0efb49e266b07da02cdb7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926dd50364dd267ca7b8016d12d33535184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec85334c7ad7486d4e705be303b3d02185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d026c4585ee08bc4de31f145ef60c6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fdc26d4d7e35df4358e4f96c984d4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c392f9004dba1f456b8fde5b7761e14188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266cf9c31c9e7e138ec95b39656cd8a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14988ca92c987606321949c48c99c1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3008f46fd9b055b605929a7f0cab66191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d7b38e3f9090c72f081803ec56d0e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1fac858616c92b2c0f4f9e34f6508193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71016b3a0744114ad2921dfb8770c7b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2237ef8b6e73f2379ea9aaba5789f484195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2234598b10889896955658d250c62196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093f3133f8054b08a243f57bb22420f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8befc05467591c90f0c72f787302fb8c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde3d15c7c3397a1d4ca142ae32a51fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832d0970863aaa44dee8ca0145e3d79200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f41c38543aec9e35bc70fc5ccd72a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb1321475ac6bec92489d52cf0fe92202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a8c5e67ecd07a4a86f66a38a03bcb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a456abe31f55f224ac52a58d9ca9f5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb9b4c0fefa0050faad39c5451fc6e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d1042975aad7a759035c15c57c4be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cb3feedd63fafea066937e92a1901207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08678e1b9e4d34f5189440781c4c17208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96f0605b6a9cd7e99f785922182663209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356a48d86358113b457f494dbb2cd9e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f863dc6aa5d4844d49896c4ae4c6acb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2810fd00bb94b46de4a39c2ebf9145a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4043466a211c54ba52ce16a340614213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604ec47a4302b96756357fd542f70bc4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629991d63f6c528be5926717ab64b191215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b5715c23cb5d817d7f2027ae3a1b24216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79751aea8aa050f71cba6a446c82cea1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470a67c9802f3681d4896e266c03686218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489de993e3cd5258bc56946b1eb9407219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34f80875da05d50f63bb48626a6f76220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79817a3a85c8cc39f0357d2c706c31221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8101da1cce5f500b71d6f711b70afe0d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77365ab53327460e3124eaf08d202e2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec305b6802ff4dbe2ac851dd5bcd6c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce831cd5a3db76d445639b1ff2bd28225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3592ddbedd8f0e1cadd9b3f4e915054226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276689ae084943e8a033ef6b524ccf2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b05260b33c98ee50df5fafd3e203d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c640e7d4958fe69fc7714b6a75aeb62229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cd67ce855e415472a9b35b13d1d69230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a8d3911a9da2209b66b713d9ba56d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3159ed5e923747803f0f2bccddacab5c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae528d0596b9f6dcff2f20523e40aec233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a438721d59caec698d8715ba63a53234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0717a1e1cdcc340c9a547e347a65ad235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ee4c2ea9271302d4026749bbc755e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c94b980e1abcc53661bd05c557903237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd06ee4bc06c6b507ad0d2895d7d111238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090431dda49a3955c20bdc23915e176239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51175bd5e1bad0cd6e91fa31cf5337e8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385102752b18225a0bb4c00b54efe628241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417965bbcf5895b66640cd8eb6db8506242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619005f2c91c4246a387aa5400b30ddd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc178759517f6612cac8364cda2e885a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd38b6156d484fd58707172684d8271245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19685e651bcbe846fabe395a876cf22f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a056feb1c1533ca6e41a97d08b451b7a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2b6d08ea6eb506fd58a474571e517248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7ede0c072ff577aa51a6b3708f0b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2641c5d873afa0018a9a15969ea92250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a06553ebc277b8d138f0fcae85a6c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576ea564975e8e71c2a40cfcbaf5185252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544ec421b4c1c155096d7b22616e21d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff286144ff2770dc18c36817c2c092254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a73740c7f2985f6c20ef7434b5de89255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5329438fc72055cd7cd02b296945b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dbd9204bdf1fa76873dadd970e18c3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2900c7f9236771deeab1a64d3801553258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c51cb27132cc57e9757f0c6e8f15a1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38cfd77edea82e1efd0cb19928d8ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfeff71144ca86f38546c8e06429219261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be313536b4910faeb205a1d4bba29785262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64bf0b0fedbe829365aed81f31f74d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00549b5252555108c8e7d4ac37c986264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bb6b1d547238af2196857168cd5ee265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523aa4cf886545c24ea04846ccea16d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424d71e25073a641b1843c5b8dddc58267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020c5c89f6d442e3014af31e8b17345268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21219217b518ccaa6631fd74e28211269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98cdf982a6beeb40e2210e85bed262270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8bc5d5cb4d73bec3c6376e3aea18b6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de6d3a7156f409d13a70053c1e04121272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b09ee8921eeda969ee6688087cf26273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0930ba262d2a1bc4dbe3be3f506fd21274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef5b42135f526800b4b5cedf740a49275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61c853a96c4b13e009b5e6bdcda90f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ddb851d3bf652ddaed94e15528bac7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c82bb05b6ddc2c331d02de06f5b70a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e39bfee941aacf57753e21cd00ba4f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455ddf8de82084d013023fdd637f28f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8b8317d74f08a9b23353b1209c9a35281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62af4a01032db338b94763eb8d839a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1ac2d347661d47498bfb69fe3d72b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ea5d90b8537762376a3a8fe618df5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f4cf934d9a24204a93f3039288e676285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc295c8c97de707169e2616bd7f7158286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f4f729a3f7dd67db9c156c0a99486287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e955023437e9913508a343e70ff509e1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bf886f86d8a9c57bf5bf64a5aa6a4289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d09e40e2c9f8a930847d6fbc7556a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc229249a878ade41d6c20bc6a60b6d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7d21fd266fb744f5d83f6174a3379292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70d16cb755276a04509119f7862e56293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef490375c1d80f31c301b3d059c53a5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb7f4aa5f81f3f3a2d7210f6c79ecc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21ad76b27ef4453ede2b43983688a3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c3123e7cce91d5dae2cdfe17e51c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf19947c0eb20258cf2ce5747055817298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ec93374800508f4054f56c6384b94299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0a7114787785bea71cce5841ce67f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a754e881d22b39e18dc0ec344fb5b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94239269fd989c5376c51a034cc34bd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5cfa6970e90ba6cdaabc232284874303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b7c88bcc418231363419e0c51844f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d755e2a90df20230286a22a2d77e73305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791ada24c8f64c26e85618e207ff2204306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17bf1ac15d3262a32b945c7d0d68d5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db4cb9d9f883f2fcdf0a19f05fad8e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a545e53f00a57002e45ba151f185d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477fd1c8b2a5bf63404866251b50182310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671b4414057e526bf8be6f18e3494bbf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cfac5d50d46f79c26f86a81a2d9c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184dcb2c76ddb7e856f180b707e7d03313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7642874927548673ed1e012ce5569c2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5e3e76c883542e53c9506d1fc668db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c5670ff806090df5141189e513a02316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4085dbe2091b92becc90e8a589426317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624c5d5ebd9acd0bcea32cc27cd69b4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e806ee94483ec81d80dbadba7dc768319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce65ec41d227c2778f43e586bccb80320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f385a7afdf577912c09983f9a187a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f806428473cdde418d5662f027a44e0a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19487bccc7fe4bdd00dc9593bd1effae323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a4d5ab347a8594883a85c80f3d96b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d2ac72f3d5fe8b2156f48bb8ed3ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada87ba97791aa599e8eb446eda3640326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0897fb7f2685546ef9a90d89a86837327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84e4a5b539f174a515706251b6b1a60328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c46d2f938caf7054a02a18aa4c6afe9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f054e6b2b6553b31db9afe014e46a9e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a42607a4d22a74115927c200e1afd1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4c2f16bef6684ed250f1779429fbc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67e22592eb08dec736cfcb9661f460333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba96648b5de3ad64e9efe80e48d93ac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b327274b2949f44c6dd69dda07f6cc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8834c1d7daf0d29499be9453cf751c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fddc18383ceba374e2f71d2ef967193337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771517b68e8c54f23aa556d0b31b8cb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d4b688f0ffe23dcbba3cc9b33fb5d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bfa1cc372b58ec24f49f0a89e18d5b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cedcda696f3f4e39162b15e876aa2d3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5476f434f81418cb290c63f353b4c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b08075ee19d7a057a9ee3095899fcb9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ca5b1a797c209f77bdd7c6211f19e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c67a0f9d3e69d5016197cff2f2fb41b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f1a5df92e1b4d73e945cd10365590346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a0de557f57fb66eef43dcc67f0bfbe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05644b58e6694c9ac9ed36e0c570ff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c90ed35b7c440023e4e507a4d8c53d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c15af5987b79bb11af262ec804290350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f69f9dc2a1c26a96b2044c913abc1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cf542b63ec88f9c823de49aad15344352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45f8a0dcd50bdfec7342ca588ab78e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfee4df432c3f81d26e0ad0332db3db354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d1ebc4af8120326166d4dd51aa8f9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30576d4ead37e481660f898d097278fc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d26c8e46dbe259b570dfa4166302f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d63953d1c8beb7cc3be74d6f1b0f4a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c38513fc41ab44a4dc1fdf0ad2eaf2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2b0bfd74cda120eb08b107c28f557360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f507d2c34d67c7a470cc920b0373f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08557130064426db6c8700b7f2ebc0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39fc6311449b76d38b4921d3aa41967363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed60e14db998045eabff530613f738364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e34b71d53aa9e08651cbc83e37b887365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd1e58f320f65272fcb08f53b69fd3f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d14f9bdd620163c2ca03cef2fa13310367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8911d7c32558df418552426701080368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284e6268037e67841232d7cb226333d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f070cc662f2a94b9cf7c41fac1d32d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e084d16efd340d5ae2d864a9a329e3b4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442ca14c9532ec42f4251ba9d3d8275372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf527e65d5cc6b33989eaf6648e4271373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1845d7a02b5f7064113a3fbc4afa9f9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a05f5f36318eeaf1ce45ee227884e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b53d4a6e6b9944d8acbb0b393efc14376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9558d4023b00838cfb2d985dc6ae93d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e5890bccdbe02f749aecc9fce4409378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c2ce8030f3f964fa7af4b7bf80142379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeef86e3516690c2c5b78a32824ff578380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b3693136718fb27dc4f85b59b6313381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce0754d53c277ea8abc2249f50b748382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714cecbe8ee03e43fad67582755674a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95abe9e5e142eb8e9d765bd4a1ca1d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77748da084de50b8f779df6aba622d0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17c5c596bc8a05bce51efac7e8205e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e42fe9ed94bcad59e0daf4598afb0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21da5ae1d7f4fd54644d3faaedfec713388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca19a6d5f480d7d93f954b2aaad83377389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee252ef70cd09797d400b8f1caae651d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169303db7bcac1c221f7b949b1e3a05c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205356b78ed602c4766603bf37d143c1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0248ece80ce8f8e1114db875ebf36c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f66aa35443c542838f47279fc048af394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffcc1709e83018ee64f91cedf98aa65395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f7bc93c36479d2ee88d644c94b133396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a65ecbb458d92d5d08ca7e472bc14f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed1fcc260365621ac9e9c0f5baea4e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e293eb23d021200456383d0bba5d7b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae182ea7b225082ac0d5359ae3aae93e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee6b2d7962f6ac5ae8a94e5a4ec790401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22960982eb8b784c27fbdec3ed6c86f1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad8aed73cfdb638a773cd030acd1d1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f78efe6f5529f62a089da4c71992ff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee6ba0d0159fb333a8a19e06a3f590c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e72da17e538ab198abc2573fca8306406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786305d636a89ffcf691b9e79c9423c3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e9477bfef34ec10d1b3c34e5755ec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a617c33d73b41c2c0fbf8e15f4a852409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ddb4b194fc089b7d7a0c762f18a15410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99ae8c1b3742a8935d6ec480560dac411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cee4811f18b035bd0e3e0cafbf018412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26906a399bf32acf66cd3c26ef88cc2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16df3ef3321bbc0d08a5a7c6280166414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e4d675d53e1a7efec273db801b3227415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17255915e8d84ad4ec312ba0482dc9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e779bc3d412da58ad82ae4e9be21a28417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77722e014011f93d341aad7e81b32230418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8dfd2585e09e95d6521eef65fe763419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf357c4c3c83ddde6769d1c4fedf08ce420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5884665d41f69d74969477e4f455a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad1c33451a7a7a208d9b24c83893c9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789a256e3d41aebc2f58686968bb323423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd9ca927906c4316fe8f6e06f25c7d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d572888e15bb901d32b22b6fcd8bf6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b224ba97c64e3db039555c32c9547bd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33050140e3618c2fa1f4759676b9da427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21ef6822a72b36f7c04433f34f0e40428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccc57b64b3f9feee3a8d16b48b4f4e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c8ee4bc4353fec2220a8da2f21fb4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5223ce8f02de3626d0551c1219407431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6349935ae7cf9e54f87bfcd58f0590432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6110f47d8d0a04e92c955fdaf5348e41433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f8480d70f42421f227c5286208311434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7063013fb03b5ec43ed43cae92046e5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4841d566a6f1e6da8b1091dfa04657436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9623eb2cffa2d9725d205c65028071437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2f9c0df25bc547e0b17b7a4f688c3e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a901f3c2dbfeb9dea7b90cf20e472e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a719938d66af208704c6181a6f6ce60440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8f9c6b9bf235482de1d487bffa932441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f603b8250d4c9abc49c8da61ebd84a95442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649baa5d46d25b9a1926068c6f6525d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83666badbbea682a19329d78fcbac0d9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea43262060c7324f1687631bef28c6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071e8bad0260ff883a0c7818c744142446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dfdfc6dc2c2eab2db14de7183a6d33447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4c69c148ded4bd562cd6d8ea5f8bc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a6398bc6f9a8c6a5f8d60c59daa0d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8564339486cb55edf34043d9944d5be450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac870c1d8023dd7d10d3d05c4cab19c1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc0cd3961a5dd4e9e2f832d75e59f4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1208e5d5c73887124b2574f12837d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32053613f10a1d2691e13881226b1eb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a253e40c18a5624c148944338026d25455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0064768b4b5bb6b3e7c70d2fdbc8e49456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f97dec2b3666defa9909d59df6a0d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5e68cfb2c030ddf4677af476a73a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae985022224a7a4a038b151f7f7ec4c9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05ca268e4ab493ae5117c7add7b649460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5eb7d285bb6376786b2ff220a4b63461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edd63b01ddf84d9ec4b339025ca9178462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494ca921209a7fcf7eb2fb46d63c5b8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f07819663c7d6cb96aa5e9c5afbcc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322ca7b0ca4c0c1f0897391ab186a22465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f011773baceac6a469b9120e64954466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1561dcb7e1c3d73c06719ae39f438467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1b1ba5f0038786986dddc7b3ee6d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d4ed81b182146feb8a6b701461fea469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0844f7d6cafd6fb0eafaf84bc17e2b67470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18812d55c349bd156642784df4276f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d3acf04931ddd8fa75a8ff17aea1e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdf2b3050a6efb7ff59c7a3c4b2fb80473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e46ff4e43d7079670037d04afc271f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe127fbc65ebc9b0bf71e023b36667475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7046c402ad1f88077225fed767365476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640d8ce61e10966294c5e1b4672b9450477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874b92354e700dd9fb197741066af4b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a4faccc3452df6f1b6a77e80a446b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5ed651a52db258a475a7c614e9803480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf0d2b61ad0f4f0ff425069104ac1c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df96d2f033091cbcccdfe3261110284482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb101cea57cfb948c02b8bfbed86da06483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b695f161f091357212863954efd97484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37694fa08e5a833142ec06909dce7677485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db1c09cc1b1782215aad59b9101dc97486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f8c1c817498ac9979ba25d775fc18487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72fddb03d3d4cede2f7707d3015183a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d80833741b6f79f5d51aad3dd058f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d949c2e6ce30f10d26578203eeb531490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46457d86f03bdcc652db7afc1887f4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fd72210feed1af94222b4810c1d37492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ec14684da83bd622ed033378122c9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96756dc8e5f126e831d9980657f919d8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03473253080cc4c0c688ec8a187b5d3c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81486e6d1d5d433d5ecb14d2f3cfed8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be66699658ff630e2ad3f1461e3e87497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f432792c67e96d16b968afd949c35cb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7ae57d5e9287dcb33c496f282848d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae43557c604f5b5e3d2ab979e1d2b1c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313308f454474780e731df91dd16b21d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658b9e0d69c0a5db0edf992d3d02a5a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367407a6935bec90003191ca5dcee53503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf83221f4e0e308775c19af5ab533b5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfae6fc6023e892407b112e6f9d9793505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babebfa842c7ce64e2c0f7bf66bc0e33506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b750eb6b94057843c539fe5cb752a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aff4a343787eed3538f314259a39f3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77ce167976fe7d8c0cc134c62a541f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2112d42ccc6374526a55382ef7a6ed5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf470707abeb552e11fc827535c0a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721ab6a0fed4c429537fab2f8584d5b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef91be0f411428e8910d2c2b4ba189b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de128c30eccb94bd1d91a8be26f861514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b725697859893208c9d4354d4a292515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8969879df42dd7687ffab56bedde1c53516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb90bbe26a147837afef576cb0f0049517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e95889f377befe7aa05227e9a7a36518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7523aff1867b90024ece4a7816f344519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93800e2c983e08e230971ab48f548b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a927fba94adba9bc95762eb0a604e23521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329659b2187d5d2ebfda7f6805f93e7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140e17209fc6e6197addd2a20be5d0a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153ea6926a0499f3419aaf373b819b3524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef444dc3fa0862a6255cedd139984c4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72fde70f749036f8d44bc69008e6dcb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a500985a3b0f19318ee7372a6adbd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7a838520bc8aaad51153ec3062023528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d872ac542e0712f4dfb6f5a5e42fd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed460242609fff20bdc0a5324b499b1d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94812e0dc752246da41064a6c266f4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c0ddee3a26fade24eaa0c24258267532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fcbac2a4d92f8f74bde9c50a284c6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9fff0f5c0060e1272ce54d09e61f0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e99435dc5b9c6b1f7d1e806903c88535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c7ecef4f1627a51d771622fb78bc9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792902c3006743a0f912f5f17483d867537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba236b417fde7193ac2b6788a7e9ed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd16392769bdc8a044c67d04165ec8a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db69127ec97054fb6faeec5b689b7e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44813488e47f38c142b93f12288521541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e2177430e61c5f0dda7d576ef7591e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a6a45fc5d1e2c730b1919e2d2232f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f19bf550318b98d0a77b331b611ffd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa55860e44004e48aab7d6631f9681545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cc5080de0845b11f230fbc74abd74546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efaace840295d1edc823a67a6083ef547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57b3ec48d6a93f6962a5cc663b68e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5022f1fcdbd6d77e00b72c7edf5113549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a335bfd56c95fa02b2ec900eeea6be550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b0f814a9663101fac6d27fde9c8ac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5af2db6cafa52d48de58bd4d1e92b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18711c189c652ea6f843d31d0fb5f4ee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1163390d5f874c5dd41488be6c07195b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbbd5d7e39684ad0a7e945560753a2f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9850138836e4090146a87b5e480d1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb62f0173bb9aed4d85886797635702557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfee40d2d42054e43a328be06c39615558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98599366dd157a3469746e6926ea09e0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c24b5082dd9b720620105e9cc975b2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ce1ca437f69344f389396bba7a344561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515efa223776acf15a0cd4e4fa5946f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215fb389e5003536f6f8c8dc0f2db622563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce46c1c5c48e38db21dd682ea595fea7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43334d44ae564439ab39d75754880b53565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97b4e3907d0fc30a83c0eabb6b74d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242faa38c82cdbb0f2b89595ba304ea8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352dd4674f00f39172b0bc3a724c0f95568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefe40bda0d61c5e7247ec9fc60c4c4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1edf6330c45dfae01a5a4ae07c33b7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faefb68dfe9507e3125a1f8b3ffdffe6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aff6877a2c8f0257d63b28d17b9fa51572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1bde4070f859ac6fd57c937d01228573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded2efdcb1badc4f5487899f606d814574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9a4c58858caf82055d8fd02f62714575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d44c157b7f34345930d44221bacd8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afd80c174add2915b977b0a766d378577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999ce89edb435f9993df1cb3177ceb9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fb68c86e5c0d418dc7b02e507b218e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c3135802a5a604f86485edbe0342c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5156c00f6638358952651819574ebd0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3b4440f3c9591d0b6702f0e759ae8b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18794776263b847632e27e72e91e1884583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80b32d30bebf0d7b81b8457258eced584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1c50008a55d2f36701c0816c815fb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119ade6124b1a144db3983bc435fb466586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb60b5ac5f1bd0886bd75e14bd8099f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d611ebf7f71f63c0a47f56ec88af98588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52241d881d12758726bd6cd0d537e234589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5854abf4f6f16572e17bc46e7e4823590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53c1cfcfd9e83969456b41e7240355591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5006dfe002a96a311f86b4390acb2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9636b53eec359b6345b1c7912666226f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99424863a8d9faa777b4e0482b4107594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e9e54526f24e5c9f4ca0ed360c354595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf03ba67b5e02f8c23b823876694d0d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b825d5a6c3ce39b0d7a8c0907c7ffd4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c2c58a054af49634435b2077811af598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6dad2eba21f7c04e37abe28be9b1a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fba4c7607fc502d8bf00857fb16a217600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2233d096c7a96e18b6666fc433ef92601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f5073909dacd3593c37753b4c349c9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75f2f7e70044675231d958b1ece810603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826edefab82bcf88e4dcef39281a5de604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a345d9606ad2a0568b723d38b95ec2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eba98678df164aa19cd21b1a597b16606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237206cc9c7ad67aee214908afa7c08e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3a301c073d8234db956c264a6a937608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0812f86f789a923d8beacbdd3edeff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214c24586899be90af902efdb667e78d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61532bc21d16725077c93ff380caef5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30861a79a4774d5fd6b6d77c70cdc345612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753a2130e50353db9378320ce39d687613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82eb61d42827f859eb2a4372292f2e5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe3133c8a07a99d5f6893567418be7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756afa0e8f6961eb4c238e478a993a85616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5627d36c5c4d218a6b94eddae67e0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88abdbbfb94b529f273f3929c6c759618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d384533c377d082dc091b9e424623d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370f99d0254b372dbcff3733b57610b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69246e1a8faebd0af951e438a971cfb7621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af577225b2a61932d5f4e90e634c17622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6e1f54fcb78c6d6038dc621870bc6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3487327f2a88195f596189fd2bb28d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fb55e49a5d4219ff2fd57bec06240625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f7e820f4855d29e05100191b0b714a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267367f30628b269f9bd5de61bb57fb8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e48da82ee1e2a7bef23c8c509f4dd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52935a85d208b3c95d3d3e00b1769069629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338faf4c3a558da11289971414de3b2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c559e46bd1845c5a511caead62df0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae31eaf4a564981eaf4528ae053efd3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3288f391e41c191f2b16ab0d147fe1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f5ba7fc5aad8fb4e2de6dd5d48bfb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d1aea8af34d5e2d9b28d1b02b0aba635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f136c79fe466d7baa3201ad407d1cd2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424990f4952034ecc78b278b0575ae8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ada7439c15bf22c9151460f669a557638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d28eecf7bc567b4b8d5591a76f01b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac9baa4e5d7e22b0b7b9ebe021f5b9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee423d5222feacdff597553c207f72641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1f1297b10dfbc700465aca54a38cf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852521aee0e8cf479d71eaa1eeb1740d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d00d200f03dbfa7254abae9115750ff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969ffeebe82116fb4a662a92df22f20645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad377c8088256c1cd9384ed74021426646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9841ad321800f2f020e109e1624e661a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c7cbb0696aa020c1aec77deb7cd343648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402c4dd7e6b890aa5d77b12f4c9907a0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bd1ee1d2bb3b68bf3aca479443077650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ea665a32d60abb06a42f34d4360c7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998806104221d0f572a462c55e28e5f5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb180fb19310ed9b26cf87895d922e63653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7bef037e5930b8aa8bc42cd433f58654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca719375c5ea2ab6d7375b13f648205655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d48d25d3d14baa0b11a36ba01b8ff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b415d7efdd1c4dfeb648c6a25ae6e4f8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b445f322dfa839e2795e0c5e1603f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26d22afba9406178f2ab558e6a4f3d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf94ee3300158e4bc8c93ba53cbaa61660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88cefa46850a029b6e86680eeb94cf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7d5f9ac42445940e996e6fb5aadc4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7292e8cf15cc33080ca2b33f6817521663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb732875d23659611a080c333ae061cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15349fee909d0e33ba137b51cd032feb665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393c0bfbded613a2d7d7f6b75b1c500f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc60bb710d776d1471f7138bb2a974c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bbfedb74b3426de53f0d6dabd2e91668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae0cb27225c7e37f5222f79c1c244c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec47e39a3473d8997eb3ad4216e64e67670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21e0f9f5b1de38e53bdd558475ba685671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcdb22967c1c4b172774569d454d83672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55f49684e31c9f624994b835d2d272673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fb9e2d82b150011b28e43fee7499d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b57eabf1678c144f080104780856a2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af02fc69b6b0ee943a43f76676dc8b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85f1b8d7fc7b614df78a6c8cf9974e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7c3f2d0ee06a8f8145fe094b295e4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13731dded4e1e7ea471cf57129a1891679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cfcab0b073666149d41f6b96e86304680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbb68809cc1033c5a1aebacf4e6a22681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeffcf93d7d7ab2934dfa4a48410ee5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d46c71b5cf2092bd6d46b5f5f79cc2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e43b15f82b8282f6608bada996e6e7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bacf098663f62de3612f3cc05721c7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f035f4a3313bcf4daf353c0d57fd3ad7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b048f3bb83ade38da39f67c18b2149f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aae847446bfffd3aa0d73b8c97bf5e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813965e05fe003594d1b2600d88b0c62689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5212c1d86ecd35d1e4421a3b10c17fb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f662c335938fd4f6672450c9d2db2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e0c43c93849564f167b487410fd70692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e31646b71b7198ac0af20f6b8a229693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092553034e9bb933debe72e149052b3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d770eccc9eba062bce680ac63f11f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92b2ea35dee8bcfb51aab2d93e80a5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c9a19238694918b9256fe0e593185697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac031cd84a1b62346bdbc65f955e3351698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68db92335c960a9d7b71da233fd82c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82713ef8179a4be157e5fb998eea1672700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e93ddedd4322ed7936fb1dbecc3de701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a943d8af46bd07ce6a10ba98a1b950702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85079b08565b9436b37596d0383905a7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49e5576490aae83744e9ec9e20f2f7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ea32fc3ed52f289d3ce789e3a39db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bdcf322d1a82333d31588b0d139f53706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5697a72977e457ecdf29042fa60e2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6eb1b9f58ca1f2e80885fe501f49f708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab12ef26f18bdfa5c2792b76641da21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc5a4321e7b196f7afba36f887c4852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052237805bc3a0df4cae1c153156e683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5182e5b5c64632bc036bb0ba9485c734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2a8b1122d232a3d248b274223efb85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ae279c7291d2b07bef74b37234b1a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96652cfeede7cd4e94cbc7424421df7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff323687611b5d8c1a380d7b99e165c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c6bd02475531783c3578e626a956339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5b18ccb94666d6053235c7488700c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafa94e2414cb55752192fdcd2a96dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4384c3cd6d0b5fd865e686530d6bc03812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b91717da5a00168444bd4bf5d95a0b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f542749de4a0670547e5539006d081714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2aa2b077c9a486963ba0de9ab2b68c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b75db5bacb580e24cb8f1dde1538016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954275615f87948348eb2fd67510c9417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41e03598dcb5838a6a2d0da39bc85618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ca6448f0dd6ec3cc2244bffffb22c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7704959043c941adf40c4d9391d6e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241153beb7d89a0a622a0f0991710c0e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5f645665b7a011ca4b9dec9c1182722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3d281b619ea22f1429befcfa8588723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a3548ae7d5fe254ac5793a1dd06ff024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f205eb4e597066d9fe006487d575a925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345a6ad68934f23269a8679e49c1ef426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d95c136837add6b7e0067cb230a5227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e888162957ae4c4200073a6dde6c6a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a945297324fcae5a1c5bf5266b770d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251ddf4ca34e9f5ac813e3998a37cc430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca58a2387d6e31df882c9d1807027331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787dd3197b821c8ae440ca9ecbf102a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca74ca7cdb0fa8db4f0e072e51f4e9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b92c8f3c8c1a38d558502719e8a48c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ca8ffce0f1bd131e921dd9ed89d2135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9377d21293f7a82c93e0c17271c4dab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d32669c7ed323b1f4cc7184dc995337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca806a3472c99f9d32940415a5251de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22060717ea7e77aadc55d36e0485c8e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567aecc9c510eb9927952c0bf347aab740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790c9b5e3375f2ded5df4fdb621c93ea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d35bf6e7c85f9f3180ba59825274942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5dc584ffc7f83e0d336c7b0e26aed843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d30db781f4d36f395a12e1805c82044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7507965f35525dc811095d3e60761d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e378c74f8958cb08e161b2d9cae2773746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafd11935692dab3ddf1a31ff9dc56347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c1009415584eca22f3cad91e9863048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4deece7095244ff8677a6099fba7fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70656c9f263022c748ed38794df70e1950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e193ba69406e0f48cb381573f14c34551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2a93eaf09bda270c2b954d500e34b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37185e60dfa9b9954e1f6d5af025e9cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41532152ec9d62202e1a67364c52104054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599db52f86e2b9996d2733461ece288255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbbcdad9386aeafb80d4727ce4138c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7d8fcaedd0993520c2602452b274b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec0b51dbff89cfd762cf6b5d399fe258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eadedce4258653e3240df656ef01d0959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276d1915480788f8e216f7ad72dd05f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22568bb9c9ab05e0eedb1cc2bcb27d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1a3fd83c259f34370a6b5d9f6feca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ec1a8e7eaebf7d4e4d8871b123e51d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c4bae28a8257b8ed5f6c58ec9b59564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c46ca18c900a9e50fa5bff8d1f1fd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7600de409d5ef2368d26d836cb4e919366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3b2a11cb415fc0b9d96793808bfc367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca1b843e25cf907b87731b575ed5a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f9ee33b1e7e340e7ace5ffa75405069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27373113ac15fee0202f62515a4b0fe070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c324ce41b0452b2e5f70347b896681d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b7f8ba68457e68edb647ab34a9c1272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f872c96b99ad6b43653461f4e3ac9173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9685eb3460aa2ec09816cdb1c5acd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f51b3ecd33ae2221968b91ad005a0175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900fa4b2b71db79c007b0120117d3b676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269883950690bca47f0beecc8d11dce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a79e700f98c4fe26d0211a319494f278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309005725f4d6af4b90e78c778d0b23b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa69cad3dbfeda02654b59e3bf5285b380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda12fcdf042dbccb111d5a6584f68881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1dbc9102c2d3d7d1d2ab82d32a88b282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8a009635a053dfe7bf330b30de11f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff5693f22558e284ab7f042d5d2f7584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1df67f8fb7e5a2a45bb854e8a4300285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca05e73559aacdc65c8e88e88b56dda86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0319301f97b5141e169bff461d4bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c069b034f3f379075f5a37a64dcb3b2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fffd6392bf26a9c34c0ce791afa158089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7199944578618684778e0f82cc3eca90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21291b45ef1180c833cfd8d3e4403d7b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87e1bd159c50d460302ce852e986de92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f8e211eb1dbe2c0f9ebf8cbd8004293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c892496a1f9cd66d732f98ae12f6a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35eab37a1b0fb863392512c123fbe0595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76b8634d3e8435c7e78eb38e34e47196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8c12e78a5e37fe134610d7501dc1297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06771262415116d223c856f34a26693d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e8c754f59a090803dc11eb305913699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee449d454aec1733626fac4637edd5a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ae089face568e6b0210f22022efed8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbba09c621ca33920fd7fc1af1c313b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957830d4afd0f4ee9b34a4c4d9123e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88590a92bafecbfee14b881cebcb52f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f830b841dd75f09924473d357c39180105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59311b05bae2f70026f3f23d92b142106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dbaaae65b57a0bd29df6a9fd386e1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd391d1c5f4a90fc217d34ccd03d57108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5a8ffaab23f9edd19496c66139f0c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c4de3cb6d5fce0c1892c4673a3f68110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803e4d092bfa4b7696a7a83645870dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc4c40e34c09962306630f0324115a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae8bd185df0c78c8c87619a7e9edb9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6ab49d5d40f5d784747149ebf4973114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592c1d528b47d9b42791d3928166b28115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7448cff0665b8541bfd4d5689a335a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b72dd9384754c7bdda59ec3ad1465117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf25e7ba9d102c6b1a6f64b72f0574118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe3ab046a72ae27ad617834659a2a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994515cad19e28d8b6c7fa98ba925d67120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b0858027978abef39fe7594dc96b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e41be33bd3419a5f5cca5a048c934122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923b3ffcea94ed71fd51d857e7ecd6f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7686425cf59f13fbf14f7b865a90c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0319b1779042aedf402dbf003c8900125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc03debf3aec4587c69f0650cb7f17126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fd1a580873438a9e1e0bc277ad921127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac55dcfd40bc3798f9324df1ee675f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04e13f7296e5854cd4580c60a83b63129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fccee0bd3b9dd4a44eff82d0b3071d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c3db9c1d8fda67b5cba9e0dedebe5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c616ed9817afb3c01772665fb30d6de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce474128647757ca9795f194d0230945133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdc2c5ee68837e294b84da558dd361134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9ffd4585382a6edfa64098714c5842135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cdb3e2dc89d4ef799453af6950499136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83496820c4ceddcc94bffbee978a8ed7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88634a24343c4c19ed76169353001510138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be487f55c3115eb997aef3603779713c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ecab19e58a749fbe1cd15a3b4e42c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7152fa3c2d17a3ee1163f9833dbacc6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c57148996fb8dc83f658787efe491142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14b66c72390fe5b7d82f855422040a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a6ab1341aba0b3a8313f06d934fd8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352d08a4f2cb80d96da49b75b7d492c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d24ab08ce234488f3ac46075cf56464146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a71d359d281d798c20e4237b476ffb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3981d87e6bd4dc71804bcce8009231148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d15509e83417f97ecab9b589e8b85b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b243aeacf0397e75d84e64b70e0ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbdafc35eeea7bfd66e646e79937449151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1029fe5820163a8c8d7deaa51a5eb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e262c4b97e32853cbec55e13b02ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab42b8c823899f03b0382df4ec9170154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1456b5e1ed50b35bd429b906c6ca6ceb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61259133a648aee896630e33982a57156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63a3d4cc1ef9f436c3ed5d2db27cdf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787c6615ee1b15e3194a316346ff402158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a86cad3073092aeb7bd292323a8110159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21a990e182c8eadfced1a56782692e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26362e20ffc9c36f54051ff16b9dbc48161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3ae1c34aa94d207757b8da9714633162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724750c56cdf267145471de79da024a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d518c73cd9dc7624b08e9791bf25056164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e70da7e45c00bd2bc0f067fdf7c3f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13243ecf3cdfda20b15c9b7af5b415ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbb5ab7ad11d28f8cb41f033f626d1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194717d2ea6fce91f61691610827dd2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f947d5b36f0e88f26eb21044d61887169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f9cb24702f168dad5ff8cb4151513170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeda240a1ada1c3561ad74bf366a10c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e51f26c8cb799728bc8a78008f93d6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002202ef426290f49ae9308dbd48fe8e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777576b897834ced292843652f3b418174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93301e6033d1cccc76da6991b1db922e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae668c76e8300060921de76d4c0764aa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420dce2982b9694873029d3cad6ee7c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e876e83176d191f8be52663c2f972e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b62ff7fd122ebda5b1829d0924340a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d405a05f9a486464a8234f082d7aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf8798a352785c7c134fe2a866e7d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8531a451404e265d4ba1a5c77e2e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592aa6ba7a84d795ae53586f8bc1b325183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881b51e8b1c5c21bcbd1e55efd003bb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873165bb5f142547d13be4d625b86a31185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c439a48ba8e108cdaa6c6bec5ef7313186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423c264d4efbf51e8145c690ad188ff187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38c243b6add74fc6f3103b2cd9f044e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9ecb52f724d2c2e9b5fe16ebe8a92189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e64d75ee509d9c5ff82e82a08c71d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d31b5f1a04bb8d57a855e710aa4f99191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879365675d0aedfb5c3aea8e6d73ac1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d40b63bd5c2184d679eb44e7f9e82ef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758484030d5db0fcbb947aa7d7026abf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddfe9719558a6c1908a175a6d42dee1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23165d37ba7dcc76cf3a6168e847e4a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc7e750a5df7a78c700706f9e1ecec197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72897efc77b4758a709233c3523e73198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b564bc074f24b26ce5d8198f8f4e664199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039dfd0a63b00b75a791acd7aa3f8c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43063004d830ec3ef126380b466dd34201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddbfde1306eef072e01977a7316f9ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c8dec97df3c9c3ca6601b407e9db11203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49a05187a2d93d8d0556edff93ab3b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2dfedcc11b4bedb07d1d97cd14883205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610a6bc2d63aebc595dbc9cfb649a60206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ea825fc3483753564c601125ad72b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d85f25b9d4fdc2372122d9df95093208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab75595edd2ae08d202ae35e0a8caf2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30892b7b9f2177d429729bebc2523b72210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934c2f1451c8096cf2f99bdc445c808211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c71db10bfea981544898d73205d89212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de67cb6d06068910f346fbfe8e3927213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4ccdd45fda8aac8b6c902f17b1fa5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9e87df6a5034c235789deaa7e98e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdfa5094bb606e1c804c9d717bd9b4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b608134ea10cd77315ae373b28b79f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c97bc241606bada208c54f7197a63218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a8abc4debdc9f75deeea549445211219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5dc8c6cf2597ded309c8b357adbe01220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c31e983ef9fe388ba5b92b23d50f6d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a658b98ca7a1d54699ff20bc14615222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936f88485c3a81015524f7829cf5dee6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becdfe61ace8e41f396e2ddc9c017bad224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde17c2cdb11fccf47085af8e8b430e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427fcd1dbc0e4178b473e22f2ccc2d4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17febe7e44e1ba0865b8e5311b4489227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad40741377499d9dff638b0a1ecf1ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4a6e3729af78f575f0eb3a3a2fd79229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4ede801bd4f8bbe13eae01e1f8715230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536610d282cb4fb83e7857fd772d8d89231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231c1d6cad8eb0e0a7adcfe975f30b5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a71f3c01112bd8025a43810242ab5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c405b0f4608f106af9be80c0b58c9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba1f0844f89e0fcf706dc3dd38c004235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0987e40cc580f104628cb97fdc3ef1c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94d28445bea70e232469e433ad5b1b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e9d5f405c26e197ec8f2ccbf1d249238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324a57c0a04810add3cd5a4d94151bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba59f87e3545def862da7c4b775a6e4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcde2cc90e9968023aef727241aadd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9f2c2c03ba15044e285719f6a3bbf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a3d82f79e5fd13626afef93a2a8202243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8fda6848fcdbd2f3e1a78569dc88c5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf8f8870553608776e532eb8718242245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff5cb3f4a627af1314e8513ecf07f8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6be9329a3ebaaedf89b0aeae65a8e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad94c131a2410cdc7442aa38c8a755248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5f7698694a657dc79575846ce3311249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34504b5048cf37af6622b16fb7a0a836250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c704701fc9d7fa587c57f3b2f800f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbcc6d2aac963f7afaddedae886a20252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d79f942a91739fd315f19f2c2ff9d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af5ab7fcdcc820c84887e599191d75254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624576f57e83291d9bb4d65b87df235255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db8f0b75f8b6a93b2d766b38b9ac86256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9aa8b22cdfaf8fe594afc9160115e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bded8d7862995c0dde2f8ccfd856ce6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d62cf64682b51aab4f4dec3b8407fe6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d111867928f2da0160347bf96cc32260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4ad6ca6d41703c4593a6eada03c20261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80554d967c892d84f970da9a72b35b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd2d6b3b1b107b3d39e329103e5ee8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b45fc65aacd5350773f27dedb9e69d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d8ac95bea35c6230eab501ccc2643265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e41c6e9097fb6c7bd99c6a958e078d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538223e6e02a8fbd51fab1998863f042267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395e267258a89a5264b1b86a31eb831268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd4abdfdc81b8efffeed2457c465fc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8915884d2dee50e20125cd363a014270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458132d8a59f46ea7074cfb063ed078271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424cd4d423e00899a8313a1e3edebb9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6097755fe0ddec070d60fd2d88a1c25273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d64604e221031890d9f13d63f67e19274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38de31d3b82e791be844c866c73eb44275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328f12581d76d7edf8c90fdafd17de32276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e7935ae16e6ffb91fbed48cd5b89c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e570d070ad546e115adb3cfeb40683ea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477519c32636f4c5ebbb3385ee6bb0b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe352a42367c11d57b9e287dc9abf2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565140e6a278983248bbbf47eaf5016f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88b0f92b84c0e419bb11533e2c2c48282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fce022e6be34a70fab7267fbe68175283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edef99b1fd32cf990e80fa99a15946a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1de565d5c5f089a62c664ce0c934be285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a1ce5f902e37f8af0e46050c2c323286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1acb5c91f17b1d64d64788c46e03d0b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08dfa1cb2181466440a8a94c49b653288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b09aa0c2f4a000e7d3efe2110d184c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d04fbf1c0e57f3aec3d54a5bf822c99290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd91045e2bc2ab19699d2a4c1feea8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04109221ad0ffe3b19c4e9f263038b1c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36eeb78685ef3801c8a897d740ed19293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a069311a028ecd83ea0162bb1771be294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4856b1c411a2e9db8597ac436676fc2d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ded81cfd484c80fa1917ce08d862b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd6ff8caa78018004b913df04a803b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab83f2a8e48afcfaa019ab1bc4e953d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfbd5696fb66b30c1a7f85538594d9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df1e9c0ab90b6b6653711aa0f66065300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c750d317d27f160c9bcf3ed21b06c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d752725494a796907161b1f551d92302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f30772a8e84bf148a783574f65b8e0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6c06bc59ddaf05ccca702aeb339a2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48127401c5d0ba38fb89c46e2e2e64305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653450187e1387be87caa5aa770a47c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727f121e139c9304e4776ff988f3d13307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d001a7b4084539706c558d74609526308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb8a0ac29b4308fa4460b9fd8629e5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460eb859278439f23fde30033fe0af2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5abf6c0cd3eec5ec2909bae800970311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e4a8d334442393d21a4c76eaca81f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29125752d642a5cdee4f3fb3cff88dc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ead0b06e42d7e999d409cee19b691314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7be344d0f4fb02dd576ad040d3681315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26403d7e2ebf3752d4f4061691c2528316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a81ebafff28a93726b6df6cd3dd98317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded49946f99f511b02bace691850add318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35975b81bb00ea9ad0d2a0f96dd13047319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b97e259c48e7aaf445b1d0d08a56b5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cb3855e51db97a92c556d7af37bd0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe4a94517670b0284ea2b6e1a8674b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15be2b9eb8b2269f6e424edecb0b2e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c53c2f0d2703a2c5d32c0c9c5690dbc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2aca51fef1d6e4658cb0b42ab8807325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3665a7bcfd546f685b13140fe4f2b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5079d48914e935c6071323ff3280d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645293f030892693667bf4d82fbabde328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db4d6bb6231a22effb8764367d53be329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6d1f88beff35042ba77ce3bcc911b5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63246b63e3e7eb06b0ea1637eeccf9a4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09ad2047edd18a8fa6443911b5af59332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed9c8846ea10bbb339f474ac46f2ad4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afdd7d312aaa2683541087865b6b8f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e879a9115bedcca04b0d6bf88570ad335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62ede49f04190e7e197cfe75c14b1b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe0917256a7664bb3b6a97258ca89e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd73d72229f553227f7447c48779d3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c34d186b511ba809c7ab8f5fd3abb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667903a98a5c8fecf37384aba538731340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9e19221459a6c4c3d958bae17b026341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9aed306a8a1be81c430f04f3a90a3b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abc18650762e5b86754ce09cb8455ad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf50d98672425534b775686d87c6e5a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c17f4acbbf037bed93511513e8e166345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb719fe29f209e0c39dcc8b7835600b8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687fe891f0786bd65a2bfe1652b132b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45470a6ee53e6c47867fd7fe755ef882348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3f1ff6661c9d55e468f64e9e961c9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816992761b87604ff0c056ef6710bdb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a9461b05012bacf2576bd0f96d883f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402d5cdc311cf86da9a2b14f5b0271f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6bfd599ddb2e2a943b04bbd53faa6f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ca2066080e08f08fea670c85c0de77354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86800cf990ff41feb79ee4ff69969f77355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed1f69363aa4838562de9535a325d4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d03edc3988e4ae21dd18b5ae025aaf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57319b448eb44b71f7f00ee073ba1b5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c97fbee6a6efdfe73243f5b338fe3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27a3ce902f80fb9409dbd61ca56c13360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefe1523d784374e962654d9e87b8880361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920049c09b9bbb00362e2e4c27474023362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e6c95dab795a08a5c932e2aa0235b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6ba9059d9773fd7a6855adb18ca62e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b58fb7dc32f2eed3aaa78fa92248f5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f11b4baa7b83a38eb4b0bdd6781a60366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3664c43aef8e3f77e92b5546ed5b717b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f172581f4955c861b99e4c9a2088639368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1875fda3e592c9cb47481b4edd0283369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35e7f0fe8527f6486b708acd683ec3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9462ba86f9b4d0772d29cf526e224371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e7ef404d711ec1eb849892ff392dc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12729c69bbf704835780c7209ebeef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0b19d8945bcb1db598e364b38bdc7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f62fd2927d80cf9d816a11052142a9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4084164ba2d1b675242d5cd4f95de5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5e4b6e5eeac3430ce7203ac81a8f30377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e382b2402b282012846f166076b38b6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368394874c161ad4a68d2f142575b75379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb409853ddc109a9bf5e5d40fe509c75380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcb3d976f700533720a89604bf634e3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f604f8a676bccb06fe0977be05889b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0cf475695fda86a1197128b43f1883383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539a1cce8b64f8d13443980e2d44963384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde10ea235113642dc61bd29ceb9291385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad97b9a0e13de66311c21668eb4f789386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291d781fb36b526c4c16847e25a3de6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd18e1bb42e929692058945836a470388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad77f3b32e8c996a18a0aeabef272a5e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de686b5d21f8cc2044f439770eb919fc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b57000c29bf90c26771f327a26995d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a9282efde15cd4ddf755afe0543c23392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b5a1322fa89d845e4dba104960bc8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ac46ad8f919493fc7c06e26c924746394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2e5674bacb5c1b2a4615358fa1606395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3143a316b8ca519b7655c55119c1887396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5a9dcad9b59776787f4b45c0f3fa3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43bb4a5d3ea6bbbf71eba8964dd80a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17dc4290e57f1124d55208d42152012399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8244b26f97d39a7f90b7a3d382a1b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26e7214a718f3c677c0eacf7dbdd97c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578060738d13906eaeeac1f959736c2e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4996d0c28ddef556a5cf48ffd807e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c046b27b8d3056c6c6ceab52faec3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883d3d36b396bb4214b669ea9f3624c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46aaa90c5f31c3a08855921064940bb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd216c61cd24f3335dd468d41aaba7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a246266dbcff78bf4128872ca2986408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4ccd1abe053d81588b26aa4c40203409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106ab6165b28314194a496c53919ec4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86fa330631f71f0902ef2964b15075411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc73f8ebd491609e92388fa2472dc32b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2360ad31eef89e8211cefc55e66d52413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff014b4e0dbfe5c3f780af71e3d24e87414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb8193330cd12a2c1a0235530b2131415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b64ab32641fa18429f4882f116f2b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f0df41d7f0e62c6083766d2e20d53417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3dd4211e6d6df9d05b05befdda62a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef74e7dc1196d389ff29b358750dddc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca75b14b2bc92395951545c830630c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89c88075be844d7e89577763abfaa7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f955a1279f4f1435edc8e65f982d775422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfc8016ba4e17864ecb73bfe909c78423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f011cc3e82315aeb2112cc32e7f549e1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32abf4069bb28e250102a9a58f8c3c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3263d7b7ae90e9c161e2b20f4381528426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cff51fd46cc87a65229bdee9ba4ef9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3add92f1c8f1cc9d3a8558010e261f0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa2f7f16cd3bc69ae445bf10c4115a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46536e965a718c63d57a000f8bb652c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd741ca2ea70dcfb19051f5c08cffc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18429375ab32abdd62e52df6134f064f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a48988104250c3e83fc4e4c0215fa1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac990250fc92a33a26486063cca66cc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d0fe2c047ea5980a5c8509a501238435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6453f69e3b17a6d8c095cf78fc634436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb574766417391f069dbde0149344a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6b478599efc5a422f7988f6f28df1d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40250bfcdc0ecbd4f64e85b611da22439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b41d940f8adceaa93338d361906484440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f5809b6f81d682cc46f9cb9bf93ae441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921696a44089ca765132c28aed4072a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77842d1a324a6745341f9fc189ed2403443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6420fd78917c361128b7d1e8283cf7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14de3d2492e2fa1e01b8d6128f914249445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ee92418c00aacb51b3b58aa60abc3b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca72e39ff535fc6bfc9c26652116cad447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc7b6012cb5ccf268e0c77076a7209448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3b1f9298a33a359336f3da6e8a410449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f48ad1fd7c2bfd312a3621e5fdf9c2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266577f078482314459e6de2ece70804451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6412e8b16372588c77c066199cca0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2414c2aa200b4f0a96b2bb8915c34453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907794c8861abc824794c248456b5bf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb6736dd655794359aff6606211859455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c4a0938a6b07c6461495e084fcac1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff50aaabc8a3217d788d21fc611ea9fe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd57910fc99cf1859486be14a0b3e80458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358c70ded3d846a4d379b7840359a35c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2884e6a5fd881f104c4234403a4a65460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8087887c87975628c05256ffbb6eb19461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d83abf9c847e9d1ec93ed375ddef5e0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeda9455fd87217c2018dc39e0153a3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773935f926b0248ee2c26a3a007ada8d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dba488ee2ea71150edd911bade3b02465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8468f00fb030b1d3c8e8d43eccf838466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cb0ed21d8b494f24eb2d54cedf531d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cd1064bda39fb55a921da369e43cf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda9b6fe52305e210d4a42a4d825366469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128165ae102e0eae560b6c780a9db73f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196ad0ad763651e5afeeb333c8db21e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f774d56a01922e986a4d10a1fe16c0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47255ceeb001e1f0ef82c0f055912b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a38151bd377fce17d4dcc1ece12418474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ce67bd9eddf8a77d6f0d73f50a24c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c29edf613d6b88ed4b9636f2539b07e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d14d29f8c07916b3784190add706f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcc1d1eb47df9949646b11fe0e113e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c993a51c69c91d8e4abe266d7e2741479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ab84eed3c03f98815d26b85b0d35a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8274d706e56ec69217f3dd8a6d47b06481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a81ac4e6c5e1b9386e947d06779cd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d54b03fb89d9c3d6ee54ddbfbd7b5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fee0dd3326f565b85a9ed02e0c522a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff195bc6c495bc70d57d6915084a05f1485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b7a3b5fe95c215f55898e54bfa5bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf2db07b32424d1f11612d8b4bff7e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a0520e43cc84993f429f5bb860a54b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249ce3abd2cbcbaa1c80c96578ad2d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4eea41b721c1198068d83ad687fc1a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b399e36712a1736596b86c8687ae4f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c27395920061813e00261ba6271e4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e3db0a335ba0e2fb0839ce0ff1298493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d1d87007971bd55eb412e38b0c4ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c06d9bc3ea181981a8ffc4a6f8bfc4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1fbd8723d306cadc98460a08654c8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10cd8028f8554bf0384788b933b938497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5a3be1c60ea86f7689f5f215e85a1b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fe0181855df2a15a0b09d77134e57499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a36b82dd02ddfd3f9a974400b3d4a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63159b7994f1208d2fb0457efba6694501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af276df786350ddbbd99eb2aaec96014502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f162a48e071d8b39edc4a0b0257a76c7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658761e22ce9a6816ce4a938f3120ce504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d8ffefa2e2f1bf06e8531c10e60f2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f5315dfff6d2c45960311e1b8a7876506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e982ba8e02a08950a8f3200e3f207507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e09c1e6ba61e4a133e6c3d5db1dd20508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f0406996ea3bd4fa2e111c6154b4e6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e3d96d1aae3c0e5a75d3aef833a8cf510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aef857258afd239d74b01a6016316f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133d8d49a8cbec7e1820d53e460b76d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bfbe9d7e624f7685c0a3e21735361513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eba2e3186c05ea8235d685ec46aa80514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c92946277d8ee8e3056ef10087f89515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5278cf96c6049edaaf7058bd53ffdf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e9eefb95561d9eb01b2fcea0e8c93517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eca411c322d0564c937c657211d86c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fefb6b698bb60ef5bcc3155b09d003519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732d97256d09d0a2fe15b356591d048520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f22f0ae41ad02ea19979c3aa449c5a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081848a7a7f91a64c388916545de730b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3d2d42bac8c43107e00e33a1ebaed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d41949cbf957adb041bde8bc855412524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a3647fb0ea23b7ebacb403a30c6e19525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9eca5309e138b45e49705a3d5fdd74526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b121995ee1ae29a110e76233356ab5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9861ffce1b945e540f8a968cf3eeb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8372ebfb7c2a4c0de1348e1f2914f5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b66fd62f2051d7be2d6c5deee9f3f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc7217ee32b1a0804f6e1e1aa14cce0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edce1eb64086cd889575656d9c4c576532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4520e66233646edacbd1964da56a0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba06fcaf2da130018c9609a6f1e7c3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31c8ce9b3a1a2dd11db7af31d722bf535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e4bc568b49b9e14b78dbf50330e17536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8da30cfd49b891f11da498af639d7d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b743de858bc639d4bb7afa89124a8279538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9339a7ec6c93390453f90946e3924ead539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28c9f6fa96fafb5ab5d98cda704b20c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c0a89326b2ea1540766c5b3051f3f2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2f8a344332ad31591571083361471542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d54558355f63d90cfd6a85940d74c2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2664e11b45d259a18cb83620d1f346544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a1f9276608573e2d62d498ff1ef86545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a4b82aa1d936bbdf943e84b1ad8c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0363127f89b4846974bc0e01611c3495547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550233a2ba7d3469164067d4d5c4d3b4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad35d36d0e0264750b09bd440dc4df9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5222265321ec23f1df22f900815db1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31784c63049878211b6306642948fe1d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e3e17a834851b65127607a24c6bff2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623caa79b123d4cf5f5f6a5ecb8bc4d5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e5cec4c86c0227716e64e1f6d7800554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad55c385a61e9ee793ae421ae16ab67a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd37789ad46d51ce54d91691714a3e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a22b799dcfdd58f46c9ed751fad585557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a29b6701dfcbf4037fd9e12ed585e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741d4c95f13f10e9f63afb398be22a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d341bc8b46e3e1d60d84612a09dd42560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f31f2f349ff48f59e4200a387d0d0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d5e461eb686c57b2e9aec7ff823ff562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fd537d4d37670180c0889393e53f9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef960b8a8ac7b1fc198c7f222a4241564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8f384151a6bc8e0aabc6c04794488565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b58fb4c6b4d4e6c3a46ec6fa74fb4d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546fdf096e9325b015dac436ae52e458567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef59b31ea9d5ca6b739da263a7b053568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e689e0ab6d8d0320146b3490605bacd2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b7d8d95cb91b83cb20c824e1fa8f53570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6430ab844fb592f552e686552816c1d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79c0c246bea55e2fa489a0a44a801b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84652c11e42962e479620963974d9b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d5fa54766c35680856535ad661dea574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f39f374ef86a92493682cd37de510575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59d46f6c18ea36753d9db17d71e519576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b277a4237954145bb726b7f3514ea68577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e1b33b8ba0925b6fae81953876f5b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7817b0ca3ebb610ab4c7cd186df5d1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cc52d86febf69df1cd025a1bf437b7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da51c806eb5a3fe9abd27eb66ea0733581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66666a4962a18ce40bc201c6a8fb0c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295395166ea706e83ab620e83e18c648583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9857a9c07d9681b09e0d2e4e1727290584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6880482389451dbb8e622a5c8095a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777f4bc63f27eb63c6fa13b29815ae5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca99c4d35f59c46e65bbf3c21fdec0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1ea77a78b97fd0317c643ee7a04bd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b5460d30c4b43233787357d0b2321589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435df715daefe0dfdd5567cbd9330b3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dca5356a839836f46189c5fb9550f0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a684b8a1636517031da897186d5400592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c48c61798cef2c4c862cbd3deef36593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c036afb5c9d5442c30ba5adf48f29594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0e0087cd456dccca09dd9962170280595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b82e1f1c7b7aad38048b5da540e2b1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8145b76a15d6f39b5bc97248afd194a0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc8072f0d7189dc6b1ea0291564306598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e35304a69972c1bc3bb8ad5074c7d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2498d1d31324ff52a604a8f3ad2ebf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b985b03e4428a894715ea244fc14acf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030253c09c3025167789ba93bfaa9e72602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6eaff37b1539c7f96590b112ca2b4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3167f4ccfafef2c88d4869b9168a59f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a472462990e46d2f8d750064d48769605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30918f9a6f05c5e56d278340b8cece8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee6b25faac51c272931ec05731dde9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeefb1206e65d3843e3b350212de36ee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfea33c5c211422b723678fc572b791609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f627c7e15a2ca8d0373ad93169caee4d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb74af72420eca658e6daf69b6ad06611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0dfabca196a8b15564e1cfabda0e04612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db609222adca5fab28b86f0b251edb1a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8303275d44816fd62a26f73eb4cd89614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06794058d5080fb5c3bd2d618aa8bd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b97bdfbef418ac10d5d589b3426e4a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a98c7b5ab4a6952e932489876944e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73df563a135801591b687e8a8d177f2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36520b23c64349342d9b28f75fecd61619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d87079e4a394a224e3597fc2a1e5e65620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36318acf2447b9221c8d6b19b466b8bd621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6cfaf0cbd4ef5d43e760398bd24a2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a787f0a274e3819a5f41a7ab76e83623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a14d2ba58b996b109ec6deb79ae459a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348abee642f10bb398bded76c9a47125625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7b6355c0fb6f876224052c34d5de22626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1339f551abec03feb2a5231e802ddd1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bc850fbbb88e54a27da13a12915fb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac06639c91dca9d9674f200c1086b8f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c71ecdc94827ca2b97a07a9ba36b2e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d607835700912626a2b7f9d155aa9d53631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591251a6e7b07e6ff9d9fae27718c9a7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c149d423b7e5aee797ebde5d608b09ab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3efd0940506538571e4a5b564face634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac8ca694f65b94da180eb142f571e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556e81bf9254dfef707319a3325006b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a70bc8cd015be110c54587d7672ef0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad491961dcba1d25a0dc99d64fb26a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe65f4f6d21e1376876fd2760a50471639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5fe5fb153ced837c52708d435bed2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42bcb8530967d951b3de1f468bb7912641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f036062496bf6b9460cd7cc15b6fb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f5a911d6c1cc2ac94f084177a2b8f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78bd75ca62c19a2d98291d93c8cf5b4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bda119e04590556149efb698599f0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407156982417d45f1e1a28e1f883d81646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d860edbe79d4138fa0de0e7728d87fa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c46ae35caf70f64fe9e5950ecdbdf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a1258df19ceeef217d087de68924a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337fe653c7d7e52ab3515cbfbf00a18650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3136edbef387c72717f9940a72c5a0c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f21ddf6cdf3f41095be50490a9bd8d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4814d373e29fcf545a56f67d0b7dc3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c04f4f59e0c9dd1de42259792dd1e85654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f20ebb843204b98773ed0b3fa5b3e2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0042fd9ee20413af3c96269be79d1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9015760704e979727c396c4722dd51657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcdc4321d084df8f77c49c5bc3cc8fa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d6d469bb9751019c36ded07e38ac3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2603a66d133de0689ddbd41acf52c44660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef88c2c05ee04264dbdfd043c94fb5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dcdd614dcb7babd141353824e9554d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90917aca975a75e242033dddbf3bf2d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab02349315ebb8fc903678b4ba6083664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a961a9d595c72a1ae9d2677c5057001665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823e12d9951e731bde779ef147f5869666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef82cc9f814067c342d491e52eab988667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f868b889e4f07c75a9bace7adf9b4ce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2150781fb2aafa7052babfa2f0fe318669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0be080315646967ec6f631a5c1236b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc94d729e49d4559e09ee2a9a38443671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6ef179de3a87c2e57ef33eded4031672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19ff7cb2a96f8687a8f12d9f7a1fe8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079fca5bed787891bbf34da6931a4da674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7eb8121eafda6265ff23d8d8f2532b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7993545a1800d8ac659f3ddf0d4e9a57676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a296aae83775e62be6d29469134400677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa4e1fd4daf750be1f462a2409142d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062f683e7ccf9576f7b93c48ed42b9d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdab062cfb96cee2962e1a31c0b1f7680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23552,890 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...838 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24502</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>31.61</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...348 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>