--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63a542e38442776f817fcd582d22541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb11e134da4703c3068050547195a6d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef21717674ded899294a207c5c1286583.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb581d88d91ea2b97452cd9e32a245504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8559b6881e019c424913dc63c3a4b9c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc613b7ff2e39c680009141206a54a246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6b61c4d9121d31b7eb69f516bd5527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19956e802406d0502e7b85c29fc7baff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5458f13df57cd7c4fb7bd5926b523ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863e0412330b252fabb125d7c5f06a810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4ac778b79ac353bc98df92d083f0c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf7a2f1b1d62c1e30e166abb98d71412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b1dcb8c257110ff2c5b02f6c8d06b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27377141cc5e015b8d6e92938a2958ad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f225fe7f00b0b51282ef9e2dd984b0815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033329525ef9a3a0881129c26618def16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8097e8c7708ed256f85213266aae7e417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3f0235a548947790c16bd0e7d794e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb09904028ba886e584aadf026617519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2053c5dd4414ab041ff6839166a7220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9851ecfd3f1f58a79c4acb75525c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dc201f7a82317cf4368c72e31c97222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a00a7fc634428c387bc12ee81bebe623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2729e23ec735ddb08527cfbd3fb2fbf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a43e97c54b43024c2e39923db199f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1178ed772a899b0960e88f0f10f87cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23002b03fa7c518e90042594c3e7afe727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d235382ddbf4c4d56b08c96d8d3cdcf328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd5be01f8fedb9529347a7fa9e99b9b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854669c74518674d4e00e0e61ea4eeff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee55f899c2c97996fe051adac8b7f9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0418fecbe078789d9600e0d5736e732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce3dc7f490194d4da4ed736eca28b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94336bd3ce41a1f2b7191b35c466df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ed1f0d16c68b62acd6be6aae55b99435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322b3ab69e3372cf15b7d6eb11359db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419fac954cb17c219c61ed54eefad0d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a684c5298367aaaa390f08893e0f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456818d6079220340fff784326b76a6239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222db09876009dc44352e085bab614ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f13d44f7d0f39c95d96a515c4a8a341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9713fca0d731d3feb6434585f02c6442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e2194cacbea2d01261df7aa7bc46643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e652a3f16b5e48a6df76c02a2c8ca944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43063417158cf0606d83f5b3b8f03bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab073c8f548d7d01d664d0be7b527246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5369c3b63baa1e004dceacb6db0f40a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4102a1829851225627837045a5351248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcce7c196cf7ec93bcad584f943ba9349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40263608f35b2920ec23b4f4dcbd8f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2ab62f1874a00ce140279c4fbc1ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eff6da3e4259b408e0fa99d557b13352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23164959daaf83f6666e94a5ba50357853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab628cec487d21fc82d5c1f5d59cabc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7bc076e478c7ec92638b7f93452f555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282bb5a8d6b9a377b52461ff61ebef356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb3f485dc40139226fea79688730f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705cea990ef011f4ec31e314d1cb21558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694a1f10d3ae24dd49662a07926fe4759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6269de3c0dd0d4b9ea254e92653143e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac98af8c4ac641ef2366bfced5c72d9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9607a1ae81a5ca65b8500e222b466f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41f2aebedf1f81db9f0f1c337c804763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8037d3f772f59858efe71657d89b1564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20ee0087499cb2bdbff91dcc855a2c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d1db8aef288402252f36ff0a8df3566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbb510e1ecbef1d7fd5e9f1f46247267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb54eacfa8e82bb8de0ae01561d20968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b72e0759b91e497fd7b70649fbedf469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961dde00b52b009c3b5068a6ede714670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf939a02796423ac857ce92fb41438e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f330f029b7b9caa17fda9982bbd5e50c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a288f818082eda1e274a796e9ccdd573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6047df6759b13120264b0d8d16a4db74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45f0076a39142b91de3de6e03bad6775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aee37a176f49747f4b01da713123d176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec39247257d113a3b1f9211d7ab040d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab12cc20db2826eb0fc7d23b699f24b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65baeab2e576d4b344125bf7ff14bde079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c41c2e8f9feb7c152d6ab407ee37b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678c5f4333932bc7011f0fd3794c4e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de3b7b810ebf66bf567290708b113682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c69280bfe7b28f60897abb75b88a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3371a31a0a90c11f92cc00b24c6fe884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c190000b5d0fcd4f2b495c61ce3502185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565af071fc122bd79621b3447c8dedcf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabf537fb557631547efaac92a9f3b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7216aad0e22aece2d66ab86b274ef188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dfee76e75e279915ff0309e5039ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7412874a7804bd553f631f83f10889a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a6da04326a8fd41059b26c36709e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f631c640543aff0d68b6b3fe8e752e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0487b556bd83103ebcfc466c6e78ca2e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe107f8ae76b8d6134fa5b81302f7c9d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f1e195db2630ad678387967e19ffc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8068b99824e67e5ec7364bd03e1b5c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aa1bd92417bacf88f8c28fa940612397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee4f45d20493b3e2062c6227f3c7c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ee160c234baf3e434130dad2ebacd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d4789c9ea36863de743a49a0660ce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb6c94c8ee7559045e125bce725a65101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ddde60e18e6985cbbc50525c97f9a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae2eff023c389182d5d7a30bcef544103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aaa939f6935d8194b638ba51d13756104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef868de9b51da0f010ef6a13678bdbe105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3ad966ff5c79b3444befc8add1b45106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ad204428bacc6e9eb74e3e52c3ae1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c87f19ae56bfd1944c0f936d81d77108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3964d1f8c08c1c538732ed9edeeb17109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d1724bc95ebf8f208a07ab3d03abf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5fed950aea24e7e3eb2967cffc368111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062264f136f656a48340958a7be54adf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4fd6b0b4b9cab3f33292214fd160c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac358c7010139cbf881e23f5cfa051ed114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffe7608ce2c06ef7b48eb2d60efe875115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47dddb26e9a83227111a6fa565fd46116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c54ebe656bd0dbb957160a7ee77e3bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c4228a1929ab8abc0adfae5d329c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d75516121a350f27fc4c34e5f252b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a767e4f3899c307974c8537a641c4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668516bc485c53c15b27de1c65e772e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6117edac50dff7fc04c3d2152f165a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fc56cfa6ae907caae9a81eefa191e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533455e5c10810cd57c7f9d52323d90124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf9c0e13deb3dd68bb9e0967edf79a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed36f305ba7388c0f869b26baac4c58126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8622e98c6dadbe8e1bf8c5ea1e10a2f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee138c912258335c52187349374f80d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379652913615832126c274f30486174129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7f0804bd4e72a71e5d201d030b219130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c190248543a9ebebdecf7d6ef548c12131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c5f2ae7ffa825ca03770153eee7e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639bc4f64e5f28caeaf089242ef774b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f622f202a43d505d28de9aebff7f9d2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9882f44fb9f3d55f1c919fcda254a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51c07d992dc66b5fe9e56480458973136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6f78b6ce02fc1928030f4f8e450af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7750e10827adbb74b247f2ae0aaa8c6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b69a86dbb1fe7d4a4f9ead7ddd7e6f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1558f9ef60843aa9d4afa1fea5d99f52140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e2d39fbd0400ab36cdc8c423b9c0c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079376eb763f4576b2bfd972e4defec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46867004032b7ea744486f725411c65a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d31c40f53ec4594eaaa2fc0c5ac9e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a430afde7ba6e16d7f54961d512139d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3351271e9ddfdfdcbbdb1dc5d653795c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f7e28a2798253a856245909eb00076147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fa341211e2fc9d4814a8f464d364fd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38254ee5b29f7f4e13c34c9d8b47e480149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b7b8ec4814c9d28c285f39a9c122c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e08fee3a4f6b0ddc519e4c8dc75f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135cbc2f72101b3b038aa2ed7c69979152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad5ffc47d0b39ed56ac2a14bc5d9c1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db773409500a29f4e6083ee6c891c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e116a65220a11d06319d1ea6789013d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2f489fc2f1672c496453ba09718ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3915339fa0d4b9ebb721001b9ff2cf65157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3565691a52048a5703676283aebce39c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3c21724e3ff12e767f481c023b95b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4869b5098d64f1c904412b247aa914160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7b37176215a9741992ceb992520c05161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b247ab9248e4605b954e2438fc7d52162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734e9c4f3d4a883fdc1eb4051a763b6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe3c02c0b5aa04d96f6f38cee52c9e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e7ad57cab275914da111900fea2c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708cedc5f7e464c88d19ce459da6d187166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39b78dc4e977e1385d4356d160e522d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9fa65ef196758f2e90ea9cf99b9fb4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf45e323ebe9abe9d46d4d22811b99169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673ab422e9168d8f805eb15b3b76cc5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb00106b1b7d45a740a45e0e828987171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5c024d4be91ab6dd579d52be13a19172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa713384b9573e476750663cf56a1585173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e903ab301efb62d00b063220566e1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb087399c963dc3b23a3427529de60175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e2044e791d3eda2fd3a40b7330b6d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1985ff1779da3d762450cc60e312e5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db72f588fb23bbe46aba09c60739ea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af66e498c6569587f386d87fec72a2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e844b15ffcf1185150dc6b3fc94bf4c4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19fc17d55508af32493c308b2cb04a8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69a8b385b98bf628ddd1cfa64e0e85182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757489a9301c811db49e7a089cfe59c9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa20c62da249e662be643e7fbb7f862184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bccdf23dd36256abdb5ddf5c698096185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7568466f4e0c863574ec6eb36c9f12186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb7ee7ad84c48252faa9fddf712440187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e5cbf1c9bcdd10770d3a4d92c8e31188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4e7272fa387fe17aa8f46be3f303c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4c8122e7067c6045d03753dd974b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ab7c8de65836c2012314bd2178e73191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc94c3c2d02dd975227e904cd2d38d1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702094aef80be52939ca2806bd3d309193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18c1c363a2f3f0536b5d398309c055194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc99b3ed2b2b22a6bcec21a6be2aed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dbfff52c8df4a6643190a90a56ca50196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf278676e2296c05fde4d8421e413ecf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64384ac4cf86fea7e379905798bd19fa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd6941550c03fd4396483fa653591fd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32377850638903d4a40cd2ce0fdd9ec1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a9449d65c7126df16399350dd00da201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd175f79da74ee21ced1b21c1c28628e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a90e500cb56cd2a7223624667e2e8d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fb5151c07ece967c4892938363c03204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033122ce447445582185bddec0fbe8b1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309ebf6a4b74724b71c50336d92bb60206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345e41661bdf30105731d843d2d944f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9006ee70622d6ed5adc1adf4e98c429208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ad117759c5a76363595f478ad15b20209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de42e04eaaaf6c3c228f66c02c25bd0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7e886357ebaee640e9df86ee96771211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeda099d616749c148c141385c992b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ee9e344b94ab37a27f0b9ae05f23a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f3303fb58c5b07b6dadcd92054dad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0cf57a47fb3ba45bb89fc9d5f7522215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058066915951e30fe1e590594b45f7ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450dcd4869446bf5cebf0251b73ff11217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae01a7369c52d7c930389686bbd3cb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e45bbbb1e778dc7b37fed918ebe0c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec78b05e8f909d7c31c7ca04686ff25f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67975a0f4b36850326882c7a99aa0bc4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d987a2730dda4341c6fb83383f730d12222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539773f504fb4e5b41a294df5760b8a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93237fa77539e96b78012b62dad4eb78224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbd5546d076c90b5f3a369486ac3d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a59db8c0fa03a52c1b0275cac52de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22503383648fa5b9c32c95bd3b9c5e1f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a13543edc8a9743931d13766a9a3f2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89a72536147d80ee6c2c6ea0ebcb16229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e03a44c0ee2b0cc6ded25912f66e6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d8669fdc7ad80b76a400fb7c8bd5c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316f9dbca8e8be4485646c8b9c4aff9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39469cd363e67820d43d0a9d7fee32233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d6ddc6a5d9bf0d37dd4375c59f0b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6371fad006f6ecaef28f9957fb0c2af235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f72fb13b10bfbd135457fbeea63d71236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59481be4d590ce838d4416c78e0e0bbf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caec9ab3531027b750fa137b28f79de238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e205f48e5b10fe12f5ad36cbfe5022239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b71698faa73a2f3407b190e7d8a81c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be702e8c459bbd70d76d3fd5b9e6bece241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234e9569532e65c4073f656e76ed3ba242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a89b522a25c37d4df532c0dbf00347243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c114ccc4d04c7a7affea0162b4a79c13244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc378e5df8954aa25d493ab8f89601245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5aa9be5be1d1139175e562a93fbf8e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fad516ec5e7edc828e2214de7a27e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7671f1acdcaa7321f51e969d610633f8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f13cf427897a7509d5cec9bc63f38c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783359f5460b78165d7e86f372011400250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8030ac43cabc2eca8535a421919ca3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8050d0078e5d4a110d756be5996ff27e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4a8ad508d402bd3f862c9f187db74253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180254e91cf282495a8a0c1c12bb4eb2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa188b426f53f08f7ae77a71b214e4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44b2f5e00fc5070a2d024ed65af89b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b849c3b1d62b058ccad376a55d6b2a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae9ab11c6e4cbfb68955d4c80ea0e0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05233fa7f12d2a668142cc8ebdf3b7d5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f87b812cf65fd9d2b859087722dc50260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336f8fe3aff3754adc75d6c235dbb3f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78074155a5c18b161173d265a3eadf9c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccfa75c18dd415d198dc0e0f2c8eab0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8284c2b61a803292dbd8265a45624f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa14a16139e8a825ab53361ebf93fd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e090ba49042c4daf99361096bce682266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c27ea76c18cf604f6518827e2aabde267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c277ca72a59f2f1e20b93eef9b5d89268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b37d644792e0b42db37d63f1559c4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2a7877eca061219eafeba5f4b6281270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab30a6175601a73474075f5993e5e4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c836c0d99757a3788db21c224d2bb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d324d33237eed141efa0c1cf373d82273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70918bacec89ef9054277d2f41634939274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7ad3fbbd9030347a34916649bc299275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c12bf7b4eea8c500589ca21f89146b3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02670834db48d59b9e7370752978aa7f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab53c00c77d02233a147708d67e2d4e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ab941bd7c8c6dfb57c1b28658e5d6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee50766c9dc85c3bf9a19dfbfad8aae280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ca6ffc086793abde0689a4dc637aa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341798b6a8ce9c2ac4957809a8907d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee4cdac5442516d30e57e21b01e4a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65e179df0351b68ece740e6cc2ac90284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c636b26269c8f9a347b5fbcfafb9db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92185371fc357fbb020d211676d15b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636d20a6e02d9ae17b9577751e8802b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09c229de54cc00c1a75b547fe2bda2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb2bc8d9b1ccffa50066a1a55ff9f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878d799dc6a8704b664f55506e4944e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fbe458ffc6baee3926f9c61df049f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395d416bd7cc9e28f07c5982899594b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd947c175dac63c8b1287084fd25db8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9928e29f5f35d0757cb61185752585294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1489691cfb014a05d7cfdbeb202040e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765f57ca079a9361f612abe0677f107296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17913ae5abc82e5b2b9e2bb9ba92038297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246788ccab789dae39a07feb5582e86298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973cac8d9f30fc61be1db6145bf1e7f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f282c7d8218c527fa198c9d8e1531f4b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36660c316f8770c19527fa5c3ba1b8c3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a7452fbdec35bd88ddea311e73f40302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b6f680d00f3a687966f8d5485c330303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ba03d958a97a1d2f9168832d73f9c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896e2d209c21913e429db8120384768305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e1b31ecd98c40e22c55e55bd0c608306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b926ab0bbdec90666f44f5d4ed4f2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5dde0e02ac2de82003f79062fe4b89308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f94baa2e37e8aa7c772bbc189e4a3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ab9c3dc8cea3c0f5fc2ad77d155be310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3255b7628db602b1abf2758d8ffa25a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f47131fd911c19d01a571433465351312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47c63a36e2395ff45594d2c3cbbaa6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aef8ac787abe22c12cf318779a64f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05812df0f08476080e0622072a013c96315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32ad4f1383ca08a1b8b2a31e4dfaa5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90203dbbb50908b03161d2b11ba91ac6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f333d8b70596d7fdd945ea18ca94867318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e494b7bfa79793474068ff92d051ebf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b081269ac3782c32ee5235387e3658320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a707746f024897bc658942e604b0da3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89155b77814ad78c011821f6c410d2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098295f11448857031b857b00f34995323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e1a809f01b0103750d4ebcb43c14b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751df5bed240ecb6bc7c09356fbcce2c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b279e8a1393de868b0ad851167327326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aca33a0272befe533597841a38c814327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d52160928e6e9dc66767ef21b646e3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f61ff7fcac7992c155ccc00fb5395329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587ff55313304a20f0868b9ab5abd56330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e836b5511a67f7c224ba6cdfac21b1c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdccc6101af4b7b616ccd1be319f9a1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7bf7cb884f71651a85a54b74abf1e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5282d6efe7fecf62d38803ffafe3aa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c20cf5569d4feb561a053e2b0c70c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b531380e40b6b926a02eade5118076336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0708274f299bf678c7da46bab3b8ea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e861f1d42529c8660b11c065e63d6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5255b96702f62a7daf978909e071aff339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed7c790fa93cbbfeb0b5d6c003877f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6396ba17eb902fcf852db3c806534341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbe4b149cb63035d9b61113b4fa76b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44d3bb58c2f630ca5093179afa88bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe3eb6565d5577b620f27fbd763120344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe5edf74ab86d86f5f5ac5678d68cc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560e2fc9fb56e697b5bfc457a3910f8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103be7a28133598957abe9cb242e4daf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be57f9c8183929b4c788c68a7320e2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c89eab910481ca09120b5dc65dfa6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263317359b175c9b3565781515a44b2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc7711422e7feede237fa45dee383d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40421b7cecc47c2d629f17d8faab1760352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b1f9d7c74f56e9d18749ac06aa550353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ed7cfd5f94863ce9a20cc857a9cdd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa7b24b0dbf0910a1e0536a04f64ba355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565d784450437711bb746bcb4b70e227356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5c68b73252d8fdf5589e68c95a6a7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8829b3550f6fa22545ccbbbf7a7a70358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645a776b9bd0326a5e9a84707212569359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ef2dadb7aa1791c131df254075643360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20172fc23ae1ca659196eaa67cc813c6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c691c79f1f6840953ba4c2b283e3df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dabf58e9b180ab23c5c5df5482c0f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a55223eb7bfd49afb93fa13af85703364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5241859c18b9661f37aea9b3cc19ab365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0bf740ba9964f8a11b98afeacf471b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a270eb9bd25fdb36510c60443c999367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564deaca1c0853b43089878795581659368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339fb904de0acfcc1a6563680500d95369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b2cca428b898688c9389dc32ef5a7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c311626ed8bf008b8ddbb0dba41b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951e5393ebc3bff5cd23b396970ac4c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20d3bdef1b104cef7250c633830b6d1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670dee2720409e08dbc668ca94e42495374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c5547b039914e9911208c569e0984375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300ea27fed1c5cba6ac7d429d71422d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144e22405da0bf9cd33a820aae590a7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc2dc8fb927d883f37e63304420773e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8670f3684af87c9964db9ff56faf9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84386e345cc0b196c297c82b3ee543e6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482097cc16f37c23ac15a7edc4dc5234381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121076d1ed415ed34cffea5a0aeb7278382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadfeb537c2b8dbf20d1fbb0da8e764383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc82f821f15bddbe2eb430f9041700384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf61a620903a7c4b66aa15561562a5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aafda3da8a82e2ecc0abf42a8164d9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e9bfeccad83ef7834646188ef1f0c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932a94c587d3b532d25aa03774513a3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c743572f696a3236520b7ade3f5c23389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fdf06f613a2ec19c37ddd5bbda2c44390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f5027745cfb35e903d72e850883b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7712e7727a0b58450174f370d44b96392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b428ef2b9d87130dfcef511ec8b898393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55f4eeb63daa70b7e6a923b6be6e12d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54410df1f54059aa48258318caf3f305395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc56a49b901690e032d1235ffea9b1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e22bf93a16627f49a60d82d4416ee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a49df6a5291cc73f820ddda4756c34398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54755dc04b05ab58a3779b4c01089bb7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b93071fd7e7373eb328b421224953400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726ff9168913d06f5f0c6824c9d5b64401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c41c1acd1066dc187b5bd788311d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85621c21b7bc63f58f6a48502975b5bf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8579d83603b9c7ab4aae872a6a63388d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfc367185c1978ff79fbf8770cf1a2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a46023259f5e4275cb57145c33a53c0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f4be981b1a87093852d4e39d3b682407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffc07079cff8cef058b3d2f7b7b6f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239a8bfc1ecd03fcc0715ccea3c19b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f637b3e746f0d9cde8789291848f0ca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf281ef9074f612522e71e31738db918411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa5c258e619ef1b0a3c593a7cfb6b8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f00dcbcd27f3e99def93681e9d1f59413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68948430e04925a6c25fdc7c673a7985414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a39d5e3289af1d3f784a84eaf9d0e6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915b4f8c17d10917d35897c667fef0c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5717923d307dbac9ebaeda2bb7971c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32796e97b49cd853cfbd66bacde5d0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18bc74455c59b9df1b902e64af9138419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b948edf870ad602423472ccb9ad03420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855afa252093fca3159cdc527ba8adb9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a930b99dc2f812e8f3a47200a9dbb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343b200605bff4952559e1b062d4b77423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fbdab0da9c48ceca10a3f959e385bc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e49383c710f88882f4d7c6304d2edda425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d338f0bbf3dd7d360a6bd16ce202e71f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c32de57b1617bb4a36849e1d19db2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc5d13ca76369cdf8a36d87aebb1ba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb743d298992f5251d3390c60c29a1c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd77d4fdabfa0bcde0e0bc2de34579430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d603f276d1f68ebdb5a27cf828a2c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7374c6ecf57907f03797beae855ca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb324fa86e686bee681611be207c12433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6752ad8a41468886278f95c8e2b3122434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f6aaf0e29024dd6051e82038e050dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a3ae7a0266c8abbee3862348059e6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10397c0785bfe8670026d0f6e2dd3303437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b719544760d2ca10a537a3f666937438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fede38fe8a7fcbda236726280c1dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562ae8907eb64b90a46200956000736440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8cb43a9c7eb503060e51a8e7295db441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65b64703c1e6a9bacf6934471faaa8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe65b909510a46df92d0a4088b4960c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc8844f5fcd0e4698738f60562b615e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f2359421e4125b844060cbbf2c8d2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5d05f767ca2df053f0f29f5685ee9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6a017614d124ec3f436fe554be332447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b286b7f1ae9d97fbf880e9b9b774d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e74646fab368bce3695e25dc0eda18449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806df740730bef4ea2a3cbee6f166ef450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f800fe02838367ddfffd077c3a2489451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10668d887d64787c9e48c12a69edfaf6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60538a2afffa245e058719bc3da189ff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57bd8586b0c8dabdfbda21c0174e26d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee91d2ac2d7bbe715e4c5f25493d466455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f7e55330cfb4b8b4abae3a2dfc8b2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096637d81b4c7112476a43f968be1c5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa4e2bc3b24a8f17b79a1d2719bc20458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d255ba66c6a4d14f6f01f8ac61f4882b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8aab59ad9545f515ad39e53bc6581460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27150fe02a93d9fba242cfe25ab546c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb167ee354ce7ed9db73426334321e5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6498587b8c5617c8cf8490f518039c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4eed5fc0df31da4eda6d3c7728598464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd445c5a082eff2e19de20dae6aea0b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abacea76df060e10932fad9d6288e25466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752d83583c69602ec187fc8e67d684f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa685511db53757c6865f0bb49d6c0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5c5c1075d97e28db6ae07c6616d5a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224305a0649ebd133f5f5cb1d44a08f9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4637e00fe7df4fd0e0aa23bbe7c3e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba7cba4304794f98c0254fa5089b3c2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a959ede5848e4e374316bb91902f234473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c8e3cd63a643ab9ac131578c1dbf9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bad80eb2b6a04e3c45b0ed04116a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04125b18470c838555ad20b9c0989790476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd1cdb731af2f04e2d310193a48ecfd477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0738935078e5df904ddc1e1c427ca31478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10cdb0412bd7c860df99384e9b1d0d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0792fef5243ee628c2ff8dadb3d45e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2824c014374921b7b27d57dc52783b0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0457068f4ec23220253e796e68ff8b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9baaea073db9f86842c59b5cfe3b2d5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd3e49563aeaf399af3cfa516f6bfe484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145f98f4c29cecfbe7a8bb6f79cf323485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fff99dd4fa454b04c9108bf181439486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379073c05a0d1cc3a3c6c1e4669b55a2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85efc510adf15ff33c19dbd942e617488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fe3c1a16dbe6a26f76b2764aa30fc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc969a488ea6621dec2fcbec00235eb3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff364c56519472e6efd1d687c12a41b2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e59c6768d43e6895d74eccac36e34f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc704c0c9f71472062d6b3d57099235f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6d23a7b425ecaa721d41080085e88494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c90e235bb3bbd7623072c6b919f31495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b0c4be87e9e2908c5ced77406c5eb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856917f37a9100a862c5a7af3b1fb432497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dac59ae9220c668b1960908197719c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af5b34767ab8b156f283993004c2822499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88309e6e7854d18ccf161b4034743748500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314fd281bdfdea72814e9710caa88cb3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69cfa5606997713666f5e8b2d5cd29502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775cfacf13ebdff87bd9e2f44d0a72c4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf93f4712229a9cdd4f3e4ca381af1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf17b65adcbdeb268a32f1664819b2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84483e55047103a689fcecb368a41ac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851f6dfd9b000c014b06e273cef4ea9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ec8a37f2ef626de5c48dcbbd6b943508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1207332b89464011a77b7efa11c1ce23509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e618fe84805569236e82c6e5d38ed60b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf906a5ea53ee80ae35846022c1671511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ba5f4c0e578aac8dba70804ea0852512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f861b10049457b1081866fad1dfaba513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010318aa0b217323b7657dedc6f737c4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80466d04a6a3f3ed1876106059b3d655515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341a664c3699ced179f09503c0aef35516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd33c5764d95ce270c86695c84e235517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ab110b05f9ea788e313cd8259f8be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c464d6bcc4d542f5fd9297b7881a7d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece0986d91da9b0991f04e7c85ca787520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9d3e99b31d81f8ec183d0eaed0022521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c48d1d18471a4193d4cbce092550c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add53b7df2a65e4e4a696eedcbcce471523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77936ce0cb1d156b90e16eaeaf74cdfb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3710d47796e67f70214d0dff125cd0a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25ac99c79ae982aee243711535e29a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3958f1319635abaf5581af9045c9c1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44727618207827b6c0f5983e55a41ff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d433611960450c348ad3842a5862b55529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768a1c58ac234602c738e3e35829e3af530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dfd8c0f413ae982a30894e0b95223a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19bbc348ce7787d2ecdead22f55f0b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098a3b2f503a3559acf57fb9ce8ce31533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d69e502f9a509bb0572dfcd5b40e5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf482d1503706f5e926eaa23e43bf093535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a28b2fe1bf1f00e24a258785be18e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464ee1f7a649eae433ab66dd88da783537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e92713ce3ab37d22069274ca3752975538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94848b113bda6324ed4b298f9df02900539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73e4e88fbfd01af59af02b7f6fdc5d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c22c5024c37af5198476e220b30265541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355e22fed84511836455e39529b79d9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae264c7dd92e02a3747e4c941c6e2164543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb5c55902c7310d0c9d7a04c4e5636544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade7417af41220851a74b2d89562533545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1abc421b67825271fc9a296d0efcaf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55399948671cd93c97759105d3bf41547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1542eb2ba0b60744a3687e80a4ba4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d40cca6cdbdc7657feaeaeb64f80b80549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a802d103cf1b61d17d43a5badcdf39b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bbd1c908c779503920616152ab7b8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3be92b95c345c3b0a14f76e2423450552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033ba8cf87076ddc0fcb94b28e41a20e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e0c4fc9575c72cf428febf72dd99fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0846c1aff440e612b12d596162132c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eece23bc8a54b698ff6f2dcbe9808af556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f66c549c7d101336917fdeb082cb14557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439cc77a0289e36bbe6af880f0b643f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faffcb1f13970ad4d896e513a827b2a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e553c2731c79b6fadf4dc27353a38ac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3da8c4827b79151de7c5e4587a24f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df56bc13d1ea44d7350f5e8b6db2e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af47caf3604d13812d58daa3593a2ee563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eebd4997aa4bd49e4b67ffc161f4f4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a410bccf38e9b9ea7c6cb31b48e824a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0805f8786f8962b1bd16be6156a13566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635e108680bd9cbba301322e07eb811567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47995f8d8f6a5f2cd940aff7b8b4f28f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f42ee5066a96c0ffbfec7590e51c1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f3f2d55f1c972c79ba51293231592570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e09c30a478c7324a8a7615fcb40ba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdc0698950f08ed232174767d01eb4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371ddabe9a17e06d69000a4c003d287573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f014a411bd2d1658c419cd0b907941a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986333d97520279b2888c7353c8b0e2c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850c5ad65196659f9bc97823b9f9847576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df30a4e902a4f43fdff19d1cc0c59c5b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bd1611f8a111ac3d987d020e4822e5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a01951701395c78b682a36b0b1756579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ab65a014433fe9441e0e229b679db2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc00fd79989dd68677ce2d1b8cb1136581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70192841a89f9a84a3d9d89c776a61f5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db9ce44d06607bdcdc932ec37d49f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92303b73f48fa0b27ce20f76635262584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653da2058413e93cee1464cc3a8fc46585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88949b8ed635fc71a69dead976b830e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f130dc6143b2e7061a7f205125eb7799587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfacd76453332b82a578c3b507fdd62588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01c9f4651ea59ddc7549bbda318841589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f467c89c828c749bffca12480a118a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92853ee29745272069c68512f85252591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13f40e40408e796728e5e5fa110e29592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b618e394a4203fc25e394f556898b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57b7f54b140aff675483b1121c7eba594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492664dc27ddb40db94130737596540595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fad4133cbe644d15bc13464800b35e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80643554e738ea560f3d4f2decad4ecb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671cfc035a11cc6322a7b00792593038598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e65537d28e9a8718c2d2478f764b3e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c753789dd786b5b95511595dc7d190600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854be47904e8d460001bbc2df8ef8b70601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ab3150a86d3e0c52d6d036eece6d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442187b38b99a4a2faf716bcf73ad697603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803587a43baf8f901abc88cb323d9ee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192fce909979f49cdaa14e224e0afb6c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c50287155ba73e02ba0e4edf13032606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30886c793d45afe435d5c02d832c6d01607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1108183a71da6db12d157ddd4dae75c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43b2b5aa7456e580e547f2268fa777b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56665b746709f7399090e8f988df7741610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed5638cb01a8497b6191cf30486b03611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527054af935afca7fc5e00f537613cd8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a6f088083e01c90f973f735035e33613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b9b62a2a1d082514b099e81df103c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6fbc0600ef5e7815006568e5634d5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96984cafc9e8c274f31f9cc326a770a7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8ee682dbdc12ff6dba285fdaf1d15617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46eb2992e2d14eb5f75c6a9f60720d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589830b88c95c5dd5e762978c522c36619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd5ad913946d6bcffdf4811c195f76620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d42fd3fcbde195738d9ebf282f3f13621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c8cb909d439e03cc36dd36dea8976622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a0f2e163957b347ad529ea056de58623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5669c04369a7581ebcdfdedfee6916624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d4752526e246a31e2a25738882199625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ecdb05bbc8d67eec187d098eb2273626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43453d0503baf6e96932fc8c6cc70e03627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a6e6f65d23a00964d6cbed283dcfb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b4b53d54b5abcbd41412143f6b029629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00281d38eb1c3d02040bfae55a86a29c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97a02fadd2f6cc10cca80c395f121d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c4a6b926c56d57f81418bb3de6b26632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfebc0a70d853af2d7a60165195ec1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720901feb20a6613d9a903bd33986ef0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622c483ad54bcb4114631afa7802844635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2395e28792d7b4be54031305a76ce97636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72accbc463a683cfc38fe16d13030300637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc25d79546cef0b480ee264f3bf61d0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f726d983c5ba3fe8e6d87f94b4f761639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9857b3be0b74d9177446410c5a233640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd06b226b844828ca5bd9c9ef4e6153641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d5804ce532c0b80b9d3c7fb9a29a1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726efc93173c1370181ace7cd7d2a734643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a544936095e5a089b74cc97a3b12a24b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d52e0db74f5ad440eccc7357c677df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5b8a760b37c5b1f9d2775e98e9b11646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a65c84ffe5e600a666e2007d29d743b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822ea332dc255d01436385c2e803709648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e62d496e9d04f1c5fc56b8766b875649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a3604c425e3026004cbdf75d95ac14650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6563f2fd4ebada2355d424f407ebf9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1df99cfac32ef43d5c2c88a46713e6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d97ea75ae9e289120c2c454ce8882653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82f6263faf60292c5cbf31534c1aa27654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca478922a089dbfbbf70badd5bba8244655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f005abb1d743ec996f1dafa1b25cf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21cb8a87773d1496d9ae1d9dbd4700657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416344b620dec9cf1f377a234ec22f03658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7291e0fb04803e609b5375cc5f4a088659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fb96d3cc1e321d2ee1df3e7357caa4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465eab255b70a00562b5fe37069a5132661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c931d0cb050e08e52fd0e65c102d9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232b4c146772bcc303bca1df23ba629663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e2f443afc941d515fe03342172ab78664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864f00ef103a722b22d7aba9d87aa78665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e8fd5ab492671be45afd17320202c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaaf4310763703e682ff429ea5d76ff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc6a0398768501fbe8314dd61efdd4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934e6da7034b2790d21ba69cb9d0986669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca3fb21a2b9da921c5813c3f0ef2a9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2ecd10b02a282e8999f3aeceac6aa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41b7b953fdfa8eb7b2e1dad3bd83b5d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713545d90f4e4ffde1158deb05fb6a2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4171b907d20bf717260a3b7354ff10674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598673ca99543a79f3d05025f0dc923675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65a1a7305600d59378235c3a7393d9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f55836ab6994dde0a3971c57d19e57677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b672158ca4a72200d967a76a51d270678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e34889e27e1f700ef034efe8f98af6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06421c46f99ddc2688d7af239fd4c995680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e523fc04c4e110bd7c4a0f779ecf29681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0553ee31673aa8ca308593c9bacddc4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a84db4292ab5ab76dffa10da24aad1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a846e08437e2ab462973e5c761cc6d9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f45d3e0852900822d8876b531453e2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337d5693207a647ce3e335ae22b816b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20869785d4ae1e611eef5ff90bc2969687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c69c073abba4f352069abbd802fca688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cdcf40162a84a26146b590d251439689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7320f0f8134193306d4ec405f3de5f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c107016fb29f2fe99bcbc8287e8dd5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7e24856ef88206ea03bd350b95cfd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db73dc54efcc91412d2ce70dc1f6c1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15803de42dd2d7fa49faa5fe4edf562b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b452540ecc855e6ad1c3aaacdbc6c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee170020b40ef0530ae103803cf0aa2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da72163f256b9c22d27834c868bb1b6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6779a1a39fb9adfc9ca37b0b58126a1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4dcc9bf40023227d026bec933fbfa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865336a900ffc37e1ea00d58e44dd65700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e2b1a2a4f0e41d2e8b687e7d57170701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37516328cf2787d8cc3245a9726c405702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4b0fd2489f3f89b111e6b43636a43703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc69fa4d2874ea3e731e834e30cb21f4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa73cfa63dfe32ed115cb5a85d8b935705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265626ed8310c96bf7839f2677557c30706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b22a8415325a8a90569c369e413fc3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf6d5f3e351a4aa3c4c0a974dce9a4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223362cabfec67b1de2ab65a5042846709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b196940045a5e528b32a7b80bfd3081710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bedaa94ca4aa4332257f00c4d8626a5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744d4e28bc8a3cde8afb3c3c552932d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157abdfb37ef898996ee2cab82d623e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244b8a87c398586b1e2cb977e93916c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ac8b2df819723f9d54eaaec7604e1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c456b9ef955f8fb7ed34472d451df4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a3a32be300c708b8cf414b2795410717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc35ca708dd7fcdd35543b11e4d50a3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c187cae2905d00909b44ad30e868bd5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7919b0f092a6fc7d77c6816f5c5bb01720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdd937c4cb0e90c9b2fd3981cb7a92721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6015dd42edbb5d5ee4912db4ed5cc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4ea1f86f597cf0e211f27fe0b76ac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15506834e2d85b00ced3b48bc8c8536724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574fd7a83cf1bdb56625682849c371d6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b82a523ab6fef03797041e1e2226aa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5731f5512aa181f4bdf1e967b1722b1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f1221d02c6ce4a32731e3bc1424c6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351e2a1a188d38ecf8f673204a840256729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc739d7885f33115e91d32a0f869902730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1d4509a6b6ab7d4e6bbc14c1c9150731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a67b64aefeffaab936ba92a49976d85732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb24f8248be4135da6d88b4bfffc8071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ab8793fbda6f81a04d12b80ddb76d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4901e191c712eb64d347b864a69ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aa3c8c9ad0324928103c7cd5407f734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2159c531c0db0f944b6a5fb2371a7a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbde70a2ddeb7f2ed5f1a9e0b3763a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3c0adefd9f1adb1facf5ee1fa3c197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2274388ab219d4b0f8c7be6d271b268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1552c85574ef27de25958ca690c3939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66539a8c3a8290efdd2ef12f35ebfab610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c020dfe0b05fe6f6ac26dd1053ef7411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbf39b7988b75bf8e5abc68ca7779e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d3492eb53eb3e82793bd1bb2fc9b113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f00408ab0ff7320d689e88aee549a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ab0ef291d3735555888000006a4a815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c295b199fc23e0127b64297bdb9d69f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461debadffa3051e3d829f70176f05617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df082073156e29c642fd942d95c613f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2267fad1e0a69add1802e81c00ba85919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0a168a19ede224029d480ac155fa420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926430a1a91239160ef0c544f278bbf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf7ed5e6158c8968c2f624bdab1f2d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcb88c332cd89fc035b187d6c696d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a3f4e5088ba7518ca398071121ce5424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0a5391b95e6549381402a43a1032225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c4ee022c69ca9a55d36be71f38ee526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2121b883de0ea4455d9d71365f16d8527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5be17e7a436a64fb63c513982afc0f128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa6080b056051a41d97421cd23bf7f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc57137a2971a963d9650559e5702dfe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ada1416345e5ee1229d98872f2487e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73df5b22c37113c7aca383898e0bc6d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6713b14be0b76a90407520180117fa733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e4a9bbe77dc919e0f22ac1f628172334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c50eead4686d78cda4847196dc2499235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494d8b0809476dbb22bb87d1e9621a236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafdc1f99bd9276228ca3046701244237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a91d5daed88359440fcddfb6ce0d9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784b5109dc7292dfab74e12a2e09ff739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936d3a0c37ad71d47516fc25999fc5c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be38b5447453e47937897dcd93df16641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f959621838934a8c1a45e0ae65296ce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ecf2be7adbc0610bec108d7c417def43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113f4332cd2c526966ade7d452a289f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a9482c7ec99513fb0ea298565381545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b09c9e9c28a2616f16d112d99637d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d16f7687871501332dadb4cfab7194347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98129352aa7831469bd414b59101b1348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed87176114cb86f83087fd2703020349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ba16285a9fcf9adec9b99ea506ea4a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757d6c69edd8fada4f5877644a1b90b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d15ca18a308837c92fd4b86b5c2c4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a41ebaa29ebe9eb2e42725f17002853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8dea14f7310b04b9bf4265ce10e27654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3209ed896262b99579503bba8eb58155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c17a65b6ebbf39fb4e427bb5a93db956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333992de881445bbf36fd4f921c1f3fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480d4b2facfe4054f6dea0a45b5be0e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eaf273e437b3c59276632b8d38864b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea9b909d6c28653d1bc2802176a2c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f067724f7fd7802fa00577b890ee2361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1f7d08f4dba098335d0920e758d6e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc228d504ba1558dfb81cfb2c63e2bca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71072d017ccdddea53a13b3d81b529b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1518b11fdb3b1191e5a118e88471e2165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a2ef048e873084153b4a4a80c4b1766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a1fc89ddedade84bd505ef86e3d4167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c44e3690840d821b10111a3e490f5e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e6b352300b4f4dfd75b7ea283893469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41ac666230e09df38746a7e4a79cf470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3899598114566673fdad48cd075c400171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce6b9aec887251741d0766b6ccee6172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88d897a39dd25b935623fa5b4ac6b573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b6a3ee678b35fb19b39e6d4491df374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c643f0718563bbd4693c3efbfd786c8075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ae733b874e4c84bd6664642f50f03176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2677ffd2c048560f730cb8730d3b4d777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315f6d7a45027f5e0330b43375a81d378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc309a1ced8b714530862af45c6eddd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c225edaeb56ab80a7b535ce2d55da7980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc5531b9d55c0eae36f338f708601f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582d8afceeaeff4c8812425c2c8f52682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d818e4d00d4b3c6b8442d11a02d4583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fa943af2b21a381bf41da152a45e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2fdd95de12ac3d33ffd0093053a7585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831260ff4dedeb09a36c85060b5fc8c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd99d537387ac52bf243bb09b4970587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff390b6f32945acbdda676ab0c065a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48ce93df5e6706f13798f03b5d331889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f3d9cb1137ae74d6509b12a2a300690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03fdc524770af20e6929146a366713991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb70b9c3d439965a71a5dac2713f8f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb837b48ba2429f22088039b7961997f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeddcfaf7a3bf95fde3beec76d55de994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1955c302752f2c9371673cb6a60c095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039dbaad51b2cbc23dddfd6ba7b39c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c7aaab63cb59091f07ec5f5d6863c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3230c63c978696157030dcd7e6d4d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245648748f88905ab6e859ed01969f6699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ecbaaeee371925bbc39ff0e6e90620100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f9c005dfba1b26379d3ac583825c6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a439b69c4f5818af34404709b68561102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f5d681a8bf4dd209227a5e194e0e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc34f660fd192c13110cc254908ebfc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6233f6d98dc84c577d2c9e8bdc5cc7b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae3b3c8b50514da350c28bf5a10a2e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6909c9c90b542457785c376952f96107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c2335eb7715d50d51d158874c1571108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84949f092d05c3f2224b49673e44dc89109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74bcabbb90ccecb14a703042b78dbe7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d044c7d20011df5bfa84efc8bd0884b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4bf5abaaed8720864efb5ea2d8e33112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12daaf0593a003bbccb74262066997c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8e7fc6831a81eea7f97d7375c7fe4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08d82b7dd4a9a14558c445284f0eba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8889301a5b608c8c336b2b90ab7aaa6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7549778691ae7a1f44812b913d24b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0127a4c7b18289146935122daacac6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c3d7b3f2b7aea0024c88bed73ac0d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20154e8ce2d7ea2deff9e49e25662361120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abf9f7acced193f8bfdea97481399b7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2191899914ece22938bda586daedeb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece9e1b435b6e786f808b2404a45d19d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fcb9d895a693c20c856d871e03542124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca7e0e6e414f2eec878f02d979b41b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00247e0c3a0ae8c371684faade94968b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03553a4ccca7a54faeaa215765d16b9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0fc341c081273a8127a94fef6991a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a87eb665a571be39cfbf5ae529b46c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cac758fc21b820e71a75a834555f3f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c384126450207fea710c6dbcdaa365f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebfcfc735705291a32032ea9d1cb41132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5909c5112966156e861e1787e05bf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29423e17402ae1c101d3d861a8c59e9d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97f590101b7078d0a5db68aca85a67135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6722b1cf3367aacca61f5a88dd3c37136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85046f37183ee0a0603daf334213ed4b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95ede06bbf25f95f0dc8c495d2d442138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79f1d47528e40330abae9cd7d7bbb1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d91579fdb5158480151e20763c42f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9504e3c012da4adbd4cfdbe257007085141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0c1243ea2efaf5ddbec309706e1a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f449503e7ff4fa73f2b864be60850a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef138b22861396dd7a6e0aab27dcd37144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa54e8359df9030d03634c8c9d51e8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0258451ee2eeaf5cfae5566a84254525146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a9050db31ddf200ffa6a0f243a1a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8596e61caebbebad47f663995c5c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2b5ae85e64fc5ec354c457a017a4e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90007c4e2d71b441dd51ecd7d1a5a09150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1145cbcfda31be70efa5156c241afb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1bcf1670e1478fa2a3282b99baf0e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a5c608574970aafbb72f34e5d6142153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a83df280001f9b95c62c07b43170e4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4425cf677d875caa1123d74387d276155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578e852be90784e25379db71630d185156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c154b244ac247757c1396e9d8a660157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31cb3cfa5a4652cfc3f88176114b72158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc235f14664f88e2d550d0090ee481159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59d8318d83222ac01c8f9f9db975c7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b28f2783cd06189e31f7a91e882df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acc037f0a54454c492ffb459ff2b97162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30764d6c842a813434eab2629fb69ed163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645cfc8db34d7f195eb8af7153291a0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb819dc7760a61df3bc4cf8e8be3649c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1d52c0f3607fa0e36343ec779259f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa743c175a1f6bcd367d4290219bda167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2abfba82f56676bf246db9c41aca0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8470b7ab322dd88e89d9cddf37ec2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9921d351dfef76934e65ed14affc1c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ece950b3bb6e537cb7839108400cef171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfd9ca9a5f676d90a2be160a671ce3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db49cfc420d07faccf739fbb1c2b2bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8edf404a80525829b0b687be2ae88f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b62d53df259549b873c92b81fefa9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce854aaa1ebd23e3644defc541a911176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401f72a5524ed8abf14884bd6abfe4a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4ecfa1a354385d1a8098edca967b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e268b71106f1ed59fdb5f1f7c0e89ff179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb115b0f0f5aee998faa94bf5bfc80180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909676aa67711149303be5fc2291d28181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c10ce6650ad8e6863bd2e81ce053c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91c572e631aa5d0ef010158809fb58183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9671889e74a841a5ab18e4289d22d7b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13787d7e22623a497c7157f7110a40185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9dd2d4a2637442c31d9226921158b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b9bee0580d9bf20a66e7c34ea6382187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6871440d48e0e2a5016b8e834859e44188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a85bdfa77b67a11c40b73550fb9eb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65732b563c889fedc62a0b22763b33e4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a0f5a9442f6241f4a50efc88f044b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8722e23a92b184c53cf44800a2f8250c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf12a955bde24e27fa98fa832f8ed9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6363841352ce114ffc0aab9cdb2b83194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adad9a2f63f31a01c962d080b3b3861c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262795a74db2cc5997fef3fd3c4f5ac1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76679239702e47cf83ee430aa6b5eb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72e2c73aef2af6354296e8c7b3857a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e72c2548f87efc5efcd00b220e49ab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c43194a2951c02f987dc040afd7ecf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe89f1de50a1bcf6793f5461cbcdf9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e12ac1bbc772c5179b0fa3dc1595b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1a1466eaf73bcddc13e124c6ebc37203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbbeec51ee6a25b3aa666abb21aafe204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb58a1c830b052011360ea913c9ec03205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee94c92338efb2e67f199239d0c2be0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c58d2ea720e95424cdcb026753b4f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5740263523f1fc4ecdecf0688cd7c87208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aa9c394ba902f32f66a3adf70af61e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02469949fb84caf203dada4c63e936a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4a78da4d5410c7dedc0d42b9eeaae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7f3e1a05f836a55ef93243270692a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d9a1690579cbc592dd61f23218a1a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0384782834d707ad4cf41286368df59214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806e68f23f05e49ebae50f8ebc156c5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71f7d68cfc561bea8649c8e9607dd6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68919b530177345256fdd3a703de991c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209259e9d789a3091f2f9f42f7885e37218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6421c54ce7563b5fa859882749f65e89219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c4d6f334ad7c506b8d1f1e4fcf2a9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034813ddf2e2a3585f76676d0f6f65e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a18550c47591c31e51ab2fa675b6f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac0b027561b50434cc21df98884743223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f04b6d93a2168dcb94e4860d30968224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a823fd18580830d4ae423b087d79149225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feeacc69009d6ea570937600e7585fc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d6de3280e7855b3ada6de816ca03b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441da64c9d150da1bfaef6f0214554f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8feff0174691f4398b9715d7feb97c9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4905eab33e2479ad298a9799fb3e346230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed04659990b893bd9c841ba2a7ae40231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623edbabce8920d8b612a6bdf69d9af232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b65f2ae0828690ba28f6e9f511670233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f56117682c7e7cac55562ea402ca7af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d8d8521dfa4b387fe21fdff8e579b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222770c1285319ec13fa3eed4db9f4d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332822f78b3560f6f43a4a9ea98c5c4b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccd569f6325e8153f3cddc6756557f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea43cb06d57734a9571d238898bfc5d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341ea80cd803455624d2a4ce445e1551240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06918c665ed9c70ab059724884d0a4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997cc861f20599e311398476b8b959c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc56b88812687c9ed815013d404096243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83b0cfc2563f21ad3992b3e8fc5e29244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d2b02741362075644ef2274cded18245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4673a144b79af4b777b224a8ffa84a54246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6268ca037305e9999e840e328cce1a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c24ec3bc48dcf97be62ccb2407d869248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d93f10dacc6d7648b3dc326752fa83249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f091fa4905451cebc9153f2d20e9de9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67053be4f80b761e3de5683d23632f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a0273e4ea49669e4ba4592922d5b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500ce52220f6ca1e07c7d49e0738135253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202a1bd946d2dd3717613fb3b1ce2f1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdbca52575c1d16e17a96e6f70cdf78255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbce659c5b62158742075132cf3ad0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb93c853535d030290b01d9a80fcfa61257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14b5ba06bf9135dccbd5226d6b7dd40258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60c851e306a3af006deca6c39704bd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fbb335ce2d0cd86e303eff7875252260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b73f6e3e3fae1792ebd2f3969968e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6cfc68762ecaa4cf40bb8e681757c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0686fde0a6f56235d557901689159a4b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524887512883a673e76645f10945cb20264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98225d6aa889b3867b22516b4e137d2b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369c0b8b06404deeb4f3b4cbad11470266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0f77ebb8b82dfd360f3356ab9f580267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c49514357fed19ba17b2c854e91b87268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656d08993c9b44eff5361032e079736d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3463aa3237a578abd4661691bcda7b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a68e0b51ed4e79a231e6d1e7e55737271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172a110e3f9087fdde10193338d2ce4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad278ac4a3ebc06671b05fea4cd8ae0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0273d7b278834306272a4f58eaceb8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093549343f6e6494398b2cc00db0abf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318b5c923424470425d9def2308ab0f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a5168f9d1bea8f25db9fddd52c16d1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e526e84a4c09b3e0398bf16757fd12278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeba72e8f9562e672e467c55c2fb5df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b7d5affe610eead0896f272cd87d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771986cd28f70f91864f4e60ba47db0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c113e6955c51333dc3302da74026e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aaa7cb98b4e768ce03335929b84de3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785502f273f5b4269d324ac286c9da49284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976ca19100d49836994cc7eff19551f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339e61d2e03ab610ef10e27494f7fcce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cf72d98c286933813055a40082fa3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22b218c5c4c5c5c9ee007ea05e3237288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e238cd618e7cdcd85ca778e2c165d7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a16450e2eebce6ffc6b7454440e623290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79403114e7b655772aed4a589969ea291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc2d0d88d010011a9b81a90ca810a6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93d3c41af24ea52ab1b5bc4e37b077293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305e704914df34bc5b6ba43848429fe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3825166b8736d0aaa50ab5055206cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6124dcdfddf2ac2ead27729cc1336e2f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c19259d8c7b633ba0461e65c5cd64f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c611c55f60a639517d2cbe037b6c035298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce18376df6dd806066e96cb145257ce299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f7eab8001db3302b6cc4a0b5db68ce300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dae21264a09d55211b70a527bb6caa4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645d08539197f7c1b47fad004ab87a4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d1f751ce2b88db4508dcdd2296b6d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2a28d66f59fd73582ace588391f245304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79702fe487554cbcdcdd6740a46f7ffd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cc826d3ccffff8fbd2784882291e3d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394fa8c2d1394bbecde5c511b9fc831307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d18946db1466267aed3d10ded7ef1d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca7fc202b1a2a7a1f16929212c5818309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a2f8d30219848bd2a3da9e283eaba2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad922037df478ab9651f6568a692782311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c4f32d8ecdbd82d5c54c3eeb2c41e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d8d09fa4c213e404868e038e01c31313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daacae3da1d834d31bd12fe6de71665b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345b9d3ce3f523e658f6c3806e1c21c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4ccf0e345239697d020487ad077dc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd4c57301ae717b58b2da22021cef18317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cd12dfdf6b5307f76edf744c99237318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba21d457e44e9ea30f6d1b0b0335a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89253443beb9a203b7f9e306289ff628320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826cded1da1a56bf729dbbfeae7cc14321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdeaf1ac2ba9ce31675ca7536043764322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d3cd781894503247607a2ea883ac1b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4427afe5932a7deadcbe79474b8a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad4b3a9567935a97458966f00a2a63325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1424bf67a198a06e22f053a9460d9ed326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf729c75ee8ee0d572cb818a658d7990327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ae625421e194a5fbf41949a179bbd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffc9ce71499c28eed4785f8d8169cc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5a16199059641dfd3098137f6d569f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414cecedf8281d3a95705d1dcab7769f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd6f171759fb7b9662435f7ed03d73332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbdb6db4d52ff1f8675ac16c971b5c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8743202808491ce2f7e249e7c131d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd080587655cf6e16ce7369813fd1d62335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069601f6521fc167b0b971b1a6dfa27336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863b9f03103c4d55ab2c56e491c0c4e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12c744e2e99cc91cad95fabc3feeb9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87550055e1dcebba57210ea093d24e5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc01c32e85031c10d5d13e99a1902ad4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e27d3672f3cdea1eb00470905f4327341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364dda6e7ca35a48c0943e35a6dc6c1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654c05dba659fc472b4a5bd18676e36343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1091cc6abab167a020f6921142e827344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc61a9cb5e1b26a2c34bd7d5acc079b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e26004f61c38c8c9e4ecdd70abb162346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbec339c334b27aef5efd994a8e131a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdcef4b547cc105899095a94191816c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2950ee12d7f9f29429e55e7e752a860c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52122c4434a6ce074e4d3eece15151fc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e47233b1f34b4732e00d97880d387351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c537b7eb4e09b2e1a4e59550fe3633352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5990695d7cc8a33803b4c06bae0425f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed466221b26263fc8785a826c53e9d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f1104e2ba109fcbacc934f4968486355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b53ab7ec738f766a5203582f088645356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38779da87ecf6e79142ddef93b86f28c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805a44685a119aad0b9b8a2d0f267cf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f996fe85eb3a4c63a65725d23e371e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a4d00790a70307ad3f452664e9cb5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6fa3d52c227c553181d730103dff12361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452eaf62052614cdf9d8ddc040754cff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b8d63572df67abe6b99a662ff1ecf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b062455ed48f3ea32741f720a1b86699364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc8b6dd7823635ef1094fa02a923a7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da4ff74dd05e1d5a289dda7f39fb3f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772b427cb0714c3056bef3931e16a85367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738c554379ae0411fc5197ab69f0747368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce6eeaadd73e74be5eb588dd0a5f9e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd38c49322a3953c9c8dcee6e16f38a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04844388b33a63de6824d98e4a4301371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05ece250124657e83d48ed08b97a2b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c856e0f9fa91d7975e3b5d0911038c3f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cad3da58de3fe54fbf92abb114c852374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49746e54802bc755c1d96d0f05866319375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d969081433ab7e3db59580c9ccd6fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766cc1df166b82cfda1272816198adb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0c9bf4f0525cccae23bc2b15944ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a360a10a5a205bf829a10af2f1c7767379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac38cb4e7b232a2d1d52feafd59bf4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c76767d12ff3c02525a23ffa7d9ab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f0ab589b75892f261e61cd7f69769382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c317e13366ee130b1fb020332175362383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb14a7dbeeb7fb5a7a1e5a9511104f4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b9770a18597e877a4a7894a0f0fb4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a016bbe4a40e40474ef728e463d131386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8cf01f9fd721ebdcc8447c2429889387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44db2080a471b41b589f0ef6b2215e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d88a9d55b7c2f4c97919c064370f2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04215af75c3c950649f29b0a6c691e38390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24e4f420c300a0061b6c2be128163a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4465bcf183610ea84acb2f174eede6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee548f41cfa424d426c59cb98131171393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa88bc599619f973d64579bbbe4a6ba394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef733d7efe8fe95e347b94dcdd11d8b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ce1abddc8877fd40487d24f4018de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6eca05e0b4819492c4f36ebed1a6e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347b2eb7b5a4db58b84b59283f84026398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705371f02da6884a6cff79ba49d6a9f2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c0fc238e01268b63cc1ab0cb654411400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa25fc9b943e6f9882222f40cd24c3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766697bc6284c0b2d5f0f9d8c2f3e67402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f27c5669303f24c6af95473bd748ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95403d1e3cb7a7202b5f054b74a56769404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db843d019b5bfea550866e0ee7b7462c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd2c701ffa9c33cd16973dc9a02b2b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969c31134d11b5b053764087a5e3d81407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fb157a46528e7936484178620377d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656314f4e858cf13af4ca0c5fe4c5df409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56d523a5261daee62dac0911d791399410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb8fb04b2d13dc3bd14d533568cb6a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05996f0c1713b5c858ac6393091acc97412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f08a1e666dc10b79019c051e363201e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25ba8f8b6e9fa0172344f875eaabe8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea77d37ec8fe32c682286e4cf458f17415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c52d5fdbc01e435901745f3fcf1d14416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408116fbb9f7ed874b14db7d0513a40c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b524b47f2fbbb1eaaf43c1c9af9b5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46e79f1dde48338aff01d0dc4bb40c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b369c1773f18a67906291fa4bdf14de420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056f1605e87d620c29a8a31df378cd2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4655c6d6e31e3cfa9597f4ce705db86e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9494f42883726cd997b7b10eaf3b5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a911b1695038518fdcbf1204d4ea331424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152f373884d26887968efa6a1414844425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bec9b1b33026067c378dd2694ce9a3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c66c210453afaef66b59abd78b31e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fae8a9149966ad35ca4fee9c3b4a02428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7dd1484044be7fdd317bf03d4029b0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c13f1882dfdae2cdb926938c9b3da9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792b46a2625134a84d3c6f9f6ea4f2f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4453ca675d5aace128112f7b340b8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bea1199eeda13b19858cd9fa0b2a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf8669c6c818b4b001660b342f9699434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4180f8e59f7559ae1cf05408a71625435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de22580379fd2886e6d3523e3fb70f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a0f4c30c409cfa8829c52c9fd5122437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02541c5b56b0fddc2c8cd546173249438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5a9a6681b54b88099a04c8b8794eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26ceda6a75b51b17d5251fde0535a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a619294d98646176d091be0e8934c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650acf9470f3d3e0f3a95aba67976209442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f329db9abdb83e799a85737af4e0437443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc2f5d4c2ff12f54f5aaf0da45956a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc4c6e1b062dc24da07167e628733b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221636ed19edf9336013a47491df031446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be75f8d25bc3245fcf5ba8af9227de1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95c93612b32b4cd9004ced94b0c7bc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a66fcdeb02d410f8877e0197a2c36c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9340e100bdbb6d684052ea5dbd700f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880a58863a15f5c8d9a44dabbff7574451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b8803e199ef3c7fc990375c0ed038452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b301da953f757f028ef828f3dfc796453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8678c9dc8f5b765d77b01603d77bc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5587f0e593ef7bd2a25502e53a8cd3d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be139bc7daf2a3fca2f3854ea75efe53456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f9266083328fc49bfb98b39582f26457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d23e7cdbf9e2ca1f50904ce099c219458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daa7c2d0292c9e1b0f53be9edfbfdee459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a88258146739078a4f15eb1391383460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d8259a044a213d0b4ca6fa4d6a0628461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600f2492c3d06824c8212e63509edc4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11539b6912770aa46d7ccc0a1175f6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88487c39300d34ece6f7904747fd7b9c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df663ed7bff9a24b891a7dc917c0bb18465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d9a2dc1dc988818eb16f975ef89d8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98bcc6bcb37b6517dfaae6624cab19467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a212c5df2d403809c1470e75acd0e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2c718ad7979f46a31976a403a721e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6395c577282c5eb56c609046ad02daa2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa42085219273373397c62523fd163471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51be74fe3e6916aefcf47931e367bfa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327d8ab28ecd1a68af847cfbb74b2ed473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db75e2c51a2950fdfadeb035f8d567474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bea32b003a7f0b45f9fd7391a0bee6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d43af1783243bc76983cfdfafe5448476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb672d94808265034cf9708be64d87b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3628330b9c3c8a0e9dfca00f4c83c8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826397d3ad25219517e972c602a1847479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3523eefd1dd742ae6d115a82ff05ddb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6c4b84a86c8549eb3fbc8c92119da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b1d4b41f09cba09bd96be28c55971a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc10d39745ab4e2e2ca9166c1b44e0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f16764b7af2919ec8288f4ab1b797484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace73c79d130dd8785afd73eb35d4ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12cdae6e9a6f340e7b4512863a0aff9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c13618d076b6da3606dd9d3e28106487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970d9f6c0dda17c11573c57085cd5c2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41def75d31c50988c6148a8b7c529a27489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e00315aed7b979399a2a7c293606f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0c7d9bc1789e88a6586e978017017491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a6a0e992069b81a20422a11652ea0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331d60ffc80de921609a778ff54bf54493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a31b9607cc014a4b8a4303e069f1ca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea4b2a60782a6ee2e9337e428d06b6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1cff50719ad8f5a775c80d3f0aa8c6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca6873f2a5e0fa2a54fc4ab8d31ed0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc724e49359be70a75ba56413b8461498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce276d5494f74e2446534ec6cc56e6f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c86cb3e3484778b5e8f129ca020a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b12697bc96eb1c16f7368d9dc14e7c8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cce3fc7231352dea48f4441a8a03c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e2f1d5d91cb9617818f7f91827ecb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4f3207d1837f8839e84b43ee98df9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139cc3b1c2b514e911d3f352a8d9d58505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f93a25e484b06037a115c88466500506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb61e5dfcdbc93be1d4a6cb8f836d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ba737793b14b6875fc000a917ced4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1437d072f7e0dec006cca7c0f7761509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a6a627b5951d773cc3fcb1d6c88f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a89aa3365cfab545f84fe6e98a94f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6e395b7e26c7d2912df15c6412a57512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae0f3089ba224a84af39cb3388ac5f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee6e7723a80bc5c84cbed515d532b7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f32741c9fabc588d20588ab3d8d56515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb731e5b1a9c5b5b12fa526260d4222516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8597bc7a68425aa7ea41ee132a196ae517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420f48d13d6a1d5d70ac23950fbd44b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc081b55cdea1d219184910f705c74519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f125dabbe20c951e607ce17d3cad86a8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb31f6afa8f61545ea37f4b7b83fdbd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d8063024738249e81c34934050e86522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf27c1a5b04eac66c645060f6fe9e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7ca9ec226c7e487309f51d529a85e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb4c126b6e33d041fc05597630e363525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c0a30912e5ee4906144ca5088cbc1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a551a3d5f823976649b6042ec2c87c8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0dc44468c8a1553dacd843cf72784528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa10a0faf655c8d781e6583a6d556fb529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf35a505e3a04f594a0c229a91ac7445530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f41b3ffb3d1d91c38e54f99c97023ee531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09cba1f6f0a30ad707ab7ee7eef0c5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49339b9c51f49c4d300144f3c84e8b26533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70475f28da2ab656d1eb3bdc351e9c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf79118bd07f066384f574f61a40a23535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181fc697a6c8e365dcffd7993b1ce49536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fac93218043520989a7a889a29df86a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d0f6fdbd41a4a21a5ceddb60235c0b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342371986d34c212eac06537ca969f3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e37007a7b802c26b5d08185fe738be540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd754155cc5209be204ac5e6676a31e8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5827750c7fead1aad2162ff04ec3c95542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4991c7872fc9dec17caf093c2071bf9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82fbbc7ab266ce713996913af1af95544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0c6259f678c584d3be27ff79592f0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283abd4f3964f0bb6cb400fed5dd198546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751371fc9cd6ee93cf26560f88dad8d5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2258651ced3abfada9211bf68f156a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773210b6d41d4dcfd03e63a2b1a47a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8ddc7d66c057b8ef5fa9d1089fd3f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841b9d07984d3da907ae099d9204936551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1e925e9450e8ea1c0a0ff2e1d8e91a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf33d968b7f5418779200ec2c7fc867553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fae7370f6e964222a9c810d7b993d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811144d74089d3e1e2435e1d8b9f9d99555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8470a9d9695d724dd46ea62b3c1e9dce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6179a523a7a4b196d29ee528880fa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95193e2eb9dd06a873c6a2cbc859a96b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a3089489e899b551eb9b3196a14aad559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24048aa422695b957e7c3a7ae48ef3e4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae9818a8a93ba7ff25436c81e6b0e2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f0f4b3012615184604549dfd4117b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adc6449a3f564b7e5eea1421a86509563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8d4eed074e69333ec3ae97f6b5c7d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135e1cbd948f7a866ef768b702f99ec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de5692d0b2990e661ac97ffe3812a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b117e08a7e173910b877e7b308c6bbb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9aa96e438cf4e5486ba373f9b7223d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089bfa17cac3065140c8805cc4089464569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c472f50c5d88e50f0fcb3e47e97716570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1277932d1e1061e80d336a03f76b79b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380606f0916134c8fdd9661f7569ad6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3181ec268fabc3df2928f1685d25944573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f7ff33220a07b9ca5fcdf1f388f5e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af10f600f3bfdb460cc00065c632fe6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b1db0af1a6ba6456c125ee0baf2645576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8681a6d68a7380c1b7936f136a89b6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b0f779fd1d54b15d93599fd3e5ade578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d50b9b072f2e9b74311133df2a8d56579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6edf2630572b9c2df5173dcba0b00580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ca7c0b50c34ea3e6e32d4e654bee6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b735663c484d8cb5ec4bf73698a5beb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b80912ed38a5121ed7f9f68e6ef78583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944891c39306744c660592813f57eff2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a449b5a399be2fb596ec86f7acb259585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78598485a3f16c8adcf6c09ca62d5826586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86932d9d3e160a89bac6eff97275ce1c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc27a91dae77c6644ccbc1bf3f10f6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1227ae8ca3ac67ed41954ecc189f7df589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56450508b58db1e0e76dbc98c279370590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f36104012ac08be25834dbbd2e83c9a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10529a9840465740cd824f5c8297f268592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb7b1256c1292cd2b869a0794df879593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1aca0b92dd347bca262897810d339594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a33a5fcf128fc5eca7f206b4b3fd63595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f8f2c8462e698fc2bb694235b4ede596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e3651dfad0bff6f25acf13b10e1b2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850ba0a3c3af057144b21757d7fd7e8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496f055b00149e90351dadd4078ddbc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae90dcb096552ca7f61ce7123dea59d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400193f8cbd4fd2d65277eb5da815b7f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bdcb5d47477aca901e75f2cb722c8a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cae704da9670d3a3c2c85aa19348d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab4f7036a48cfbb5dea812fe33b108b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739149ca6457da4293d6010c098a8d9c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8d47a4504eeb0fbf0b4f53fa98b362606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bad3c8a8e326f10da04f4b870e56ab607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62025b00e9cc97e48b0aeecbd458fa3f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb6943131c51d224601c2a33fe1f8e2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e09f24a5d9e58dfdcc4f099846d57610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759f577cfa30af7c8511a74c7ac1e99611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c141aa1eae0065646254fd1ea8800612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0ae25f33d8d0f5320c60b1bb9da3e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d31053be6d0bd5b76bfbfa9a24586614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2421af1e29ea46b645358feaae70ff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa4fab62ea81b2952c7c09899163c2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ee7106256a0a4e56b5031465b816f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca21db36e21b21d386abdde6900a0d6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae2e7a8408fdbfbaa90c1bf1fa79e0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675889d44765b5deb01111e59bde1b3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b846575c1ff0138a2b1187d0f83acae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0866ec4d332bf0f63f2d168caaffe0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdd12f3d36278a27b24b6d47ce27a60623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ccfc0ae6201cd4d777ce366925ac0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e68fffda809bd4a0d4409d7dc34d7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9274aaa97ab0c056943ff2d53feeeeb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfff1c8afc371ad5d58e8c3fbeb5509627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca925d4c815a13fbce937bd13c301e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc9dd695828a3701776aebfa4f45ca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481d0338cf1ed467e031e217d766c2d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f735de457509cc0296478fd76caa4f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf255225175b2395fc5efa0eb9345ff632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209306773e21a93b94254ad5c198e12633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663696a72781bdf36d68d34626e0ebd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0b174aa36e21734b4293886faef86635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b83992d2b62b99013004dac7def68636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d5a394b85ac1e3ad827f1d03859e3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6cb7cc62c6a308938895bbc75c88b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71765ad669982680dc7561d6b25066e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617292046d5156eace35948ee2e79c3d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc170d9b0176fd847d6518366602574641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235952179b5abba05977cd17ba7f525642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a5dd8bdb239a0e2c217f5ea205c16643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929a8f10b9b197e674d6491e9705e2a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ea2bc2a0d0c45e6b03c1c8a1b113b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb77a1ad51abd69fe46dfe15f93a289646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3084cc261661450dc97ac7a74d842bfb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae8511384d33dcd7444e5d234d93142648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193dfd3a1c685c8325018a3598a8d50c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c162a187e5b9d3e4431347fcc4193650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435ac9ff8ecddd024c1aad4c32740a5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee2602e76f103ac2277ab3973bdf7b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1932112895511b3c0f1655e5fdb0c98653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9639608dbb7305dd3544b50cfbe7d9b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149ed8610572d92a62ca6cefa88ced1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342c48605a323bcba6b634c8d269c8b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1796bf6a3d622fd28f718e0b3d33d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec87b6d0c4bf797528a9da7d652fc76658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184ee0e3a351ccde98bcf03365b4af1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320ba4c1b7aa9c5191d1b9af725a0f6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153332c13fc86cd473d19d027efce79661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c912a7cd0d8c9b7e0f4b610c23f0c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4a520e55f830e2b3bc9f55205e0db4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3dd114d103651c92c514516ab1267d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bf504e86badb8e46e7f3120ca3c8e8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07388724b9703ee9ec5937e31fbce491666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56421a27c0dc33d9b5bded7d0568d56667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e06030a9995c6825ce22afe74e759668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c6c555d2cc1990b5ee5335abb7bb26669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b99a2f6e9ffd94e973868ed0a1f25670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4022618cc4c681a9af94d00f5efce671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e3e9aacb01f7571340b8290e4cc23672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908516ca75c61843a546eb9c3f0b0912673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ab288c3d9663d1ca5f54b5ee9b33e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d785d58397bd19b4bdf35ff4b813a1b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acac870fe17b7bbd4e240e2078074c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d522af60f2f1e330cacca628397bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094bc4fdfb77aedd811e0a731014e16d678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23588,1670 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...638 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>