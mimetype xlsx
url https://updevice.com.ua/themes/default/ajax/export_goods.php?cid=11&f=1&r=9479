--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7b25ccc2229c98d9ee91e6ff5c3041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bc710523a1d1de227fcd3dfbe39d52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7dfb931089de9169a34e3474206243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228de7da5f16a20d24fcb2bfdde5ea304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460fce9c578f5428b568ad692d33dbd45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6627334bd5672dcb6c53f83a38f8e16d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c12b219f02ff8c83b0dafc66637d877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c23942437b498b8e49c721fe1fec588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca363186c3dede4719e3243566f2529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2861d247fca3c1bd4272e4630c1a5610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4819f21a2d5a1ab23c10b8284b41c0d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30532576a5aab599d896b232e58bd52b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bee6722198b64f7eabd47aa2e031613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da22e963a8c42512c21dadeee857c4114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54eb9d3c2f6122f07b63efdbebb2b9215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134b66cdf32b909365d840078f2a89116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95735dbcaad230f7fe2a8c7a8e93a86517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c7b6a14d355b5251a4a6734073c8718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79615f2f397b448b425f099292cf8c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f5d97b43dd10145fcb7a6cba98e5520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ba4d16ae0ec6e07c64085ad3d68ac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6a7ae15f85e5f4b4836102846ae6c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076cb82f70addd0629af8f3be85cb9d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e328513342baf090046eff36fc93a33e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206072a03854778ca406563ac14a543725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4584d2cd99c77d7864bd9a9c4db48226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afb787c2f40dfec046ad919b21c1a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e1bb3e813747ca2cb58d029a77deee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fc00fdae18d7e98d03703e71c838829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91de76f712c0ea480de7ee7afc47c94a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f82bd070d9235d3cbe2def92dd9e631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19725e334f81c509acefa439fd9d7a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0468b3496a43180c75363b4f38a6195c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8f9900bffe892e13c867d75f6e61c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be499d039481bd7ccb18161b7029b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461859c3b3b7116688744f0214194d836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6066f222229ca7d67494adcd6b14237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a330c1607ae55a36d07e34f6b7a8138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c4c8f9ca28bd6c146c915c64a985f539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbd773c5cffd04574fc0c0797eaca440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e29d64f572641cdff236c29fe81a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b1c3e105c98312a07575ad8d73c0842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10955ffa752776ff4f4e628510a1fca043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f8e5ad91303741c4ec6a9d7098819244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf549d1dc3a81225b0b3e78830ba9845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb59365c71ef5ba1361e94f7ec9e1946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196e330b81cec433fa86caf2b8e7c6b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2ac4de9c38bc7a0288aa456c8388348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c1cd723382438decfe1911af0b66f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc76cc584488d4c172666d3941bafafe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120d17a9987eae7f9ddc3a503a813ab51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a291a57e6264118630d345a86a3ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59260115ada967de3910ebfd170902aa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab33e79fe9662780de727648e554d4354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f627758db6324894b40ff84b1dbf955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57567093cd3bf268ff3829167f0f270c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24501c52e9fabedacf81d2bc68a55757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb14ce43211894beeff8c48cfacc35d558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4eb5e3f1b8ec1f62a00c2e9c80554059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297680c37cfb88518b94d0f2a1e6d8a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47a4a49b6c5c03ed7838a96f52586c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeadaf96bae45dc55fc05f6242d9aeb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9848cf21532219ac17fec6d38de4b7d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713728016d5e84fe3c6442e9e2e010ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddaf3da98c02ce52500bafafe201eeb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2e4ea265a4307ed64a339ddcd6fa066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce47f8d2ea727c5bd07fb4c162ede3d767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09abcefad267f2802ba6746f4d49f4968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fca5d610c56065d156c69c3788d1e169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1e29753e4de654530714e6d6e272a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821005e800291668e4380225df3cf4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c56d82d7d0ffb9fe23a2e15c76ccb9272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533b2a4cdeb6aae022b74971bf73a0a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407388385bf70c1224f0816739a37c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a876fcbe1145b71a69813bf09b5844275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924892977febded9167222b97275c5e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fae102c7dc0454a727c6de9585bed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59241ea9d81098c59e06ada101ba542778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65a5e4dc6727cdae84c9afff5f7b8b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ee0bb1d36a9c8abb07b77adc2c94880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333a89527bb8195f6cbd5cf40753e97481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d7b623e55987d6e07229a7a5dd4c6c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63fe51516fbc36af3213162a56a18583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84861883cc339f59dde03134fa34a75c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2ba691d139a820e9e5e7e1d36ecb085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9d94270feeb0ca4c599f48be3892486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2b63795d244316e51148708e648aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364748f34a9db1149e81a20f41589d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076ab770a322d80369b8ba61497aea889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a04781d289140c5c0a788d631b48990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f6513b89168e344c2c9f664c5f1cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70405036667c255bd84fc3bb84ceb7b792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a941c75c9177cccc71c2c2cd834a293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330dbfa64222f6ac15b5133452540d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5b1887eec67bb116a722a9d0f2d2795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368956d854841eac921cba0f902374c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989277f0f9e1c3083dd16c45f8abdf7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d1adfa5d1a255fbabf1f3753aef6f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10436f1e5594fe77bdfe5a7f9337d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a576f2c94ae54b7d06f923c44c71083100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3eb515042fdcf16b676590aaa8272e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c09ba55f9c92515e9d1a3dabf1753b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a1a38eb1c93b6a6cef647a92bf9b2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f261d34ea1f116d91a0bde19aa7d26104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e26f390943d69121c81ac24b9fcab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddc61a8229252d15140867dc421cb7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad1e988f03dce4313c2d46b3600068107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c30a38681d4535bd367737cd861e7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8f5f764d6f2d236b75a6c3a9a3daab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b1211f65282910d251bf0c706466d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee02a2388697ea5f709576496fb07d2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2e4d54a25ddfb4720cccbf170db951112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a371c0124c464026318c62c079b0c1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e847ff02249dd94b41a9074f203c65f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fae2bd154472ac872043dc6fe14a82115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eef77d942e91c7c4b86f507c699239116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb258bc1c69f042526e99582d1f53c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d56f26868a41a7acfe670e7864391c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dce84047688ce9fe05f51c8c988d9d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d777090e7d8cdd76fa8f1ecaa7a8cd0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd67266bf2bf5e02e43fd99bd827cf5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549519e9743d23dccf61ce7a5eab4cff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3da30382ee0fc4cce223046968a111123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c2d768b2b28b82eb47d139d810d34124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447df2fa4cf3dbc8c86a6a4ac24a8b41125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8598f8c13fc80f2b3a8c2c7c83944f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea49421af910b09d31322cf67f8e6c3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365757bc641493e0edff5d9e7cb556c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0488dffee6267ea31d64f3cb19a8c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e97c90d1d835ac64e00c5ffe2efc5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9134aac5e13bc25d18d594bcdaae611131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd568ecc049fc9c8a8f595ed17a5425132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9ea7116929bb662837b50353fd6f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356303151b70d8525f963f7f2211d6fb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5bc0f3fd2d7e8cf22c63b13450178135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24f3401780eb069711d0079c829ccf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015512e646d9be10f03294a2a381d87a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8332f0a149c253771121910e9bc476b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe43264b6b90253d1a837d1f668e3d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e642e35c1235991a26e79df57a7196e3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b49386edb6aa43b14036ca72570909141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fb002f06a0e1928c5c04102554bcc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e15f0fe79fbc276b0e4b14d80d12e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae5e70f5093ef3b9d8137354d0e1673144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3147f7b31e76c49c3ee1b59e7598334145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15adb51df4b61c6b46b97e63e3b7402146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129dc1547266649670fc1e216d954d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2c1e68b7386557a1ca077ffef8e60148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953546e19a6a1223bbb7001d0b39ab3d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5797968d02dafc1e921817ce6a74d130150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6ef0108dc7e50d6f1ee62fe03ce74151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2704cc598c3cf14cfe6b204f03f1c3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ba7d3382910e7c69f6b7f6c9d7cf4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2c9f32891603e5d92dc4e3fa8937a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd8a6c5d25d926c979978e9e2b6e46155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b1fa7c375d66abcbd03a71e0195b9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d539f0deb4525ea2c391c618b2437157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec556309d782c9acbc1b26a2ada09770158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf92c02b665df6087e20ef53dcc54b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e36063fe0dd5d5df70ca4351c1ef2f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267f4767b73f801eacaa454adefd964161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101a0b2de31c6c59ba42ccddd965f41162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd1b34b7d3b58bc74a56387c33fc1a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b61150dc4ba0c01c26d1c74ed8e997164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b9f92fba9cdb9f5b80ec3aa6be2c4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed003d9d4f76f13cab6d342a9459628166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc2529353a6963f1562037f1623256167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c53ade9a9e4c3e92f1e9d384408bdf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee80c22efd4222ad10926054865d746169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70897888a656cec3e9ee756fa01c31170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8580787dfcb7c977f53958ef9be4e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3430c7ca5706897e970760c122d78f9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37fd378c3cf54e4fce489a61df611d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c9543d63841e69fffff8a5bf28b59d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dca0d9a1bd37fe4178613445eded27175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d947fb48fdece609e8e5d11520a74176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befc1e90678b2cbf1d3c11385f2eaec177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d938b415fae50aa6a0c248bcfb62d8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb72deda8ebdc4629176c5053ed0b5b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee352f22b2a91c07d57a6510ed7ffd3e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d24f79468bc383541d9ce2dc22557181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4595f0e4e78faa0624c391e7c8ee29c2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a334cc9fd632652ba8c5e3b66528a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66e450d6f1ab8ba5919796a66890735184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37f917ee6b2df940b6cd63f596d7c9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd0a762fe3038c26794f62409a5a91186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5017fac82fd7f0e0ff609eef0e803187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d859ab2a3420a6567d523a185e34b9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19d75477b19bccd932d04dae3d3e7ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b6b0684909f0a63d228836c7c6a79190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267342b742ee752dcb4e859b8eacb1e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ec133e0536c305a7b28bb0909acaa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea74a032b914e2687039bba1752a89193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3898748bbc957039fd56e29f2c62fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a31278e34f4308a3a06485ef3bf728195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9352cc34521fc88469fe56d0826fe51196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c1335634632b8cdfebd36d3117dff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35f5c6a78710c3348f294219ef80b9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e1367a23401c5022055ca0d50b9832199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b586e2d9800ddf794bd9d2cb33dc49200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5abfdd5ae89c7ba67bc5b93adc6d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180be87288acdf01da54954918802cf1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb9ac9bf203386d8f5e44f6ccdcc41203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e2e8b823087e2774b22b46e225c5b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09d84977e79bea2efb8944e35784f3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f4b8be20b4a0608a65e41a42bfb2b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f10012fa6864d125742f503a75d0d4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605c7438d4e82a546f6e1a9c4178865208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a2a6ee7fe72d9d53efcfff4c754f0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57ff3aa39d239820919e49484653cd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8ca9963fd1a8220073ba97b1262fa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881fc65bbefe889821e368feb66672d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b120b6fa08fa30b871e4d82fe1c1c5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dde84030bc50415a2f6d616905b8b8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a94741fd5513f65b2e4ebb9f58052215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee46f0e7c319a55f3ae4c117b644c0216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c050c3732faf21dcf18b8129f42f73217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4608721c5a718f0cc44d81a7b10e402218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18b146a79df5330f2d23c83d41bd2d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375265fa9687e7fc7160337308d459ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f0d59ead79ea78a2ba94056af26487221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9670db1dfee478c1924ae6cc762552f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af492cd9e15fa483a8ed93143167d2a3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47c3c55b54d57a0e966691fc4ecfcb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab669d705e61e58536f1d106e36a786f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469effbd713d917cef405136a5f68c3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a3c4b25f92704801264aaf793eef9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005dcfa9d90bacfa6d3df036acc9c04d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9377a99d6c4f85407bbe10ef18673229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459115c9ae16324da01eef609d6febf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861e0b90968ff7d25164525058d5ab4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f1b0506aaa9cd606154af0fdbff29b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9c492391532cc7f7bf3c666df8274233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583c0c8646319fd3b4c92267ccb9859234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44238a5a2956073726313f20d71f4f19235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984bd3f57688acaa7375b8e1de47eea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f8c163cad3a891d101a6633c814ee237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b69bef27a9f29de65304182474b05238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37fe57b8d35a8146c71651ffcb5d7b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4187a0ed32f319bea24151fc900065d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef78a0f1a47afe4e3c9df5ba9d5f33241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ba934c96aee53c3b6fef7bdf263dc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c56a2bb2a3eb5ccc7b4484bb9710e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a5ee79bceaf8bf9a9856ec42ae281244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcff19c296d329fe8f58d290e5036b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9c9281cd92d8c613d00e46d31b782246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e57571c0368a9003d6a67b7e37e06247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66568676f315b7a5307e6adc8d133d31248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a972fdd76076496b7d9e2c4df5992249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b8f8dc100530753826914497bb321250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f55ea87589a2ab415d37af9bfd7066251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6d1aa626da2e7c242256e0bae7bb4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7d8b14b04bbc450620ef0f59da506253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e211121ca086da64e5b690aaa67645f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3846f561ddab706456bb5f99c61ea9db255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d49f2bbc75c78ad9bd355421e51f6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43883d9cf5cf7e8666f11d7aad854bc5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d4c6537bbfc47380cf45bb9796cfdb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075dd1b7ef288d1885128143f6a50174259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d9d6ba186705cbcdefa080f4858957260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e957de055af81f8c28474d60b5e81a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fedf78c7211d68f68c15f3c0495db6d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519f0d28f85c11bf85e889c96a52038263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c440544c7105d57ab88525623b99e89264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b05653781acd013f721e96be56462265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056e358ff59abe597adf6c81f386ac4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d0d043966be7c6559e9183015f31e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9668715b5089cafe19eedd335ec3bdf8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d8b757d3a9e708f61521498a56c6b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f534e549943e1d0dcef64cdc4ed6f2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772bdaa9e844951bf89230ae72dce6a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661866a5c4661688573ed605095d1ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553f7aa609c6d2dce29da850ff609a0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309028755a0c138fb6c2cd0f5f299a75274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6f3e32459b863dc149740a93f8155275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320c6ad6821e12b26a0308861765e04e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3656db16e9c8bd313dbf3b843408c9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102e3607345aad8d67b20db34e845e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188b9b9c79a423b440ef3d4319cb4a0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfddea55947fa7e6c9c86bef104ce8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2f0006428528a70bdbb90aa098d73281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bb3dd1d075989afe1f58ced4125ee282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045f805b8148ab233e96c97ab173ab9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4146dee2e4f22232695dccfdb4e0787f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1296aa55ebc59550d287127ff428dc22285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e40bf70a8314c3dd510b50eda9180c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9a890f62c8caa3215d2a285cfeeee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c9f0cf1646edcb1ff633f591e6a39288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787d4a90e3f62375b2cf525bc71c93b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363a2560e9908b90e7d1ffe7218561a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bfab09b2cbf3644ab5b8100ee76e4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294b74fd37ab38454b7529b64626d62292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643e5dfbbcda10a3470cf4c5d19e078293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00557c2e242561a8360f6c61c5bf9b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c69dd257d98779f358b7ca75d3081295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9f43e7e87caec90f12753a11bd1bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfc150dbc2abef22616bfa43728a59297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306d5263f5c1d854fc6ce36d91df2e8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17c41a85ba1b299d904b09f4af0427299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd8c8175380b0cfc6fbc5da5eb2e83300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695fb3e83927c51d0d5eac9b8c39b9a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ab7b9978d77002b63a1e07a6ebca8b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7f742cb279f095675657b8665e4c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fb662ad9f8cfa5c39d4f39be634d1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cc7f2ca08dc48853b3214f22baec1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97527e2419d8fd2cb6e655f2ff7b8358306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c23370dccf59778eefb3e7ca687f3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8388f2b36719608e2a40777572ba1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d751840c8785c44216246ce9704dd3e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789bfb05373bc80614e6fbf1bfa0a70310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db14623a446ed0d1b635360ea07aa6e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aaf78d8490cfb52a90544fc17ab8e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dda56af874dfedcf0410f430a812c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64daa4201780ced77a073ac653d6bbe3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e27c62da0a6cab423d821ac2b70cfe3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a610da69b5a0ee1e2f9ee87ebae42dd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0bdd06324d82e567b035074f4d836317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede19be8203ed8360445eb7f35435d5f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4509936bc6f4ca7ba8c063eb18a69319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec3dcb79b0d4de2fbcf8cfb886777d8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199c94585298f45e862134a4bcda7b1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460c89bc8fdcea0498c246a936ff691322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f393444cbdcaccae0ef344f9be5411323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc71e735eb4bc6b6d43ccd03f07229d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb028d21cfa680d380bae2bec2affaef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8818d9f435584f5e379ac673e1ab000c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ab83a985004c5ebf8751cad64fcd7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d08f67c2627a135d499fe0d0b4538328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bb45d30eedd267bca9c0bc4d75d89329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2e51e1c0236c14355687839df19e1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2086e20719118cb37757011b3ecc9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8885fba78791042f3bee4898dbc24ba7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cb8d369bf60542c7fd6e74ed8328c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71700c1d0646175ecacd9059bbc38133334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057a4f139a000ca2f66748127d2e8a50335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1b39fddcbfdd06c21a98a02f3dcaa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c9946e66fd5668e9cf0c2c613d779337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006416b2acb6d78fb50750518286a98a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba3960ae3e40faaf264e26878b61e6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790250cc05264402802a210f9fc2348340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a529e22fa8d8cb1ba4fe3e2d1fd59a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b384cedc4399a275ea87c32dc9d830342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9765469a0da601b2ee3da65f6cbcb7f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ea4cbe9aec8c6c53878c99f6ce118344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849d3fd0c679ec28a84ad6e3dd4bfda345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a883a275d694d3882c4d5b008ba460346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de52787caaee04ebebe8c675691757f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c437bcfc7d88dea50bd91eac35564b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d66875d6491de8dc83e4deb118739b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0fb78ca7776aece3e454151c7cd3d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b06b01fdb56776fd622d9d169b3a86351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaf8977f426f77a89f831aff862c7b1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea14f7784b550b98ca8e296db9d38fe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437edd505c5eeab2abe2768cbda0003354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b40120a3bc600faca0ac356b401a3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e70957d98e43793d97fe97e1955dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b80ad9b474c43650471bd908551f16c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e801c76649257a37a5836049e9403c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bd10ce0c89edc94365efe79ebfc24359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc724051f938fbd48130296652fe1155360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c6838eacd4d1cc7a0bd3e3be24e61361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6df1c4b6447abf1f5afb4026e908b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049d7e88bf7f0491a2958664e6ed457363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d35fa707a1a15b05f96250b35f79d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc56c57f50ded644756f623b6132052365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c844dc3660c315a5c5e656ae0a3df8c9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89341e8b2a4d727ae7726481f3507508367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889014c36c77966e5b4b288083aa4e3f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa86236407fb2cfb2cabed465c1610e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b275e6a0a33255e8ed2fc87cb5fd8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b52adf63024fdac8ef867ba3e21f16371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370ef1b7b6c82aca2e14812e2146060372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce50757ee6735e02c71b47288029b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369536f843fefeb3443e561058661e9e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9520344ab507c099a16cd787320cc0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4a69df9ed0bbf72bf4a97084262d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b23cbebeb25993b60edcf2a24d71b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d541656ac2d1215e7c7a267b98c9f2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fd207b10e3c878417d53e12a84386379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70fd903197c1703a9aa12784c521ad380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d960a1486c4ec14f1449a4f16ec509381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8895eb121612a54b6c0d7ec22edd9efc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da7182807147afb1428052c414b8437383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751581eb3acc14a9b2c79ab124dcd3e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89f65f9d5795bce0fcefa8cbfc95083385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d01b20ef0ef6745ecb6526115a5ac7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d3f462c04ee78f9e5071039f0cde9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd13370326d30c88ad2dfa8371a692388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f6fb7d16f2783dd8b14fd60e5180c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6dbe39305a9466d22d87467aa02e63390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42072acd6080ffa14d9ff2ed83e7959a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd7dd57ad8b6046412fc1cebc54e9b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00847925f878740d20ea4e64981d4908393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad95fd2136f3f83ac3abfd3b3dc46d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42010beafc4889744aefbbd8878a9fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53b839f03490ea48c2f85919343089396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7400499c770b208920fbbce28a527ae9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c5d1dfe1f6d67cb15c57c4ec8ab761398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b632c02fcc2fabbbf0b027dfbccb8d5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb796508c10ff9f328c2af83afd71ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf51fc36dd7d91d2a49542348dc9a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8404b621422942e7ca3b94900a4991402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2002592e846c551f3bc6c7a26073c7c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29308821940985bf8566151e212f2c7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224420c968810bf6929bdfd2cca3706405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cc69ea37c62c02d41e0f904c9d63c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68900412bfa257f9f396cd65d8007e40407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fa08c61eb3ec3ddcbff00675481e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb238149d327e3f95380852b54b190409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcfa16a29aa1985193fddfb3854075410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4044df3d09fd32444967359388fb60b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ad6ff89b11eb25e92210b37b2f3bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6b56b43c7b7fafbce53a8265eb61f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d3b4338a01a60ec64f7ab57becd8e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44440629f1c7fb8571d531177f4b55415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebe78970495ccac5fcea52e6e0051b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e83dd5bce7d3cc721b9cf8cf970f34417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5cc393fa4100a41b43ad0c0d76100418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e62265aadcb17c7ac3bbfc7a199237419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d5dbe6bbeca334a5b2b079c7af722420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e20584a221cb5e7acff2079d76cf6b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247fcfbe888176dc73e5195a3758a41422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4d8c3daac4116d4504b5613db243c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af50a58aa56a03e16ea5882deabeb9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e556f2590cbe9c9241880f992c8539425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219152610daacc53d87ca709716f1e71426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49f386cf0058cd5ed82d50aee9844a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c07891dc9c9854fae0900f750ab0be428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed5ab3ab365c7d6e74c483f04013bc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e70f9cf22aeebb7e6f7741ec1a6ac1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc82d1e20ad776b08a64a79a5b615f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283431525420ddcc0a0c5f5580314ef432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e550cd19eed4bfdfe026286833c1ea0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd3ec3fa6d04787cc2c4f6caaa4b0f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4091759b994169630153a2e18381dc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a483d4d7914449b7e9f00ef709cbe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc6db96eb2eb28df6111ce04397d2bd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e752fa1e43eb3a990605ff4ec9e7453d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7fbe0264ae814b3bab38271201f52439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37043388e8efde419cf520c46ffdbf9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad4542cf823b09d16965284e577265441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a0fb8766dc3c7db0aa06148e3dc97442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90a374665d801d4e1cc2e07d58dd8c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66690b4ec414737b016b6e122cc801444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b280efd8d6c09cdcc265b87c98cf3a60445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48903e87f44842b8c3b6a06ac7986cd5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289bfecd9948efca84add34d6969c04447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7186605172bc6dd3694179829598966448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc43843863482e43ffc6f41dd27fa4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec6f0214039b83fe293d8d03d132555450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee6ae3579489552265ca0bf5925b41451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839a6c1bdaddc83db60881c871de6f4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5729144ce314e6b12c20f710a106ae4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0916a8e16f314106c982ddb44c3c1c7b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78259b9e4e564ef2901588914ded807a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d326607b07780dca6849f51055285fc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da62547c8d382da8e8af04846a074ea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93bc111854809b3f543e70e176de96458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a7ba1b69e6418183717297e86aeb2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4e0a45b8681ebe58b1c27b6763e89460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86915c5fdc64fa4f9f00c3f7f83d6f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae89dad94bdec6e923ea409e5e4b3d0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756b3d0462bf68e2caa5897a36102c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86345ccc1d3eab37fda485df329532e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2bd84e8bb59d0577dc1fbf4cb5178465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a26029c3b71469966599984a592ec466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390c9049012bef4d4160002f1d25aa1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c6f7d79f1995c91a4219f9ce76669f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828160176b8e1499e876b3cff89649f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079348e2aea393d326e58550543a3ba0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970c469f381d45309b56ff654db587b9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5c38629a9c61e73513242a65fef7c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438d537c2851a754353ce49c62151ab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8ac94a8beae11fe05ca4b8f1cfefa474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d745d225a713193318fc7fa3bdb633475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5010376e457e8979687a6084c2a177476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a14d948e70b8d10f2a3a6411f8378ca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840d71bed86bd6ff96ddd08b7191559478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f3d6e7b18a599d87d54d5ff7c1890479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f8421b57b37feb839a902ec90c44a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711159a7544d5833682d3249f994cbf3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31105cec39b9e6a2dae01edefb015de482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52407b8041df676474db4ad1ce9866483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739e7b9f65d938b3dff21b1fdddb09c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdfbea8bbd66082d26ed46881f30bb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d564c01cf27eaa0a4e2ff4c6a94c736486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90767d34fce85c74b02ed355ce27bc58487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910830319f97015c90cad0e78e4e1cc9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578b7c30465d627c2fd3584b2427b52489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8907ad92707318fe9dd606453c050490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517894642a2d473c152fb6da79deeeb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532efce46765bc303abfad379837bdf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca911ccc7d3734e853812dff1ea76175493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1321ea2886f09ea5976d78f32bdc87494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5d32051a95eb82bbc637ae113e440495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd66f0534b7065c394d108b7efd1ee3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25ccb7b9510e3d8668598be84df414497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6eca276154a5361b5bcaec5860eb0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c27c55d80e20bf9d09523892681d757499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568056e2cfff5c1025494b6f17b7cfe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce6dcbb6a5fa6fe30152c847783a13d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e121f4727a41b21686781cf13efa4f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caaa0b6895b1c3bf46da0dc9fc7552e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88905a060a4747eb561c900b0c2a51ae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e30d8a8bfd4b7c6c895a6e78a720a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc143c618305be369452c8694a6efd8c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a9bf19f622a7d1ecf382da09c7d14507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98d02ed874d4cd1051249e840784b61508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb71bed4272e0f11572da214c99066509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c8dca4714b223c154b1a9934abdf3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb71f72c73478cf2af2328ca47d76b0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a75be3f64de83f0f444b27444a0a4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd40295dcab5ab2eefbf3a02180089513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb0f354e9b3374d11183faf39235dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a058e416fe3752934ef8410469b34d2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e72af94c20779b2f5bfb8ee03d1185516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a6e4083281c253e469892258adf8b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67e20ae03958101909642ba71d8eb7f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58604ffedf4cf849aef66ad156b1843519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c56943b6d9a453f3ce9d9dd6a6f4bd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6f83b8e3cc6d279934623e10d5cb2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f262643e89a8bd8b61b124df939942522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794d245b6bf4145ea375b9586d59836523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9657aa96f508540067013803b192f4a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89315010cad4305da2b0745e2c4131e7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb59d7bf0fa6be641e8de0d5b86c5b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed7415a97ee342a6300866b3ff59aca527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2e02c8342c5b40106e7964359a54d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656dea09dfa34e32192826d6b84babf1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cfe8dda8d11cc6ed6b58715f13519530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19873c5305eec1b8a29c0ede575b1e59531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051313a9208a5316bacf9f88f4c16b1c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff202c7d6fd182380194783230228765533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fa68f601424819ecb8e41160145b2e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fb6895ebbc4037fba994cc67eae9c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4510c25dc1c76570c5d9fcfc087e0ef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6027b0f531af5f34362f47e1d54bd1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818cf2a2060aeebf9eaaf92a34ed56c5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8f1d4c00a4d47906e14ddbd0ca776539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e175b705122fd44fff5632ff3f17db540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5476ceda008f6eefdb871db88a5f7aab541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9147a2beaf69e5bf951a461ad55b9d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ed8f19dbcb21b5d3b89f6b9e46c18543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87830f4240004a4079d5a73b8e18cc5d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4db74ed81e55006837348b0934e5c8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3040ce989db57bf6667051719e2fa5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141081f13b1e4f9ff87b3f3c8028d00547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8c9ae9b0e692fe093012318c12c541548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9213a2490aef9111f0eabc2192ad4529549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a067fc9258c14b28d1dfa8baa1070ac550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df753fb21e34591bec6eff7e0fe71d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476edc079499818680cde509aeb04df1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f5a253b80379d1dfd230ea4dd8de3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee556ea516f52ad5e51bc4d82eca104554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6eed3611e094a3907b487c6055d26f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0c1198c089b97c8da5bb4307324c4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cc836ccdd4a6b920feec4525a7480d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9407ef41f5d09ee751b25ca6f24d2f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b3f035be91dfba39e1ca3166926476559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cdc81935956f04281545925650238560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c0f045efec0589ca252fc426087086561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857b13ac9fc053fed30965d2444ff08562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd380064d138fbc4b8efe073477a9b78563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033e77df758403c6b825e1b0a30e78b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe637c4bdc6fa521737207b2c7b15a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da640ec08b8d80632b3e91009202984566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f3d5175569affd9dd172f2ddbe01a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e585da95013d5c9cf32db872658c81568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6840eebbbd7a65d21812dca19d2535569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ca7176fb401aeeab897092c30b3bb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea98534eed067087fca9ce1821268ab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdf00c39b8b0f68e6790e6ad2aaafc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e645792d27325cd8e9ea8dbc2ec46573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c5ff331ff4c9697cae7cd0d8f8ce0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ab008c17be0a467231c14cf01b466575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2834a4d7dd9719852082e9068ba8c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9106feb450727f3ba97d7a964750e2c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1eee67f14dbb29809b879d18c025a8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee18f89b0106d1c21ac9fa54e91bbf5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1a1e953e8cc7cab6720b248603329580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb1af6b1b7c89a5bfbe1cdf93d5ff11581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ce36ebd70d64f5802b094bda8746e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeaae8436faea9f3402131bdd4bd53b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b5645117a95ef37005d4994e22a5e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cd5be744ea495e1fd9927f2378064585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942078fcb665c926deaf16b3a540c2d5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e85d8a1205e53b926f495b1789e9ae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de6864c66a73cc196200b9634e30c1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b723bac47664de21e7c2491d653e3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d3255bd57536d347294f7e93d06d3e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead308a8f7e6366f5499e44a659dfe41591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a31d2de7e07cf6137c58fd7149d01592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85348b002eec95cf091fe420c70d41e9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed6ccb5547d8d4062295787946f2d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9f34492ea6ee781599b48edb13b0a5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322585ada0e9ad7d1ac0d3c666c0cf9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4e269641c7951469be0dbc54fad6e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d11d78cfb3404486d13211add955a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17fa5fdac37f99d31c619f9456a843599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa2f64f6c74dca7caa1d7bac809351600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbd9bb22439fd0d74fec3c60ae2c79601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8775b74aed8d42b3869d8d858ecfcfd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbee04310e2c9eb9b2f686a4e2b720603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d41179f5f58b430203820fe91b62c5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8d2647445d78b212df7dff5b747bd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900ec4824bfbb0b914d0648a9900e624606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3652fa4548a5f927b7c0d901cf0e9bd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b56b19f31e13e3aa0b43ea134a855b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f8a233576f1879ff1eb6272e99216609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec69f793dfe3e8e5744217e561f6a62610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c5c4a8cfb2c51cad699f5170688fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305852a7061890a42ab58165377d4f23612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd655c322ff6850396e0747feaa0f5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a4bb0ca6156f32fdcb10a3f667875614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13914728c9a787b78d9b0c2af4b53c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9259d51295f343ad04ed614616693616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4934456144b732aad096f57ef16e8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e337bb9012de8c250187d1b91c9c12618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbd7b0103050e25964d2ff3b110650619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22944d3102b50b695e4cafb902236b8c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8725f33393bc403e068a464a0009d49621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde5a34eca44b6aecb3a0612a84c6fe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d5b8658a17414974b5830f01fbeb5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292281d7356d4fe3b5d4281d1f869896624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18fa8d4774603b67811b97552c88e67625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f61dc27006eb756c1ad75c9be85a2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409dc4511a3278bb8aeaf61aa89812f1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e65b7eb3ae502678dcd5e5539beb1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063b9235511dee39715f923ee530ba2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df357980b7c51e878e4ec2cb4665096630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e46414915e479eb536eaabcd26c76631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96e6c628018be80e33796ca4e0327f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13480bf37453d535c48a2bb07204fd1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c21b31c780892de7a44b5a16a6c9b1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea7dce81c41da001611e04debc28b5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7be40846d00905d5e8e3d2192f0e7e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af085816c61a9a987075a811f4e8f3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768f8314c672bc04daba4b00e3c60c5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b4b44ce654db581ae9630c6ad9088639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a3f5475d2b7c23e9ab075cbf91e14c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5334103421dcf64f3366bcc60185e4cd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501d2794fe5fb7b01b051daa14235f4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf8f7009d021c401ca8807dc6518253643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78314972844663bc8601f37a32633e90644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6df811271e25b6644497b0c686c31645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d888569d60480127b53a2c4f180253646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4714bde5c2ed37b222fbe67053927647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97439e0ddf7cd940778fdcac4822db6d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef8f285106b153e0c08e68ab9a82fb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023cb410189cd36c743f4d0a441cc1f7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab300018dc038a0931321f84dd96540b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249fd415edfb6d838c7501779372840a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea1d448a1f5d2cbc66f09e44d74ca41653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba71a0d551dc5d8710d961aa8e7d74654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ee6137d8fcb371ee3cf30bf6bb25a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c361b3eb2926a8bd7423c36989f1f805656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cfe9032ff26af249b3138c72df84f5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba76de47684e6eb2ee92228a422802d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096353fc399e2e0a174557b417caa0a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b301722289b37dfa4b50979d8cb2c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d22fd2c6caeaace065fd5ae3f96951661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fd83d18cd286f069d6d1d4a5f4315662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383583edd47cbaeef99f5315211c879c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5af21b5670f2adc7dbd872343e429664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6bed216c7ab6b2926added2e77b9a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd841bc7c7a37132ea2360de0cb2efe8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60effa174d42ecd89142c6147cbfaa5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c03bd78da2bd9a065322e72e4757f7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69aff7f03dc67d0f4aa27d6913ff739669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745314ec573c1d4c2a1f107cea9a7427670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0e856e5c0427eef2632e773f1d204671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73064111e932f6249cc33c451346ce19672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0574a5fb07b84f0a8e002631403a403673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338aee70f43a9b0b1ddf73b844c7d79674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269f5efa8ce577dff7ee8f6c0118de5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932c7c169af3c434e7b457f32b2e152676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aec6d7542d21118e4768ddbc582705677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6e4235f2a021ee4fe03025a8e38e0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19621aa7ff081c3b6dc71f51a36684af679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391b2450e056e9e69ff079e9442ad56f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec577071fd1d16cc6b66bc61b744662681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cceccd9b445db08001a87bc2d30ef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd46066e6f007db9d0bae6607cdd98683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b61769ab7147a93039c9031fe629e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03e532f25ce7e0c3d82010a2b4dd69685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7620f33e7f4b6780509a097f046fc51686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21a102ea0c2b886ce715b543ba7246687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4fd48d19074bb3a655d3cc3d0e9cd688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173055a9a8cff840b77939abbade664689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdff6ac761b9e1fcd7e89e5f40c59c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429da3b515c2426a0638532c1bfb6c6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5f367a3fccd5cc6756c5c6598906e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec29f8ec912bf72219a9c7046598204693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b26ad6342e74f77f4278685f0b61d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663c552aac6d14052d83ecf526ebf66695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1089240db4a54b266803d3db0f819696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7828b0880496707e5d0a9bcff180dc9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72440c2ccdc2a57f53834d2edb8d82698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008c4e080ce048b2e7d2d073016368c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd665cfa6c074cae1ef5a7f9d155f75700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c597e0ad7ef82690dff60a27a053d6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a1a1bdf4c39adfe4dfb73c0cccbec702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a20a2ff72572a1fd18b25aa09ec6f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f988b6a4768192387cfadfa1630b49704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ccf58f766df6a800d824138beaee51705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c59f808482fbc3a17a3b940cb6cbe61706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3df40dac00d197ce2546fdde486c88707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dae44bc400c6ebdef1210efc1e90ba708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4752605fad58b0b6db10e8bf98879709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84c3908d48c02421b3282385bdd595710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff7e096db79b7a766826065f0c2ae21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd59480f01bb2fd2f1696c9a23350e52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7e6b0ec546cca7ea6205f96997e803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed8ea38f9d1ebc7fa21b157a12f4fe4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfc303998a50aa8587ae2cb1f11bb55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d6c5b25e7c336aca8c15638bf94eb46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847793da44673f56b8480c3cfb8550097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07fe931c1e3b148b3e7961db83560bd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04093110dff49f9aba46c9955a07b7b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91261d04e37c909f78061ea11c100110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4bca0c503612ff12a8461c4584c8311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c65fe96474a71d18ae9d9b785a5dccf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669956b9dbfd8a677092a74ea93437f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478e57a553512d9dcf6f7fdc150991f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac2979a9435f07b747dab104701356815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc8c7b407bc8e86e156e08b1a4cf4816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c12d90c02eaaec6b7174762d9eba47b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546607e45d5a4389378e8b2f1657eb6918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2873bd4de48c54767e40ef8f977c48119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45693e4885a72f3efc710ca29dc5651e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e269cbbc23421177c281838f6635cac21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f66922d6a4939f2d90c51ead769a922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e8270c678493b129b47bf32dcaded23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1422ca93ea1479f414007d4ca7f1b9e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b4f88a5c4dfed5b159e29db79cf1225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74852e136d5f98b22c6d1511dab3270f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcc9959abb2509a894c60aa86b742827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc079d44208b34288479b5cacc497028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cf8955d972d24f7998598465189bdc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6e84344ba4f349fd4fe1f949d08c3230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44536d1a3a40bc14ed83b78c83cfb7931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37bc3e5694fe1918add7053fc81d3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1bd00a358ee202368aed443bf16d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602de42e27e8b4dff91950c5ca0e17634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208ae233b7f65c378660bab09456cbbf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959469675a6093aaadddea051d1e49536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ce12f81a1df674d3f575515bb013d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e42ced33eafd97ca79fbb9f28cc56f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e45668567b16610f393942788085fe939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2a7a874efd99cefae1719ed7267a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdcf6ae930dfe406489bd51b57579b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59268562325dafebcbdb5df42f96679242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be60b2cd37ffbc1dfe09c479a0fb4143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a17e57f003909945ea5a636aa9e986644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeade10eb9f413d82e6d2d9722cc8ea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389dd6b8ba68762102ceea21eeeeb5546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46638ce3bc1a9d11b5f9b75323cf9ef147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2d6beb2000c83fbae52850c75d62748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787b6bb3d327e01d105f5152d337f4749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde1d8f2c825da76c8145bf663003dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4330756ef789615cf6ca045fdda2151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6eb65412e93c50c57c6491505b5e6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30634682defb8b95eddeb5fccfdabb3853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7c88cad23f3ccf75357b6825c9c0754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c01e2f9b1c8348871e0d50053de0e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e05a6c5600c58b308d0748b017367456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcfd622e1fa87c4c20e3cb49b90ee357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc4ac85b509e6b38b4ae3db1e3149858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f517c44482356404f22970d72ed52259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050dc93003fb1c8ef57650b2160dd07c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f6c2dfd42406117eda5af57e95ee161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52646611deba8917857e14d7e15fae5462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783ea3547e1eab272c200ea0f232dde63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570e4754407491b88be3c359dc5c61c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a90f812ac2588d074c78bfbd3bf53065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343d6662ac6f080a970dc583bbf927766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62ce85bbc962f70d4bf4187e628db767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f52eb1b52a178bb8ba5b86247ca8cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fbd41ac82df01078c296bacdc27a0169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e48f2fe4961a191d1ede0c11e7536e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e43015f2f04ba4a9ef13d1ae38d99371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063176089c296f19728c60319fdf12e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef16076bd8c135b74ed103fc28a3a7373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675bf26a7ddfda5419122e8fd7a862674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6fa3677e780542109c56511d49a2a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a8cbcf6e1086f119f7454ca5cb8c376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1536df4b89e62d757b702e51af5a7a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac92fc807bbb1e63e3089d55b2c0a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9754f95a6cf79541a3d74554d04a1e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfe54edbf58cfde015da69c3e729f480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada09afadd4a86ac041fc06bf2fe216081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326b266956f65814de8e8233dbc4d42d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6939abccf832e11ee0698e3aeea24d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367f3e1f84dcc0cbbc780d7ff9ec88584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1067a8f7a5b8fbd959aa90cce719e985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56b48f12699f4e85d3d60c9ccf90d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2cdf12e4c80f00e02781951cd95d3087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c6c0a4d5aa73278ae46f36f21707988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f17dbf198d8b4e2c21dfb03c68b0389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3c985ce9b1d97674695853230fb2890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c145a7491975ede7ef10b6856c6579591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d43964e52858fcbae42dff3f8bdc792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ddbd199f86dad8c35c3e1780d60e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b68c7bbadc36bb9097d8071dec48894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27aebfc93b4106a52680cb416c9a0295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a593500e83bb79c427f85e6c6b18e8b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95110fc4779ee6e598a6dfaf6ba774ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2facfe9c515ee1eb658fd32d3e69e4fc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93164e5b8c3ce59543b6d668014db7d699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e63ab0162374633f62c644d83aa6f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a4162abc0c70c788d79c407ef63b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82555aa490e4f48922114a08189b70e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6e79c164a69e4c30d851ede3227be9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deca9e7071f04b9c2428ecd2f7a5d685104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e550533bcccd4f41cfb29ed44c9abbc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a913f0add2bcc5b0122e1ca7bdf29b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a9c05d6ee031c8639a3902e1a7433107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de88a618f08f0f5d72fd2266b4132f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0fbb9cbb7001b8dec6a6b1ae68b32109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379deddb616f061d757e79b934a77619110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672a9661d80ed6a41444d7c18b7750d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c325637d28f6011ba8915e4568fb50112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d366fcfab5939ecb10b56acd6e93a08113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b24abd66b7bb35a89aae0da5b951f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9d6991c60a88eb3f412ea8f5ea9bd1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debbdc9058ea2bcd4f775dcbac080edd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83649c81afbd054bf22caf6be9030a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021528cbbf351694efb743fc1285db3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e6586222adccbe111d41d89a4518c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f45c521a913abdc2cfaf41d2696b8f2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5f09acc6350de61bd3deea3aeae5b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ac012fad2f04d1aa2fe4d47298f7c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b98e42eee4552157f99ae04212df1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b7be002d004192e20dff7d5205332124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f93e89c81ce24165e7ce75da36b88ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3f3abf2881ea2639fe0444a972a044126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60889a273df6bcbac771cf9e3722995b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16a964ee9930e56beda5c560eae975128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a5f3293fdf97991563078d2f8336f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553118f14227760d774844eeda7e0dbf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd2494facfbf16c0fe0f7774e96662131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae6478c3b2f69fe6f42e7f1b63c133132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fb556c6888639dedf7541a8a28ffa4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74362608974b9d921eaf79225be384134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494ba21cb3bb661ea608376c633eba32135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b86bb8676efa323adf10b30aa4189136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1009582c74ed3e95895ef809727ea5a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bc2618ab9aef045d6ed3098423397138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb77c97fb0c9ee7507bc15ebfd4db8f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b76f0560debb14004f9a916d4775c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc575d91b40ada3730c335cc245f13141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6676697b99e4f6776806c639f4eda46142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505ca0477a0998fd2a72fe70cb73642143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc6dc3bc359f6af6164c1123e2d197144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef7d7fcef2edefc291aa2f62361358145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297f78fd65ccf05b776a42cb2594cef146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b974e6f3690ed12637f0617305dc5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd714c799cb6551fccb7c377fc771bc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fd44d038f7db234fbd1de4235929c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294012063b87acfc0abf6bb3fac19c2b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854890329aea208fb2a40e15fd1d2913151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57272165e3fd81f04f609dbd65b5b370152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150054b525140d246a45b4ce84521715153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f5f2b5cbfbbe1bd34f728abafbc5f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0fa2962b92a8c847fa5a2db2835dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54cdba8a5927c35eb9d1aa806eca5f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a14388e8dc4d581f439515bc3ef15157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b8d3319f27caa87b2c9dfc7606cc4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1907e70a4bcef58c0f0b73b618731f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7801f140c4b09baa1bfd94f2f098d24160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43e7957cf549052fee75655132554c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da28ad0afa9b5f40f9ed4fcd5f07f576162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95e6fba804771708c5ed66f6414b25163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a34073f44ec8c55c32d1ec4004cc1b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51042cd1376c786c4ba44fb1c00c92be165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8687b3bf6582995c35aa826c1749d2c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8eab32f095bc60975cd365266ba22167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e5e050b13886f824be5ac0ceb3b7e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee311c16a2de7d9855984858b69bb447169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf97703682279caac36421a4e023e2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8136aa09931827c5f56e6d0402f5c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bfd2982e4cabc3e193f4e1a3e8ec1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c6ae9824cd01d850976f2b2bdff76173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ba75e8373150f1f351105c535b220174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c3491afcc76836bcdc9b70fb20884b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e810b6ff6b244b7f7b80762fbaeebef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f27ae9a97b6876ca2a422084a8116177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0e851d79ec1f802bffe5435c646e61178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1e4d270341290f97ac55412234348179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99f987fcd0cf014c2aa23405fa8c0a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eea63052c601189fbb0cd612cb9e3d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2af9c03bceeac5777b2401c77df8ea182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d638b8a31e4e404579453d925b4c8d5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a7e36f2af55ac791be191572b09f3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d9724f7f1c23a7abad3ba49756975185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d0009800a9d7bee42c8bd1a615781186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87d6704ba90add16bb69197db51c99187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548603d3c3e4635e7354231d1daeaadd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a8229a90baed5356a7eb043fd881a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94726fb8ab5eda8d56a84e1bf0ad3c7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c332e7e46c02eb340126f7b4666d8f8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f69eb234f32223fcd79ca4e2fce93192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ba89692d21f669c05978825c09878193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0f80f49f1e5254aa1c2eaa9ccc727194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700688bfc80360eadce368f34bbfb480195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dec740dee394aefff897f3fd8e337f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f0e239390d75d5aa047a50f7c745a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e1d80fc88d0f248b2849e83103c28198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dda4ba89e348685cf8ff78a121d21199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571f30d1690d17232048010f837bf3c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc6ead97540ba8d4badbe146b3f72d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c43bea9619eda22e7f928190b7391202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193e8d85b48e221b100ab8d462884dd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc89d11add61bf363fb5bf63567db75204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fde3216267cad7d2369e001beaed46205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43917319f05d77dd0c9f9e1a40e6d778206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96490fcc3d71c5779710e5c963774661207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cda9c469abb290e73a246b0592b26208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a64e68e51c38fb9bd2b8f791c208e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521179b8e648b488f94b587d5df3d29210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8eb3ae3a8d4ce96deb78e28aae8b90211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d182da448b9cc425ac2368a5dadf36212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f42d554147b9e6c733ce6f4533dc9d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63048463eee451ea47e5d399c97a48e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbe9b9d0a94d042933c6398398ccc5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b1c50c1f6fdfc2cbdfc422508b4d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7c9324598553a3c503114922d9361217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6240406b7bdcc24bcf6cccf14ed3c0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4089edd6fc868f2da0634791a3912219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01239a7be01b47298ad8f98db23c77b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91644117d3b82270407ea0c9bfb74a8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e1a599b058b385bfd7139f31518a9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e035c69b42bc5d22325bff1e1035ae0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ff434fc30217310c690fd6a9b08a84224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9cf17b60410279106e650d859ddee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df7301bd5e7661704a2c697b6a20de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1fb120f36224543bcbf81af98a2665227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac13885c34b8113087f61f669a70d7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34004a33a15d3a349d0529fdd39383e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddda8d915deef1841195f0561ad6294230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109885a14a194a3a94a5fcd1dcc1f696231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0e20fbf1716158b74b8516464340e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc7239cb70dc16bf5e06564188a0d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708769bce133733cf0a74d86cab4fbd7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520dc75cc9f3b54b9e274be6a3459806235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b65447d1be64af51e249ebce7fc143236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918a340ed8558ae0d1836007a2785a2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7d9b40a23615b51bf9f2c42aa8039238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d97dafc28366d0b5bb32987984d6ce239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c7a6d2a678235f9ffc3b14a72b9410240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895730443d31935b0fca52077bd31f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32339bc0a0823b33702e394928787b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9f789857b35fbd0baca8e42d4536f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90eea2526fe743cc562f2344514c41b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811540027dbdbb37ac0f28505dece9d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000e386048350d34deb90e4062bad6b6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42183a6f8288a22eb9d90933eb7611a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbe171b65710493a450f42bff048ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f704690d26b7b78c11437795b94ff137249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fae35144d8b1fb2e31a4cd4d8bb9a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f21e09d487d818fb36847ca2cc2f7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26327a9c9fa7cd9b5957d7003517cc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5ad89364e7d40676d89c6547feba5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb04494c1f3fbc5d9892add2ee2cc6a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7c827fb842b76a079a62518ff88ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d94c2c18693e355fa602e85a510bd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba09219bb307dbe6179b217758556d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4771ba0b51a281127d048e3a0b6a2b7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9e918c4d18f6191d97b680eeacd9d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb0e60b8f6dba0434ca5b4514c5b94260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bae8d16922f185f2485203d109656e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a93774801656932203c3a04570c12262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a64d00203930409e3aa5faecfdf74f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729eff6986ab25df65f09e71c4ed1ee264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b07a5a54a070d65db6ec212339eae3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f2738a34eddbfb0947b4d13df1bca8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09968cad078f5e1afc2256ae368d775267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d7ab2fa38f4549d152c1572cb99c83268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2205fc65e54174898ac420cff585ccd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb03a1dc1cf2f196711a54828f99a2f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2881067705bb987f00705898944ec3b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b79d2eb627847682ab15f52fb2a756272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f20655f68beceabef649402dfc3abc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2282d1ff2d3003544b3cfa90c11c23f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e65849ea63525d64f8a3847698a79275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00fd03092d0c7a3844e083c236819e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471c4e2b8688f30d1c4e05b91f73dd4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab99c45909626087ff7d34ae99de3e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85683542bd5771ef9ada856e3bfc458279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c089aacc168d2acc94edbf5732516280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ff3c1aaf2966b0eae45194964bc29281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc115e1d25b3cdbda54dd333ba092d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0dbe7897f50a5db30a860b897eab2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72bf0284ee6a9f99b7d838b652eba3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b187a2113854fdd6980e314b619ff4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b062db5e904e713bf7050fdd3a434286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93ac0337103c207b397d1c87a16afa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cadb82f84d10f556d5a92741332b5fd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91870e3a89c588291c04741cb0281d12289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7ba49e4e9cda450a42f8d3ba8bac0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d973a74952844da582717701caef55291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6312d1c5eb24f7fdd47e858fdbfa75292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0b6de78439e731d360c7028e82c9e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c02f6b00f39777131bfa06df56d8e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282e26117a7f342f37444c3bebf721b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ea1e09fcc52e0b06222c561c56d462296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfbfb590b8630dc8e0fd913576bc29297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95263831f224b9804da1fa45c1efd2b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f86047d07e913d5fcd3ad5d7928b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78240227edd32e84fe874a81089e54d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8759b9e8e1a3b54dd84cb2c5b5508a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bff1591493e59969176f67e2a408dd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb2ddca1cf5df216ec4a0895dba3a5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b215bdc71f65c5478370bf05e6f6d05304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3157144fd87284d2d4c81f9c6ad2881305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0c981ebc0ab58a8c8c4fe74a1d0d6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0033162b9d61d94abd601b994c4aefab307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993df421bf999276edb06c228b3cdbcd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bdc26a0a48034c4b9b101974caba5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629b2ab370124c2b26af0ee0d346975310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc75f14658bf669aa74716e75ce321311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57913f007925da2db2ebc91a911e0e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66109b622c9e40428e08f90b53e1f497313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898ea6cad79ea9014063354dfab0c50314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095094789d2b744b91f7d757a15307bb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee0102c4f64c4dfe82fc8081914470316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42972aa4420f8d887e4094661f7d1f6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c104d0c5c45d7a5faab158e427007318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a04206b1b2122648ab58c027e7ae0d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8202eb31c9c01ff5cec2c0cd30b8b5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a8c24b47cc7d43ae9cb473be9a891321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a91ae9f4a904f150e5139f5ff59a5e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44d8db9074c244fecf5e01a2cc03d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882922ae1bff164d7d6f70571631dcf5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b67b9ee494cbc148f6e802d4b2da2e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e671b4ae7f5e9bb65d30b4cc674c93c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02f433e1b8b1dcc3a4f8730ae65a39327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1047fa179567aaa0e36de02a5056754328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf3a0c80bf90529bd56bf3fdbb08d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb89a3ac5242795ae8f17a175573102330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9a69100714f33c325fa097df09159331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aa4433cf9a453fc08456ba26a986ea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6356f046d2b7d29421a1eaf55691d5e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ffe20b070bbd8a486ef6fa936afc6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c15c50d6b2a84b86295b3db712f3b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64e0f2a70e74450f80b70f6173bab5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6314601592a73e035739b112f9176337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362e6f2f73d6b58603dcb0d809b6f4d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a58fe67b40a8f7b8bfb3ef4b9c799339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9ad55dbbd77947351648c5c3050e7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d7bcaa9fe887dfa1eeb39fd7b52e71341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fdc97f3391e01cccad6e2c3657bca342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447527bc57f18114e173143974749bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778678ea70c016952cc796ed363127fd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b43d669ba3af42272c02d8ce80d25345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7657aca1c3aec4530a53df24fd2f04346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b7cc65ef5c6502139db06f017bffa6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dc42e8723c650d15ba6d36fb5978a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ff1bd4f03fad705535f26bed1ca97349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4cdc3cb32db574fbd393009945d1e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e570ba6744057f93bf1cb62099a0d15351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c73d33481a00cad1c9a7e47b95617352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8946040c617134fe97485b0fd4864de353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a11e4e5f7c78234d86accd948c6dc0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3dfa8470a9e6a197f888e1287b88d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1c20b1a18e44e4cbbaab34352ecd4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc13218bd511254767d7110b6405787357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018b64a89373cef35ea849281b2f5248358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69d0bb4709c228ab5dffe958263f532359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6408883b252fe94aba1c4d775039d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c99b264432ede0c86c5bc1a72abbc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7353bc26ab0633494c5a19947482470362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bc394b0891355e8db537a006ec0e0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a1d907128684586f5b999f3f99400364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe29d85e18a3c50b3373940e156e07365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b91f24f25baf2485d3c7ab0ce541fa366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938953fb87e7c59d6788f5fad79f3c0e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f3ea02e86450736c8dc6ba4daa2ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21575f1092b5c0307a35361142f10ef7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc850bde2cade7d55931c81a80e207a3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7acb46faef3861613d10cc4b6ab7a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83871acf82b395a494de9e162d8de9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e0720c95bbd97153f7270c7a7e7d2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5315d5983e79a7d63060ecb91d598cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bc7038a852340b977e43c42b9621e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb250b5be6e7a133fb2b7d44eea1df376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a020b2dbf79694d86b53438d432cf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628970c2bb6da2b1ceeaea616426169378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b1683abeeb9063a3d9232976a8d0e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e664d90bf0e8afc4ef8b14dedf9b4a8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e2f6e009ff7988739d9460c82ce72381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0faab6fbea466b51e992ce52be393382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae9887ad977416c7f0ec3389e76706d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e803dd9d669e292bd48354b01a6ec29e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cfa38d1564ffefce4aae8c0da9980385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10396d388cd1f8045952cd6f3906da386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17849318177ac11a3f260b22f5155f5b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2850cdb7b1628482348055cf8ece18388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261422ce293891a8c24bbc7096bb3284389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049add5d3e2bf3a48d56f2422c09341c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29322df99d6aca3a509ac0353b5512391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55593350e4aef120f132b9c080cbffc2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bf0519fd020ee889b73323a86ff35393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d819ce84fb7da16ebf1948382a6431d9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829a1c3e334baf58a424e9fac382abb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481dcb3b679b0745f1afced303e9743396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d4cd73b5e0761e4c75db86b074f576397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe423941c2fc6d9639e76118766fd0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff66ae0ad9ac9da19ef322a3b3a2260399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f66bd0097645d17189d4b27c0fb7ac1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c044f32a8fe9f4b554baa684123c3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8a3a108f5e8c8f777f85510058f1f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357ec1b2d2eb5cf14151a780d2e6994403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e81ae5e013995f584b47c70e676876404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8760a4b248a2b0467fe2a376f047feec405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5834af9d2d59b9f49bfa939d49cc7b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d435a45223ba0fb5d2ae78e71e076d3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fcffa85ad743556703ec9912de2320408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a732d689eaa9708b3bb495fc0df5211409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ae02b7c2f63bf7fa17ae4764b4fd2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e820a557272224f1c979894c4cfdc7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fd4e67391cbd61bf8923e022d9d97412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e3d355bd9195401da4578ab64f8f1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9b4e3a4fe3b1aa6b673f16f47531d5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f19c418104ba5c4cc32fe3dac17449415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38ef32f5a3a3d087af74fa25cd113b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34f908ee8cf5417fdf3f4e8fef2659417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfe95cc0dbbd194610ab5ba9a0724fe418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e5e9a1f4935946e883143f82939206419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6b86aca773b0588fd8c233307420b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364d8fe881d9efbfc0c39b7a4e23acd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e503497f5f0350adb870a219fa121422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635bfdba4be2da12d30028855855fcc5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7196fcd9404a83ea6897a7a7e83f14424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b05b7944c58a84ae2613d8402ff0d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a404e5286dd53a11a346f90e596727f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d8c8a84717d059cfc5bc258115d76427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86ceef1ae6108a0403503b1d49c286428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a90929439d24bc9092ddec940c48ab429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09261c6b4ca1986e01bd791cc7514c78430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0f4400d0d795b3049fb89f8d2c7e3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8a7fcd43ba71f973f5a9e1f02c2ba7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186418fdc375afc69ec5ffee25e5470b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f3a59dabdb4aa6d125eee160c71ab434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19dce8857479f2248c630808982fdee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ab53ec70b1234a66f3d1757f61060c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21dc5f9860194ef33d092411b81f555437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aaf01ff721151b17910fd18466f720438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771caf42c6dc2f591ae1452bc1bc926a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee431cf55aa8323ce65d9506971481440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeef05c60e853636bd4b150874b10d0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82692aa39db1101dc12c8cdaa5a532b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e83d22a8f82c5e9e752ef60a72fad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996830d01403895edc2637e925e87b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176faddc264081b1641d9dfcd70ea613445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac16163faad0538d64bd94bbda77f5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05930b05957de57e816fac2e52392e0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22458ce4d7be82f78f07893b0e55dbd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecac822b998794304ac6a1e7294ee15449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e7dd1b8cb19d6f7efa3fbcadbd533450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06630be5b7905a30eb05987d489d2ada451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3aeaa291d5113cfd69fb9fe2e0c64452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266f53249f4548ea9d3674c87608e812453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf744db68bd06bd680f62867080cbd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63853d0da46c2f70a3dcd45f9051cace455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5c9b49b04e01c6a48a69f60411f5b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ab2323c199ac8f0aa0a9fc7e013f1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a23428254f94906ac93e7ee77c5306458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a4bad33676f2fd2ba3e931ef5748f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f360590ba129fd5ad06e079f6599d5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771349f9afd19eb8d8a20eed497e268461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25f5f180411df342fe5b0e5abb58ad462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7f2d2eccdf9a79653b1bfd81e6ebe463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba94731fbbf0b56adcee1e5a15760a0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f69cb44c956b7e6063187d7cd2ba136465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac618c86d490098f1357a79b6a1fbe466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c775caf36d76d91ddee04f76b282f42467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6b9f6fbed6ac085b430d8a4e94a74468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acb68166fed388e7502904d94790e5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e468cb8d9053bd10d71b4fd86aa9eaca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a97ebd3d2bc54e080d825f83a028e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e550f032616eef34b2ad2178ca60b6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cb4a6042e50d8866b3a539aab9141473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b396f0f1295a64972603f0eb15b305474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bb76b126258baf79eb0010672b2a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ec809d35f3adeacdf559244c0dcaa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb14902471704055f481b530dfe5f4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f0c8abc6ef947f34084d66c8e346a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b380eaca16554022554ca14236c657479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b88b07507de98fc8c559c4314c15000480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28b4065f27e9ecf95d474f51966d06481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c180e75833b651bafdcd0219a77e80482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe66c5b52924134e7e282dfc226d55483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56d21165d6824ca5e7fdaab2d4724e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9365373fd8e7a73bd7063be0e8e2cf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca9c03431759604f6eb3fcb93bd4ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d7a6b7a756eefc642de79d9fd9b4b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ab3d0b8fce853d69916ec26c2d155488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281873db72c1f1892bb241f32589dbc4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20a3337053f5e1b3ebaca15d8bd5fa490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc9c3b990e608c2669d10e826f52dc6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dde7f80abd160260edd757b770893492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f8836ccebe4c32f207a943f04a8d3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce86ed6f6811cc6eb5ed198b1067d06494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeafe88a7b721640d3ee67233989430495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa87ebab7245b303f71f85ce3cadc3b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22800085be7e0f5598e9e3dd1bde3314497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b561f7518c7f45b8418f858157bb38498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479ec1332df547a4cbe0ba182f26757499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa381b415c73c3fdbccf2eafe1105d3c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1345389c748eab3f2bedc723b8b7081501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac0111108fc408de3208720d2627d9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0f93014d4b53f878e519171a8a0ea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ca1a6939fb27d575f5c98654694ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95d31e6be1419787fee3cf0cdbe0bec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95387ccb16a84d54e7ad1e1486a1e25506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75343a983a30f6a14bff5b4a9db4489507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1503c3323241dac6190157af01f8475508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c886a11fe0351a37f44715fef95840509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23140e8b3d9e9bf78e4005fe5bd97ab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089bad624f87df80fd169d92fb6cbf1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b1d24f1cbb8182f963b781ac86605512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d04bd7d259c4f66c3acc0ca62199caf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62912cc57636670c698d0b74a741c7b4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8320e23be9ba8c0b19977713338afd8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579680b8675312313b65391e59d55c9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215487c6047d1c9a639e93095d6f01e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ad4ce432350c7e45509a3d5178f8b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edcd1b2b8be1a1e5cfa67e89c1c123519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445f6a07758fead901e6e8e9c0ff4478520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dde1a4fd0bd0e20fc8ce0ca134f845521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d329092bf96a675240194a1605ab8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b066c79894d276647a8732eab81bd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8087c7f3bcbaf66057e20b3d31a54524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4927be3786425dbf370f8f304ee3a6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897ecd1a58d993affec1d1887a75900526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d60d0c7247ca69583013469020b5f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486a448d867b993d2ac51abb1e203764528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f01d1c5487115adfc79ff97cde041529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087136365781ec1607028b753af8e8f4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41174a74b57c5fadec597bd133844a5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d4a820afb80a67e7498107d7512cbb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09e7cad751f4dd992c061f78076ef1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabeea1d0341ac1f810e1ba4aa43427534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493644cd87cfce1d149b611c47bbd896535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0602be9db0fdd19f965cd545b424f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4762c61cf471707b5b5bf5e2b4a32537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a29c8ccd8bf470e044878d8d51ef7f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a25eb0c99a5e7897dea2b1a1861ef5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992dd3122dc21d104fa85bfbdc04df07540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e515715815c7a8c519913c9a877ea37c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a521b5806adc3d78aed9c2831f0b29d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cc12365e683f9429f2b0f5b7446d3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86f01dc25e98475719e6719e16079f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73b8aaa798d383c777b4f7a23af940545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915af1b4cd159ca26169d43249d2a70e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce9b60ea5060d4129bfffdc632190f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f997741fd726da6b369328e99347f6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2e3322fb27c5bd0732b6c032750b1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334fab65b9b946db104c12a17a63d06550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa519f873ff824401859612c2dccc47a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4a243c556b8a2922e07043b42e972552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af60903d387685b91bcf69260fc7ee1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b4562b71abf2d63fc4dcb2f783ac5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9cd14704648e4e8dc56a05ea12d4a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec2ad28c6548c6f5c64f10a19a39cd2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6e73e1a56d087005d254581a32083557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189e44689217903cc915ef324e14371558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb05af7367e3f49e49d88be7000877fd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6694db4b486cf39eb939043a00c4a3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76e27abae5874cffeac461b99dec82561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc32b087da7f2f5459782ee27d0a29562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b9bb271e6851af1420a52d5dc47c6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc8760078ac11bfcb9cb319392b988c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06b7868d67604704fa9f282a55dfb4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07090f70851cc9e7700e6567a34fa4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db81cdccaf7309c877dba20a5dbdab567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3e6c050346664c42a075d61a3c133f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a7ba441db362c9adab84a0d085c7f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d4986a08c5dc520efd4346719dc78570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fa94d1bbaec0ff4f33ac15dbbfce4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f104672f659cb2cf3d4c2aee10da3c6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc337b74889d318bd03d3e780348747573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e128876ed125d3b9f15b62f86a69b79574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de57e4558745f76021e3a67c343c4dc1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747358b127e13499e14449734520a98c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d7191904b4507e2a9003232a770f3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a89e594ef339afe7e8375b703be219578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e89b93a1177d3f39abb36678b715fb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdff4da45487585eb8832af8563777580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4886407be7fa0822bf03344a93ea7b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44580a361009fb21d6f475172829b154582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525d42b29a2bdadd1cded70ecc73e53583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af5f72302c04e02cd52fb116030de6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc89cb42a40d57b64dd20fa9de74068585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb73cf0eec4836b753ea4e2e22f69990586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1033152bc68ad4d433afdeb424be4a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b60f12aa07e5400a30989ba6842e21588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f82e8b36d12b59aa3f114d0a333f9d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc006544aac0fe138b128d88ff50f3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382914abd853293208139ff2cf766dd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5570d9a07db99771c16490325a8aa3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a771ba2de4ea08a7e601382dd5d33003593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a90bfb3814bd3c495a4954da468b1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dba70fc0d4bb19846451b0726edb861595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed911fd1db18b275772964d440a54a2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebed3b2ee6b179ddf247ac59f83ddb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b1b9a13a06d4ccd950c202ad05c68598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b72d793bd7ceb47402de532a36f05a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d19d1c975d1934c3da29d9d609b412600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff467bc997386641e4fc8bcd62e20b1f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917117c9c24ffd3cd42a9bac666a5567602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1404b9778be7d2725fac722753648aa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4121af418b83f0d70c9c50fde799022b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b66ef37e629887a21be9861664a65d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9dc9e61e482b84ae1415c39ee9243f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2ec6b1dbcefcee4bbe3da352b1b54607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43382cb250474ec360fd51c0c3ee4b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92ef1c56310c305a65a61bed2a3ef3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25561277822cd344cc91257f8dc36d88610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7530e0dad772b680add81e65c1d3a50611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db962be856475e8a7565f782d3da59f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef038e18226a263bb96d2e5cb29b61613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08bb1641d89058bf95818cbde4d9410614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58499d1f3b626ea9cc9e1188c257dd2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71131dc134fef97fc7059a107dec0ad4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434020baf67c0cd22301f470ed0fe22617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c3ea9dab7774928120ea2e044f109618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f918b3e2d3dea16890c2ec4bb7d96d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50f4790774da43fbf8f4fb6752dfc6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4ed2ecc274d47118228a1574a1411621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed86c0137abf13be5963b1fb394c98622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa43cac6e3ee9071de9bebb92eee07623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f46478d476ba822318c1c9708b92a4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e809bb22a2dab3f268c7021b0578e7e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44ab8e3b97ecc20fc55fcd6e82279f5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af651f8fccd942c9c9f7df6718842a6d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a5584d9452cd5c41a7f4340830a406628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222043a39fca3a2265993fcebbb7db1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612fc94f3a975b14730fe5ad3007437630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d734c648d5bb34fd40216d8c9ec06631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880e456100c3d03ac9aca3209687c82632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97cd20b1509e99b6e7616fb686ed0f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6a0f3c9ea1c9e87a504c0db7718e9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc0bc441bd7d0ffb9ef2e30cb535158635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6473e5a769044c76f0e96aa8ee22e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94d208c8934c42d70e2bfe0bec9039637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56079fec9f56adaeba55a57d9bfbcf0d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f2521b16ba1c40ca0d09a3f529f67639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcba1ae754968cabc4086feaefdbe98640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e9f0d6001a4e4405499604e6e45f0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fc01fb6519a4a7f50d02bdac12bd16642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ac421b3f64fe6c1606e0b6eea8980643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab34c74746432ed2bf1dd2113b74b7d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813d11744f6009eeb1093aa98c2ed6c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bae44345e4383df6c619ba52d8022646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca0131a83e9092554c700bc0ee5685647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d410045ba5045fb959f4515981f96b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c2943790a4b572fcff75a7e39b7fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8cad890eeb3c3c10fc8e010c8f6cb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d45d99aaa948c426fdee81ddd2e235651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c59c46daba7b11b835285a55daf5c1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34cc09e3c91f571bff14b737dabe50653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a837b7d736eea861d3f1c4aa0252b48654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7723487bea1e020a122c0d912f3ed224655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1603dd228124943da545feb8908875f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919504471366114fcfa6b34d2d1555a5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d12f4dbf1656f433c3b68223c155e64658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30606c2fafcfc9617778e5009fe2fb41659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efb4a12dbbacf74bdb4d2b7e8d1a13c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c840ebe3d53bfea39c9031fc3525ff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5548744333b3320f7be7b347054032ac662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c507af02dcb548af24f3b371c89d50663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db7f693bec254f5633988bef249c968664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce7d35dfe32d4d1d011d365d3f8ade665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91239f7d98a04c539aff49e945652f52666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fcde52557b913eabd62e0b026908b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e873f03e9f64b1f7bd0553dd666d54d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac270e7e48cd0f0eebc0e843a696504669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0523b029ea3c3cd2f78d0b8616c95670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af42b2db48492fccebef4eb999e1b5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca8307a5195f75694c2ef0a67caa6ec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc39fca782c4615098a8a115a7a87ac673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd5027f4a9750c25cacbafd5c0acc4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486038bdafeb72d3965245d59d3f9ff0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b337196c10b59173a22f8a41174c815676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c52524238be0174045ba93d340781677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d069e949c9f357ef4373e2ea7337b678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23501,1010 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...398 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>