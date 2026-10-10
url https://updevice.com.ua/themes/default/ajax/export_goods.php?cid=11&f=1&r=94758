--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c8641432f31a895ed3c6fbd50d2491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f29e152c6faa1e4fd120279c0aee92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82007768586c41bb2ba165b2bcdcb43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa9e672203c8ad07cf9e558f02de5004.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a4eb570947322c239c16236a624215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5c80c320fca6d847ff260522801816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a37d99e1276e4419d4d7b8811c91107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd4492d438e68ac4919191dc5a5f728.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c963d41d0e983e8b6d985e9dd33ee29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cd397d3380eb57cd0615ded4e7f9f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeaa28a0fd39bd0eb063a168a2548e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494feda8c568a8498c87110b87b0d6712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63133249ea63bafef420871b76c36d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f5cf29bfdd5758d8433a4fb81933f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d20d5024f428f814fb23d8f33cc164d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689723c8f41b8a1e00da5aa15f7ef41516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d48fe97e002b1ab6b242af6102764017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518feab76f3325bdf3452451e91596618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf564331934c6482645ae3a42f9a86e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067917996d60254591df33090d96ce6320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4214723c8a8180896eb442b6c8f6a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec2bf4555d6daeb9773063416e155d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b988069f6cf0729f8fe5e74cadcb29323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e56a7710624c1c1bb559dc3a33e25324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e4f027358428c7ef6995b2179bfa425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20132a9b8c5d84bc6e924feb28962426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70112811fe76a94bbbcc3b2ce22ad3e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b795083517a85daa6e728b7ee8a234428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef2d33a98cdd732bc4541aaed8788729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9bf00c77667516d42091974a96b3830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f93f03844add0caddb79a52277ba731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e13708827c1f5b1c0c0ea52f2fdb332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f786503d0df8f15fdf3f80631aa703533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195faa361318c60631ed360ae72475834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f306238165c23ad672981f7c9aeda7f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693fcf89abc7f769e3658d9b914698f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a7cf182c1ce5457ffc3b2131594ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346edcbb9138dea5d601187c6c91340338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328276576a6c0b80b4bb1966c73c484239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b22aa8460bac39349cd46b73eb3eca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b2cedfa29f056fb2128f3648b1c1941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8ebe350f905f34a84a0c5611a9aa442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94aa42f6b79f2553c30d7957be393f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f510d481ebb34544485e66354b1b4244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c94b04aabd66101241f52819362c745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a3d519726cf9e422c2660e6f4c51046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4ce95c14e081960afd0f1f0a773cec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47985abc457bcfbb3e7541fd35be21948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208c09da89d0f89e649d8647aa340a6b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b612a836363905081f44ae02a51a75150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6f453111761014bb59e23e3aceed251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8120349acd5d1bd78e68a6130167df52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d00388f3657ee644ccf9bd35b6334053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89a0fa66b008da88f80c817620e86954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46390e6301bcfcb9969062ccba9d55455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ea4d18ad52d531c92a000216b7a6356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461aecddf6940d7d555c8e2eeb0eed157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c00b13f6ccb0a5209150c56614e09158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d34b25c68916aa58388043817a328659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cb347dbc1072fc4ee0fbec567f7d860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c600f3755ca0972467afdb9acc0328261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69e1fc95f615e6c89700859580b7e362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bea8dc26876a1369dcb267815ff0a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b853fc8a5de2e37acc89bfeeec9dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af223bf4760ac630bc99250b2c82bd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e7ee2f842a5c34ca95e93b2003a1a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696dced470e4cce0b6164feeb2f7ce367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92634f6a6392ddb9dbd1ff4a7fb63b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95bc49a73a6993478c8d28d800c47ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63efab446926f61eabcf2d2d8db467fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600558d4141a912358298eef6bbb737771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e35a5d6a1f577210c3c168e0cf8d472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a65530e4134fdc0ba13a2e1ac02512773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396269f8dcfbf6283e38b56741a539b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386c10bf561022ad9e8722feb08d41875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afac89ebf4ab83f10485d55c025d98b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33f42ae45deebe8bcf3590b237537177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464fa29d88c8e7ac64d2db248857df678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f032b0057f59403d1805331e7bcf41b879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e63f5b5b5f6d6ed5c8a2df306fccca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab095dede3fd080af1219c2c65bc3f2281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2093aed8e4a5fc2b190719c1adb9c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261b15b507a89e9fd8d9d8554b5589683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3baaef0037fe842786271d240a8be6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497fb6cf0af35ac1f3603b9bfa38f3285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e3f727e165e27ae025f6fd60ae0bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dc71934127e3f4fc3ad3a25b460c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97edbbd1049828c8e451efe67b298d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5765129e9173fd3b6584ee1c2bbce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f095c4a2d4cccf70da373e2ae153a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e2a8204a444a383fafe0bca7759efe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fd49c3daa237122cf8709d4e710c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b891923975cacebcd777c9be6795b27d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe7388d66ec0fb25675d90cd0c29f094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e6d7796239f6a595b11ff552c6fbf095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9c3d15c7d7aabf176ea05f6e2512396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5d775ac628a4780523af7e33f25bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7e84fcea97c4675318e7b1ac8e3d0b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1931b7278b4b15247a2c26f6624c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba0e54d488e85d477bfdc4f6f8c0f84100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52806c188d543e081ee497159521e2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f573d47a555dce6a8abbc7149a87514102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e4c8f5d6ae17380ba1e2628f1e0d6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6850ff8db234916503b907563b270c8c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36cfaa03061cd3b85317d66ac4fde6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1179b29d8a3debad9230ac1cf1752a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db59b7cdb8c4df957c13ca837dacabf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c033a6b15dd9d200035096b17fbcacc0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ade123a5f1c4c022c6fa11bff36bef109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8037d4f0c9dfbc48c135abcb826e53110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec65f16c5b70f955d9ef9f73cbd555111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d217bac814ae7465e23e24d61b49fa5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a021b3ae5fe71095923f4970905737113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18bd66e9685fa53165f505a77a6fb33114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4ef758ce6604c4a6a16048be9b5a2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9907b7e5834d36a001646e400a42e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a9e8e11063e61308aff231e35d6b2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58666b94a4f9feca49dddc4531d82bea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f723205caa201b10cc2f628a712ba9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9cd9a9c55c00355c4f6de033e4d284120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73b0fc931240e8c2d2bc45102a1659121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09975eaed82e2842107f4ca13e32e3bd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e180318f91e97c746d7f20742dc768123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c192ed00b02b0f731a7fc7b16bd81124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c903b2dbb17ab44aa9c23cfd1583826125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ecbbb45285d2cebd38fdbba398a32126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b1398b4f95b25bad19c54b6d9957f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e038eac3eb8784496553a049b52f7bb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dc1a476a0f7c3e26c4956d30c6d8bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cd30e4b2d3bd99f6f2e3c4d1d7838130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd569281a328e6de7034b30841018385131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af83488b58761e55e8cbc6822146e19132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a294978bab24a93e54a96ed5d16c2f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d673d921640501b71fcd825470ec414134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381a46c2bb96c30c659cb1acc8ae4cc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c8e0f21a436876d7bee0b1580bf07d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f0e17bab781df7048f9f9d6c6353c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779d32978068f5d24d165ed5f5ceacac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a71d8925de40457e462bcbbf36215139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f4e49ec6fc2f7654b418e4574c3e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc95a88c3a66909ffcc826eee54207b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc26283785e3ae8c32d46012d210dcd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fddadecefc891e341422c096b3c73d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847fba4f347abbcf69667ac43c6abda9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc48ffb7b36e293adb92418cb91da42145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db80ecc44c9fbff3f193ba04ff479e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a4dee815929e17c71b2f7ab4b91fa1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82106080b31c29a24ccebfd8df39f6a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9842a471d38611dbb9931e0e1b9d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf7634a9cec1601a6e6a6835575be9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd114fa824cb1367c79969db53cef71d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ff20e0a0d308f46c47c8db071b9ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6ff8156b8e85f5ff14553123b9ee1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bc0a1df6fa11aa024879ab40addc36154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973fcf1bf47e67139b0fc6b29e8ca91155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4e116bac572b990f0888595a323fe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1556c277f606f19bc76a3c52dbdcb9d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6010251490b015e9b4762c946ec90158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71771009ddf321cc0a6a3bacc8d0557f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89dbabe2cec3a20eae00f46889cfb4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa01b50139baaf4de84adbec9e3f8f4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accbba084a1322e048435f3b2b78c96162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcfba8fc8a806e1a88392e4eede6b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302ad8e5526052ee3dd2045d166a3fb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6a733da70b4f0a75de4de97eb2139165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd52a249a097a4b10f47348024feff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c6366b52d4b142054f8967722edac167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde466f2db1b7e0989ce4b789d4412e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ef540d35a412ba3a51e51b37c455f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6658682fee7fdbee35523eb130baef0b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f72ef4672952a1df22103c2be5eed5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27e3173630bd92be929d1356d0cd62172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdc45170f52c88c1a3d88572b84fa6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fe8603d5cd3c718aa0cc0cac7478da174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba35491b65f1b8319c09f5f8e48f83175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f19a40fd67cc3c2ebb19b42d6063a3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d19bbe05fc8ce5b602f84d60953be0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2a9b2d7264d5aaf87b5d41aee97f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2c7cf2cac60b3136e8d3380a6a09f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0519814628cd0e29f50c25b3004f7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a8d0ca08d903d61b0bd4b0499ee389181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28a987a07bf179d703f7b765018949182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3658bd7cb58582a1cd48e05f514a136183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368b841ee310b1a206fde2465ac900b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285abe23bf20aeeab708201e476f457185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990fd379707671179da4e2781970eed186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f2e9c8624f6260e1513c517951b05187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a6c096a375cc53da57ab3bdcd7260f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457bf81c675b8513e84a1b39e8689a2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2f7be526046e9684afdc72f6345b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d961f114ab0bbe3c3d591e3295c032191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34124c261cc85c4a1ffeb5214e8ea77d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1640c6c05be6ae4cf23e480a009ff4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df06e4ecb739480f68669cce88aa855194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcd1763354eede0caa9788be973f40195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc5b207ec2ff5c623e70feebb89ed33196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff70f6b795c4e16214ee6dbe2cccdd9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870b2651a3bbc3530b4c65812a17177198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75525d53e2ab070c119643f17b3786c9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1275830b259afdae58539ce1d72c1bb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199ccfb0e5395f767ca0439ae7602b07201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36272f46f28f2e7bac84f63bfd7a226e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d8246670e06353c3c6a83713142ce203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9da49c5aeeeaa695049ad1a7e867b6e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2753e51b92c17903a95be96448a5db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e8a239e4f605d03e360696f5314598206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df045f59d62ffc030c01ebb6c6d47742207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108b509b839bafe2361bc36cbb621a03208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0ccdc046c5fa4c9613de89ad4069cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f53eded12d420c8fd83a0747846df210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b92820c6d41d3c1712904fa774dc43211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a409b85e8458ebf956d31844c5d5c3c4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19f92d9b7321e5f277ca57887fd053213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832dd568c6c8b88933466a9669a199a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678343df52a7bebc5a6d8e3ea98bd5d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99736fc13804c2e2264d7fefda8335a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a4127aa900b017a3e986aa12bea60217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4aaf14746d37e921314ca642124d92218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f49cfd83931a0cb6ea5ac4dd2ede7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fe6eb386fc23ffd65438844267bc9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425e8c4b68673426ecbd4d60e9c5f8e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f545591db96fbd8bd0b492bee42ffbc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ecc0f228cb32d05c83db5035d611b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5ae1d77a5721f5d42abaaaa7f95ca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecddbf85f3fba3ca58851e2cb02e6aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdf288e60b2c758098eac51bb3e6bf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9863c02dc332e0565856d563493b78227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f3a639be68bcfa0a43e0f2485a5cb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243801853ded201d2efed57dbdd4a11229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830bf35b548ceea03df0e5d71c72fc2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e94178c32d652d297df6870bbdefd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ff349a7738bbf2d379a7b6f65e4c1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936e71bb763a66157f33b0575f6a774233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9ffc49af032e863ead56b7584e8ad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9fa392f21d154245a27dd9b51823a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9762264d8b905c0a968138365c98c0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba53c095f760f51767dfd5fd4918aa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce2031e9d1cb2e7ed8885965816a35238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cb7b841526333ca13165bae076958239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735cc30538a3745c4b68f210e7f2628240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac470c865fb28bd36223a030b2b7867241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26780e344b2c24a357a5e6b56e01a669242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedb3ea043290f65842788e47474398243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d4975b28cc2d75a52ba7b29a57e1c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd525ea6e9717fbd9fdf1f3fb100af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837a5e8261b0a33639f955c48825abf246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93750b47f9e49fff7872cd6389fc07a4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4116ba263890a70f9c417b26ab25e66248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0545bef591631b93f855ae5bb3579da3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cc35fb745442c10eae2dc34a0ec51250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af3a64d9d3a8da258679fbde58f73f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3464afce3d0d7af26249e4bffb9ccdba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20edce008f976c75823a5142bab461253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02afea70ca48d31179b4243c381acb4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c142f17aed87b950400fdb9da4594dc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa19f695a3d5787d59f4b7742c565d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c265da8e681b7908786720c5f0d04257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f0409a1395e82c662d1e08cd80bba258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb9b9ade8312ae3a127b6c52c1bf3d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f159eb8fca89223c43d74cb51c8b3d94260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648d1bd3ea6356b4501cb4b0c546f7c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d8c3a8e7b5e66a0b0668f49d307b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c987a143d3c9f2ccc56762d487e22263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328a9ee4d699a189fb04b344271fb92264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0543251788c9f9bca9748af1121d03b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3851ebfe4abfaf93f064471b5456761266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37102ad099f460e81468792f37aa7c03267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23279a2c1fcae39431a6a376bae99b19268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70397ef9384c03a1ace05d5cf1d26781269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82858216c7016e7429896d5123884981270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236a96e66c8b04188e58f82fdd27e3c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333481fbb18dd1909be6bdbebf666a7d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac578e2b782efc2b43e78d2767b7d4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea17020b226ed681dbea61b4a1fb172274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc07531ca9de822bbf4b618a6dc6775275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3abe449a3f435c69ce00ae5f538b03276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fe838e43c98282014dc45cd5e4633277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d11c8f28fbaed50947b55370feae0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b262dfe0ccb65c0b19724cd4a5c6ecc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b66400d411579af03633adda6e4e55280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619761d472d25bda003f2614b76f951f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784878c4cd401afab2b51f34c44f8bb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799c676d321dbaf56b57aed87aeb62d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e780eda8bd0770d46ca6105d2b3c9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7092bb1d4a06328328145ce4fe9b1a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f69c7b3edfb3a69074eac3355b9188286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6013e02806d61941c407b970495784e0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dccdaf464e9719028e72c9ef636dbc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bced4e35356687c891491b7394e300289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee870ea9cc3814964a71a1cb2ee13be6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7fb4590172ac2d7e2282c60786bbe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e29adfe1efdb2c481d38175a96f510292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f47af372d1f33f54740a57d583cbc8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d66c76256a55f169b1eb4289265b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde109c1b85f6b57cc6966e1714d369e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b6f1d924dbaf07ba2c2ca9a4ea37d3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026b38f484cabc654e0abd08c489d64297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e473bd42dbd34f73b73f8cc0f8a889298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05634db372fddf141ae14f645ac97f2a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea559d99f4a828095b62f7e9eed0acc1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58937f91861ddec3133fcfe3640e939301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1a5fa043860b6b156620ef285f0db302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789142e719a1dbcec3b35b7573118ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74e404c687473031b31fa7d983cbd6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f655f6de939882d3e9707f2bb85d16305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a4dc6c98bcafaec8764986624ec91306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04d71b5af88bb9b720e8f7938b56a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80c41ab87ef324c8d139a0202042cd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0e79db80345fc6893bf71c2ccebe2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab96f3e7022616a97dcc903cd80aa8c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdb987cab3e06321d9797ecd76ad46311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91b6140f2966dc134457ee83748b7b7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684087481663c6700b475869e1ff361c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eff3aebcaba3013b717fff0ccd060c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1db2be75fd4ba757d69ebe1f51726315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5453663fe3312e555b4e97c941fed6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74def61001e4066e4dd94dbab3a1b1e9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da477aa8b4bdb54c2951299c94cf00318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a1ee51af75074333f03bad0c8ea6d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6214fe2255cac214b7a75f0e0f75c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132e7752233cc3edb0ede02413b684e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63b1a027bdf1f05e8454ca4172abf7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97375585223f5141a4bdcde45a5f33d5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a366f5171622a7cfeb44fd4b20d466324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f35f674428e2c073dfb248e2bfedaef325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9db55fe96db6a47d7177beeaa9411a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2d9e2d1859a6bf681028ea4bb6791327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36085e88bf881675abdd363ac66c6b66328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df020ea3c4c7adb11e314c73b615564329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ba3681fc467d8b97b25002cd6224f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abcf995f682015b933422b7f3cef9a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a47f11983bd8a75c9adb7fb72a1c5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674528fab5676c9993026a470e3654a6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fddbe56bd1985715c12d971a1567d04334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23a5fda886c4a725134c25e5edcea9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6b524ee3c185e77b760d7f94164c7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea78288114d58772c8234d336a4ac71337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c793128a34728e6c61b5dab9c15ea7e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f49957228f52257133156a7a3f61a6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221c83baf0da2d89839c455424f678b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db51db841cba8a6941eafd312a1e84341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eab19a71562adaa0c4f3944b7c9ee4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead2860d30840708001ada3857c1c13343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3463db6d0e3299abaff37ff1de73c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0afd31ad1508a1ba94c88ba8e6decf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c622b15651b6110c748388510f98a0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5d0c92cfb0ccaa036018ec12c5cc45347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a0a1195fe55e958f6602d529c8f09348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8879d19a6094258deee6bccaaaaca349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b136a62a6550d06ed49aa725ea428d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b42b6c58e68a6a6b8f47a21f9da28351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce796a045a22f265fd21ffc623efab68352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e347965dd33b54abb7317383cb089a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fea503a3045f33251c85319dd0ff6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d688bed0e9d1ddb3cb4451083efb2051355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54176b6b9b160ead6e7bd0d7f2bbc7d6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1cde117e4f0710095c19b35e8be27357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd587a5de86894480aa681a8fa408c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc54e606a36ec23b89ce86128181745359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd41be4f9ce39a4f8a7c550ffbc83b7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eecd2a2c5c20c46eb500417eb8ac27361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1eb8c41868bc17af14b903b1af8e5c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fe5b8f1cde81bd02c1381d7f42d81363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aebfe5ba0a40f8501b35264849a4a8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead398408abb3aa956ba61f0d6ad0ef1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672bced5636b1a6b9cc5fdd61a6bf28b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6b11f32cf352ce4c33bd5a883a0e24367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c120089b73606c68b9d1858d5b4162368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab88689d5c079936ba6c70878e8bf98369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60673d2484cda485e88d79f89b242331370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18081a1fa086ea6a975eb3986bc2350371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25754fde250bff9ce1b84a434a2a82d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485531b2861d1bad3221bc00fd1d974b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dfcf66516355a7abca87c966fe5cf2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89aeca9becc9e553af498d742049e8a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46320ee7b2957f04faac8bd376d427376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc1eadb348bd3fc853fd23e73956d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8980f514bb9551fb4047b71a5e141c30378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d89d9b72fb146dbf0a5326ab934c2d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac360c1fd1c7a127baf53872cbcc8a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8faabd42307c107298af480c35b8104381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dbad9cec7d00cb0281542a5a3a3e9f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13081f99bc149b3ccc160a1793e75532383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f064d0408d26d12a4bf1bec7bbda7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ee621a34e657075589c795a50754d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed4de2fee462e407009a165b9a6bb0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1956cabbd9528314fed19fb0b34334387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451446487f73c822f70ce168d32f6a3c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f81abde5ecf6c1e997553c3a5f0187389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a192c1b61026a1564b5ab7654d309cd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc82a2163e6eec76abc45a02c8eabc7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1646f014b02511ac243baecd6ea24a8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ca11b433e5f566260dd1696e534a5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a098335ac33f7a42456c8cea9296d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef19a9eb0bfc75fd55102c9ad35e39395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dda5a5db3097bd43ab22ee76cb577e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2474c4e7e9ad19a7c3a3be130df8c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c892d59c018e6fcd5e7d3f3120a46398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0823a0bdf9516b4c2836430c793745a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b837aa32ee185395a6ea29dc2f3eda400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d81a3356e094a21598cc9b3b28ca20d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44db94ebe247a7f9a1ef783136fbc5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859cefcba26cbe392f7a2c7b5aa25d1d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d19ff66ace6514b514c9c1eec58d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51efa29066e1f84ee0436b5c831fc163405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f848d3ea1a803083c0a8c9c6d18fa1a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11853e19dc147027af3fbaeb14384f1e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce5c263a9c3c08a78945dc81513adbe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013b763bf93e151dcf6f7906e6d17c7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4bea1f4c04d31dbe53ccf192d9ef9e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64dd46c1468f3b4673771cb877c15f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0bf89fcf8722f1929850296dfdb410412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802fb300107bb563bf06a5fc9009cb6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0943e4803cefa22f17e15dffab965414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0ee3e47db9c14b4497a928a624f4c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399af0f39230b4f016f687271d4f10a8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b94181fe156d5678c27d16473a9c0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482e5ebb8cc85a4cfb7ecaebdeebf88418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766aae7ca3a6a61ed2d1ccfd2a2caee0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2767a64449e03d73db395f2d67a3d1420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e73430c6a7a5f01f543e62c5646b4d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71136720555e5ce1dd53adc27c55cae422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486098b9a9989925f538711cf65267d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51075b49ccb5ca564ba5f76869dc1d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44618aa0e6d0b53c06f158b93ba10e22425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230da1346851c2a02d6f512e62efba78426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d53a46274a57876b1da9466a3765d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd9dbd20e12bf353ee342858d28422428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911baaf96444671757471f6f7c08ce8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588cf24f85fa25ae3b329e33b5004c9c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5919cfbc308b10bd6bfba8f67c49d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b46e4e1ebaf0f47af7bf669d450f8c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7123662cfe57cae6dc7d84ef5197fdce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c43adec8ac3e08b0b528ecb2f350a6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbd90abd7f49303216d0c02f5ed537435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928407126d7bbdd291915e1a91278e65436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169c56039d08960c8aebe7a887facf1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad477b1e4e30091362767eda00d33bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e547c659b5659876d79d19346b503439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9694cfa6dec39be21b458262990cd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774f10692528b21c2f7fc9311522e7b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c35bcf98c721d69fbb01bd3b92079ea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae97ee9fc3f3ca1ce6ffcaaa4955eb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b37830df1f09a665b846a05a72dad444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f150a92d97a559061186aef024f617a5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b383c2215fdcd8d7fd2cd90aac6bef446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92b3a8f3f587ccec61f4bcc0a618ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc5442cd2600fa3e49a075bbb8004c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6c1cfb931a8513e97feb3d9ed2757449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749faae2c4e27db9f69dac89e8b07d02450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c5f0e9a5ae269236ddb3a8a6e0622b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f34f32c68aa9d55db6d4819ee7f2b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d88dbe6777d11712a1df0637a72875a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce780aa29cae0df77e1368fa9576935454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4e419a2f57e384633b54a70e33ab8d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaff2bbb793fa7433bfd22612a710ce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5250c6c25ff59da66c163746046c6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d6f1275a7c48c34e81d2f1db065a6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978338bfe14bf165a3da644f961f0440459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cba509d4ebf9d999dd485e4c846128460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81fb08cd4812575df3b2dc49b8aa79461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e81fd70e071b640974483d5414f624462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1458bd9b3596ed6eff8b551e316b07463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8e508b63da8e91394c2b406363df4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc473540d741d22c85f64d7c5b86866a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fbae08b36dd8b803aaca2b8badb60466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1335eef820ba45cf00bbc44c0578c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509b3f521eb91bcfe92ed30dd3f99c9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e77f7b73cb685672878b865f313f2c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c941b641f7f3b2ebdb30d7ca9cf98c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a2130633a3d1f08aababb19a691307471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7b36baff65921180f63091e583929472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0eb452ebff98505c91ec890624961e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27129089d2ce9c090f1535c75629694474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9563fa49028edd04ed693b0103293475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fc66cc978697a2678d10ea7534abc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99a3a1fb23df92cce83567daaee5bb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b00a90a49d8b4397d7c81faed5501478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819a23fcc9d82aa98a9dab9306f48ff479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670534eb7117c52414c9c0b90b7e0b62480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c8244aa01572126181916f4515c39e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4876bd771fcd27ecb796ce444758427482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5078f51c5f9c7347abbb8f1949ca0a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc929784192294998176ef10f2f7c008484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4842a11de547a38b4d3f55300a5ec269485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a60d56e2a7566070ce8892d99344be486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111cb9962fa717a93a8b954ee63a49d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd34d1c2b07ea596297bd5a01a75ec488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb557b99710e7710218df83889a5a2a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaae32d55155dbd5bd7b340338452d0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c3b5f96b5bbca8d2e09858f95126d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2985b900bdbd5f5799ee3beb4a9875492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fd112c9093613b203f74ee690661e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edac2798ad50ea684725f83f0d4ef1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c59268df7443817133f237c431c215495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a408b8cff1f79df5f11b03ca86ea553496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8e954256ce89b3bc0e975fa79d897497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b28d3da71e6f4e5923782ed38c1a5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d2daac748d8b655e3d35fd2e5b379499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104c3b6c48476fe4f1ff33f3f1c8235b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b72fffe2b7d36b6554c4cf91452abd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc9ac1baf724b6b8fef860e2da74fc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43066a1c693fefa948898e38b23280c1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288816cab253fdaba771edfd649855dc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39725a2278916f359caabd6e146ccc99505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f342c6c83e51b7ae69ede39858e2f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afaccadde3e19a785925123d99828ca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a85cc3287e7ad900f85ebc3846e2f8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75b2d79a903de5d47864fd7b58b2b6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9c44bb2d2155fe453f1e3a5a063266510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2546cb0130005d1d2ecabd79d6b90511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b7a51eb9af8901bf98fc069224150512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153c0e0ae51165714fa118eb89591a8b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10ea3b1313605e8b12546b56f027a08514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266d6c56a56af27433f8a10a6e6cb4b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386e71d9317d262f42a1ed1ac2bd0fc8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28480e60c9f9a0a0945e93c42fbeb246517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06e27e48e0915c1312cc8344aa3c65518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700433ede31bf652661fd05d6f3f8da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b40657b0dd91cd8a722bfedd628b1b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c9ce8a406d3fb2a1009b75dfed2d4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e362c0e391f3798911a22a656b4bc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f175c1500cfffbc0c46ee05a3a810523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea437b99750c70dcdd7850bbe5d96627524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70932096f22d2a508d4fe39fa360ff3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f6902fe1df0192cc3ea6bd88314c8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f36205c179555e1d1a0de64ab578d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4caf6aa65288e4690ccd3d57ea98c7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441caf13aad0539beba7337766d87ac529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae292cad166818e577e5203994c84a1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b75e54d877cc760a126e3f8dd46bd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2555d70f4a44045f34f4ec07d4e695532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29b18ba3e1145e46418a0d505c2a66533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dceeacccae2a985ef8860e1f39ed3f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622d87abe22f49f03039615020265b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3ab6410ecc3b4bc84be96f2639a3a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae7d9861674603bc0c1c4bf0ffeca8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec70a60bd756251e3c391f1a9791543538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a144e097e31587da6b64588160c3b89d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800577ace2146c58a1aca73fd4ee0f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9de01075f22a8fa1aca6aeaaea48d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420cb31b0df7d3db1b1f49a758ed5c1e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c3d0a700f4c5c44c057d7b221cb31543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e028546a75e11778900dec67ebf1875544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6383fb6b3109af86696b48f7008719545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6151b4c66bf0e934c5fb8c7ead3b4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9d7095093a06f14b3473f3c532242547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bbdf37c8629057c71e1f189c5b79d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8906d60a070556cbf41e031a4529d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6d7819a96846c87a11573aa8d56ba550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93735d93115b60e3aaf16486036914f1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a31c9679171947edf102d0525f3777552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8da55e1d08a025bcaf1d7398d763a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727e730d3c65bcd9b00d7846944b394554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6754a9c03902aa5735116abe8f8ff1e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ba4bf54af9ca31c26d0dd1dff3c2b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996225ac787d8304598a09c09d1c5401557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30896aaa1b304875b0a0db91a3acec65558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0531591065b99705a1ea7f0dbdb55d7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295560b6e6f5687c6769d39e9b17ff7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466fd16fbe22c6d718adac4c4fb6173561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f416b8fb84b489481ce9942d1608c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcdf0a3a6c2c8f9ff52a9b58c91c4bf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c8bbeec61f0f1eb78a81f3c4296ff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba34485d5790812772b16164d9b887565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d2763c598cfbdef2692882fafce932566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee84d975722f96c208f5d6b19b432c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f227fbda9f58f519b609578eb09a2f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372b4e0270e267affd7da0a929c4fc3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15112bee56ea1a7d25bcacf671f2e81570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9ce1e246c62fe804e1e85de0c848c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e90a8038f0057cb86d090a9c4d6ae4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb7da0aece7260d7f2d9019078a41a2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e43c9f32b0386ca9d5bc53ec8f3ee574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade63697e8868dba3ffc2c894fed44cb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa9b917b543b2f65de4f90b56a8e79a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663545dc798c966fc807fbd6c38e00ef577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d81a439bf0451f9f650b4cb8799f33578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc22a3ebec23bbb81087e65edce7519579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af4dfcd8c1dc797902db303d3ec0f6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b1496b58af00ba550fa01fd445996581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18845bae0be4883a54ee217350a340cc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20852a41828e982352caf74b3a94e668583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524ee87aedaa70f33c8837a8231597a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e16496813ccdfd636d27a210157e58585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c3362fafd9628e4f81f56b3b233b1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be465f69b11060954be115859e961c0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb229d7e0e814f93a645f4ed044954c9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c59d0c237e969a380a2eb158d593c0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d10f9fd6ebe9368aa170dce8b6629590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca91af3039662ffdf45324923da48dc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47779402dbbf6ae771fee04810172dbc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f03b0772365a98ff577ea82da36ef2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc675389facca420f3d30425179e1d1d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e6c470c8161725443b19283733d3a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27959a023b5e8c1c855f91bd66d3896f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b3ffedbb185cc1cf1b861af8e7ed5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed97cba54fc3385732e08531a1fc9c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5844db6aebdd926f65cfcf8f95a9a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e07058eb52bba9ab262b5e25f35df600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01cadb45a8fad0aee20b47605e94ee6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbad3b678f562911a01148b98e83b6b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69d3d25d7258a0cf3d7232bee97fa8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ef9180f785389afdcdb2bdb30aa00604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae700d96e31926f9bac5620a115a974605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64a8f7c175b97eee808a31f71a16b5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601ba2816a8d6a9587adfe95efff772607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac11f02769aa661a07ce779abc421d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02befc04eefadf1c2376a714950aa6f9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c242d116588e6d68f7ec5487ab711715610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc55cccb6f1ddae952b8246c7b032561611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec8badc35530f4da4fdcc4efdfe818612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef1b824a9da9db34b9a54f85a6ffd6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f90ee084fe0ba7a5885861ca65561614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1d61a19458b76b03e5d4e8ed929ff2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896da7f2b1c9a565b0dda3955a102076616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4ebc753961ad71e04daeaea61bce4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075f774731d759d2b1e81913b42c4a4d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877af46194a88b0e2cc528211252357f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aebee514c2b4ceeb60f54735bcf79c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2e63a038aa155feb719341c93f5f6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c62e5624de7a41ecbfa49774b1f81c8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b28571e45d978e3f99eb4020ebd49f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad943d11aacee39156c2f497eefc20624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eece9a071997fab079d2abf0c85c39625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e382743a8a30bdebd9abbaeba8e295626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05590a72b5181b6bae19b90612b3dcc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e97b3a0c23aa703e334aa58baa8ab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbbc110bf2244e16964e114bf81da94629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68769fedd75da0247acd34666af5c7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd7a86d31f955151e9c1ae174082e4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59239e700151ade3c39bf19e624216c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e71169aab889f9599f623d30d5d423633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed6e1b7c1a59246b800c790b669f71634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a83b11bd53372cb0e3a1df40a218ee635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2864367e61ffa9a4f20c61d61d70b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18081b573729ee9f965050638396c3cd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48677718a2524b07bb0900a60aa7d5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b9f9ab01cc097a7b78d2616ec2085639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f49be4e8eaae37ff6efee38c2caa51640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc317a56c9057b9668037275c9f7c41641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb0894116bc8bcd7eb0867bd94fe9e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfaf24e615fa6d7dc4b91d82367d59e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725235bff841b653c455ddd6f7e6c2f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822bcf207db31749003f56453327e69645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d7916ad8eaf368b39133f1b9e8742b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd7487839e0a81689d593eed971ae3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11060356e14f00d0e2e717ac6b029e4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6078856bbdb0cec49711f43f2dc7b47649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374f1589e92e5aa957352ba8a45607e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de592e34d6ef5620518aa5cd4d241e1e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fc0b73b74d5cc900b7574c76984d9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afcaa556c7037428982cf57339dc354653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c88e65772bcbafa66cab335b75e2a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046053b42ba4bc46fc6fa18a0523522b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a48c3ab7f02f5ed2bacfa9482018e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e33f3f7b96b958934da2ed228639a3d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e0685d2a455deee9e69c609e83d4c2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef85f107cacea9613f9d10bdccae67659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4acd50c367d309fce6a1ba2052e5667660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030384b7843f73e4b4035c7d5bec191661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d225f4130592c4e67bae4d3551e4bcae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab62b7b6fc85b6517b0f0ead7b0ef7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b055b4b6af742666f6365662f72ca6de664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c6836b6b4e460aab2c85c82de222e9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb249d102e9e3930510ad5dd5173de666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603af2030882c103177f8a1080a8260667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4771cd8f22de2b53e38ade4fe3c4a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e42487e0dc9b7e8082ca6946751ae1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99112a90b26db42d3a6196f14a915d8d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e1803a65aeb6f2d3c823f582aaf52671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e0df4699f7b42284211ca0a7f4990d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7a5061f1c9e3fd8ab656acdfcf8a0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b84ba039e108edaef9d277ec4bb2e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e77cbc838560e1914a441636d8b88675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2406c84d640daf562e85bb6dfbe5a4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178b290ea25fa6b520d43a279c28249677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05858eabb7c6cca31c52a7bcbf87443678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3408626785f80974a42086faad12c2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6228d98dfb19fcb069cc57f8d15d8c4a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da472641e706956e6a44d41a7eefc4ad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3fbc5391b7aa4a705c1d2da44cb96682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f5a608cf941ca1de3e5a7d39d2090683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680dcb091f3e39cea0a41f8c7bf33f3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b09f7560868457abc99e62ee11cdb1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ef23484d9121d778e8678ec3b5f4f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321375c05e5f1e562d2ba9796046f20687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f10f3a6a2103a2e0cb58d5f6992ad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c678b5c2c3227ac8bd771fcd952ab2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d92a642cbb1887ea89f9618348dc0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf61024b876a8f4d4e9d21c8e3c5be691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877d50cc2780c1eb8df077b1e2895041692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bdccf41f2899beb61dbf904a8240ba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1721f8d844a8772941cbd547379e0a0e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedaeb56e096f326648ea5efd243955b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f00e6b9f898383f41b12e582d1fdf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f422f9c52bcdc93c7372fc4d63084697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984770e0551ff48ca53a62956939e1bb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e0e85b5255900ed91b4e71017a5c13699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acdb62a9ff753aa758c8832d5c65cb2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26b64b8a3469937163ba6711caa919701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6d93d3fb8801841ee0455cc59d329702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20bdfd4ab08aafc1671d0013f13ab14703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa24f7a29e6ca5cf3a3f04b91df80f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a16fe8b12183e7abf45ec17564415a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2a69532a7b3db895693033dceabe25706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249f902239daa02c8ddb06e25dd892c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7006ec3e32b9037991b9f8215b6eda1e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b1e646c7e197255b0d865a41b602f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1b603156e1e4fe0af9067dd6262a0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cb4c9e3bc9718df15cc6fbbbe985ef711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd221c62c1b1ded51cfc52b8151e3108712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4bb09ba70b81309671cdbf85501111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5bda9377f0bc32e31de656189e1482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebccd09fde967979a8a55b6bdabb0d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07532dc5d60c424ca7570febe38af2d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289c3c43bc1c2d4dc2f2affdbb623d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490ef5438f16929f96d80fd00f936fc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a360c57eb5d14d4acd309518851e6b857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e8fbd40505e8ecce3adc07b0b8ec68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cc282d5feb38d8fe376c2734c5c219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a94fbdd3091d4d3ed572b80fcf1c6e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2776df88d57ccc81b434c9b3901e4211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c887cac9c2c699601b3971633528212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c903eb3eb419a708b66180130fdced13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18916f04d8d9dc6d3b320815f4e8dac614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b7c3b20d9f1074441bf8dab9bf5a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ff8898c197e0b4d353f498ff54357716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035fb9328bade6b39b6d38fdcbc1eeed17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321abc6ffa7d8cc6de321ecca83f03a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a5e91851bf93876805c167acab64c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee8fea90ddb7cc16fc01b888f8097820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d458d295b653f9eb471d976442356fe421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa74fd25fa3e190d8ee0939d2f0d8822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e949a9193e7ece9873a12f235fe1c7d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d9372a9b79fd7e0f07c9d6e655c3b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50de7e432b3a958e7d0795ae433acc525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc484059348c1050320ca4be682307b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf824330ba359eb27a01400206e4bc5a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37268bd2a8681e45fe45a46a818a439b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a51fa35ac3acc93c4be420e6f00a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65954448d41b7e82021f875d6b512fc730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70d741c3cd53d5a86c681acdadd80c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200dad2272d748dcb9f0739f7052009532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43035f7f1784d263446ea6565b281a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28aaebe23c5a81018d06509a97b726534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693e71e3fc504ca7d80abb4292bf8b035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010f2d7d920f5f844e73d5663ff5021936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fa86ef81ab46b4ebe6057c8360e4437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63e6832e016ca59159fff9f937e57e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9a1063ca72cb537a314945128495d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3fc198a2a0920d40c62da04cc19ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2088f01df092c667035400fe79c12bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbba223659c8e2e0422fa02bc4ef71042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da616a273b90644be26266383820b4443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392e9ab2775783ced244aba25de8d46944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a7fe34042e65baa531eeedcc6b3b5345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b220bec5fbdbf220c0a4cf10b3e07046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c304fdce576be600a2cf5bcbddf8a8647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa794218e4076d09c1b18795854468048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1a627e88c062760e9b4acd728c70f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5bf429052079f7b734c87e4711cd850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4a1ad59399e2b9a30598005e5d6d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b3d6ee504645860964edacf4321da152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bd2ee1da7f4e0d9338da6dee7495b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bc1849f2e9a7c8053369621d8897954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc1debe1fdad78431093a795d2fac755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430782681a0a5afe273232533dbef2ef56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa0b2e3406db4a0b51c6fc2bfcda2e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca5aff3ec82191e908814d8bbc33d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a8c23ea9a1a4103efe31735d2014859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b83ea935225ccb51c7041bb7c89037460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb6b2e28b52ca20445fa52a730cfb661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309062e71362f2f3046d52490fd2e3c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04034b40e7af90e5f659e9c9424ae6ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2574e3fff6a5044856de23bf6f10f764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73beb4939d2f09a3c7cc22c0fc7693b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db52ec16175266992be4c2ee8b7a6f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3671107fb3cf7ffe6796ab52778e0c367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f1f815f6e1d33dfd4e85842ceb677668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e59f9f2de337b882021a04110dce769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66609d1b4be655961d1f15c7a6b9506870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41175730e2be7a7b7ec66ef9fc55a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee0bd25be0325a743a7b3e47658d8b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31be0becfd017b6d2d8fc876caed97573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5f0798380ee18b11f613f75c3798874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa6d7d91c3caf3a672c207721a90a975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f46a1b9efae9ef908dae8770eeca4b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469876c5a203186327ac8e8968642f877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498413498a8a8f084ea48e20ab4da9578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19274c79df5b4ce5422a106971d7c21c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9761e7b18ad24f81a7300272bfa41a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b31335f27e31090062620680780e7381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab7f29afa0d069016904800bc58c1b882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7594db3787b55e88d5abbdfc0fd1b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03117675ebea2ded82e4831762744c8584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd1bd893d59ceebc1c8ad7bfae859685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139429c0de64cf839b81a7d0a9b786086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd1432d08319cef75a0ba3600a976d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b85f10766c1b3b50609d143b746b9f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f6317f3f701dff959aebac7b140e8589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5010681cf4e9684343f3d83b5cdc05a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1954cc4ff812c34eee0fe54ebef6991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c63ad3003b427eedbb0f39901a81192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b73ea0184a35ac21db5a59f58df429993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78de22e1892a9e3c9d82add5b06ad4194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6376bf35cbe53c2aa9f543a8ecad095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda28eed58a4afcfec9b57d792e812b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cbc8020dfc81d49ddf1368dd269ba697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b3b2da54e28844c0f7cdd84986ee998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23d5a5e1f93903a5e2b2898c80bc8a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b47908c4a978a7df864e3cf621196100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff526767eef164f5f4648209caead0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff087ff4ef1eeb711e5c92c5edb9c4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b115e5716df2976426f4601badff593103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fbceb1c7545d147901a49d628c805104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cb39298c8207200bff4ca6340ba93105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c872202634e5cac96f98fb0cb6c1a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcf4a57164f6e26e64ca5f7a7ee7e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442db81780054c2acc2f0f294129515b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbac84db929049ae27431b2ad3fc35109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d548e726f30e72b5213f7e029a342110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3246fcdce05dd79ad21b2586aad58ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd946f17b4dbda25982ada8cf8770f79112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c614ca175ca116e2efc903d5fbea920113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819522deb9ca385003271b57156c7ae114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4cd25b2c68d60d3900033dfb86730115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19bfa9aecd2f64f604707677926bf9f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14ae2650beba252190452e29399afb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c058072eb34b7e1e8a3304d527dc4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1debf3b4c4fe9acfbb91a5fbcce27e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a509282328281a1c7f5b5cfa5e43d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c74f97854b4e0238a8539d6626e2f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18ff851cb1beba226f6830df0386b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c3cfa00feae49b84c83883c0455cc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f055ffb90bebacde19c1c74825f44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8667a5ccb9985f7aa609fab608ecb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072e547b281653f1779a4559b13c87c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204baee95b4290552e8a85793751a099127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a69299e972caa37022d0c8675a4de5d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809c3aa8470c62c04f46e737db069dc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966fcfecfd50fd3c612106bf8bd862d6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85468342ed2c7bdf9081204ac6c6354131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3620c9197ef476ed6e5d2aa40af0bab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fa8c5e64496b3d415bc70558fc407133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5613d561e9014525ec612b2263c200134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef15a93b76bfbf269c38c4b4432046d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26488327a0c2cf6a4818f40f47f8466136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3359385a6fad04eb1aeec27ca192281137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babd383a8383ef947dac0fc67bb75a1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7ea657e51a2b0142c7a293bee1f7d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113626eb7677d6d5e361948b2087c8f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33439d5ae29381b1a6fd936f03cb0bf2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c839ff76c46c45fbadb0cae74b90600142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db2197f49105297b381e8e4028b68c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c285a79686b6a5d6a16c1af7a597d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e962471e3536105c662d916b0b90b2b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8547de82f89677c1134d429ab4b426146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61c750818544ed027c5a0acbacac7b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820c0b1cdbbed6ad721a2403cc2a82e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab729a4797a5dec9f3af998a7889a69149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd060f189cce93d3a55e2311c7a43c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af04547616d56ff226cf1acc7af3e41151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e20874675775b35028abfce80948e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07989ed8678c08867c80bd6ad8d6a777153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e28b07e2adf3b04f18429dd109ab5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d767f97507ba601c7918e10556559155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041f9c8962a197141cefcd8abb4beaa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b434b0805e066820c0aa54872df4f7c1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65d9a161386d76c06f7bf29702172a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7dd12cb6a64e4dce12bf2cec88955159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa9bf121da3926351ffd47a63857ac160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f13ec8ab5d97bb767e20e17a335933c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ef9c3104c7b7a9c9f234be154de76162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de417ab0e6d55b40e20ced270ec7624163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e87ac879f73f87fa62fa3e7ce84f544164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7056b5d429198628a295ed97c297736165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35403a40dbbf4b9f9a5f77eb7fd17ce9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b752fa8818eef2bcffb56b2e3beb51e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462b1f5f82b1ce81cc51b2ac00f3975168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77946bad06ee9d6c421753f2637071d0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e927556caaf943d1deb33263229e68d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b543db0a037073c560247e0fd12344171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf98fa1b87d2cb610aef88b991bd7ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c096fb251b2c65b8554b670fe2cb3956173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2620a54cb216c3924d285bb27d609174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a22c108b2eae0aabeb8007496b250f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f3ade3bee8e28c80a6d6d0d66f9bbf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000d754a2a9bac99364a488fc577e6b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b64c26880a578e9f57e39a4f79c95178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819c3475b09cda626cf0a737aece690179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459cb48f5b450361c58c73efe3bc8231180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9d6fbee8bba68463feaa9eee04a4f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8040b0eca7fd52cd9cecde2f93eae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef13ca41004fb62b54180ccfcadb646183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9012bb358766a7db7daba06d39c13184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddee5d4fda2c780e286bd4778a0e503185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776542e4c96ba8a6eb7ba6eb46febb96186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ac2cab3b1853e9c50d6edd4541887187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71be4b8f31f3a09892ae1a5a44f04ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173a42f0269d26babba89ee090fa867189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bb21ea69a6106fd8064745cb87897190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc5ef9a21d65c4d074ba975ddbea6e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400186424eb3bc2b4530e7fab27716c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b19708f67fefd7b288bf6ecfc7e38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0c931a94ead7ebaa23a5449c2a088194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8c1ca11c30a6ccfe7076b6c4f5660195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfff9ea9a9ba9557f65d10398302aaa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fffbe94e0d8070925c1b77c6ee888e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a003a91dc6089deb37a604ca04183a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25b77bcfee93ad94a2df41d5056913199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a4d24678589232adc667b374de575200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408ee6252dcafbd835dddadb7076d1f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e746620b5d7e012231a3321ffddfb202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7164ea0fdac682d90a440cac85b4d0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e85b4362be5ad6c9264911197183c5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b8f9e6800c25babb31cb9b946d4af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dcad62c9573b5332289fbff43dc01206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74d303a5f7a9d312d30a00fbce905c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031dbc1f0a93a21237fa849092412f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c535aabd98455392e281644392896209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c95a6f26d509764e0cc591a0bbbc3af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc632e70cc220085535d17e5ab748b6a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7cd34c18c9f630fe34567d83b3333212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d0357255fd0151d37f6c47ac49c0c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7dcbda641806e9fc8b2593981cf62e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b325f58d724072c5111835c7af3acfe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d25534e227ad1478f0d64f36deb8e5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d19cfac78884db50a5ef780c68d46217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5111201e6bb62a84c043f7be518f62218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e86c1ddec350504ad60706c18efcdc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8554885d2c58664ccc62acbb0135f99220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddeaabb5d8ff318f5b2e49af077941221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c3d1c46e2bd7426d4b9c7256c0869222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef757554a82c5f9adc551d7b37f743223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e0fa4afe9e7673f677ea5e4e38dc9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db0a6cbc6093bd6c2d4dab490bc23e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069422a44a1c04c6dd1a0ef8dbc86c19226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca686d71ffbbccc121c0f02008acbe7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f76846393a8d55df4fa232cd1797d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486477a37e2ca4a784be76f30659b9fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac36fcdc51c521ad25fc9553919dbe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87d3bd9c1c704d08831b9ca790c587231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9278d870d797aeeed7933dd8aa69481f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd9e579fa1bb75684f61f3eabb5544233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b3793c0553b8d188bdae98b45aefd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9f2781b6d1f2d323fbffe29ab008e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf6e529bc840c9be65ad3019a7bd52236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597c02864bc5a63b3f49c4af8862e7f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74104910d01877a60015bfd282491f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e21326e7a94f2d387c72ecb83fff7a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773cbb5db497b7ce48f33a98917e324240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ca763db2b5bfbaeb169da97c7f06e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c562a1016acb46fe1456a261768a84242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14c43eb7b32d1e46ed0cab9b12405a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2ab5c83d241044daf764579edc99f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee76486ff05f0201b3e178670426ded245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea3dc94848d3adf29419736941c208246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d2d708bdfcd19508bb2ce412b9fd5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d20ee73879ae96df2ebfff9e856342248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff87ac5ac77a420b817cb6d9ac09ae8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440ed6399546b5f6453ad1c8609a31f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef32fc621454143996230ef82baaec251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735deb6df9e91ceb29b90481de5ee23252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9ae1cebf009020fb10456d0361c48253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71260ae40f8b897de708854a506b285a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c481d8e1ce256f566560e662b964b64255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a39dcdb09b57d4e96da77540bfe898256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b255e73f677ee58f54802338309a1c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48c56cfe08bd78df7320d32356069a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea8b001b8873e6484afe4785945774259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bdbd31445111710b924310e5fcad5f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff542b3864e15d3c7f05ce86ada0ed261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac64a85a85992e07d34ae93f765b7aa262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2895041c2d5a9f5efdd2b4afa2d3f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef42fd0b98c5716638d6d7290833ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da45d19be4222e4fa23c48d428c6bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa8cea9938e358d9cb1c21a937fe9a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4147821d51d8faab936a911c7dd8c1d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9358337bce9ce7da1dbb11078d858cc4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f369746c3efee7a02792785015d84e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b6152a5537f3526e25a57db0b72c7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e812478c4cc12ae6cee7538586cded271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e77ab772e95f6e2d890c90b42753f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84e6eac60464c4b341643de06b69b32273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4773fa40d2617e30d2b3e7c82aaa1c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d28650f12e72a9528477c9df2fceaf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208f501a726a7503523caceee1b9d44276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fabc76700bfea0d6c129858e1b945277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef98b1ad91d67711059fde7145b0878f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0aea50f3bfd6fba895971f5621ad9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bee62f5827dfae6b52cf64c0eb795280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f219a6f421bc078513552cb8a9588c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986054b7bc8763eef80df0c4c41bff2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd97bfffa59a78b33e1064d9f5868c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686d5479c6180968734b2185821066c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4762090270bea94556fe05904fb7652285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9498d183a04ec434ac3cffd514d36286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65816eff3788425095fff3f6f7393005287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999bb0e66b4575f67f6576c6de30b32a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1bf9b3776e53cb6375e31eac5b3a6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7c535408d922306ec3d12b9478691290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61d50662e96135f15cc3d19f2137b0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6359f82e8705a6ee84d0fa3c3e92d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a795d96401ac4507c7f41a0fa17a4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5814e1e9b50428c8b63322dd6fb492294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fd36cfd4b58efbd030459f8c30352295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cce78ab5bf20f94d4420e55600f5b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8023baf9a28018b3e41d44f9fe9bc45297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e2528cad1ea240570e53f4cb27062a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e331cd9bd5d6d0fe6991651be929f2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7c2da1d1cb5a9abbfdc143793169a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdff4582e2e487290a0b6f732df4b82c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdbf16907095a6d6812859baf9c5ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1008410a8ee69fcca3961c28d4bdc9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1474080a40174f7cdfe32b5ba7c332304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9a4fb8d0e0b4ed333c52c463e5ce6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fad833041b8f7232491dcd7a429659306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6f1e37403f8aaba2a622d812af82f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394d1ac70630e5d3831d3647a51ec298308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fa8e6919216ba455bb49b7d44ba03309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1655a06153d7c4678e5f8d3d7b78f092310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c302b4572085f1902a959d7e36a8dc8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ec6ec1643530a9511f9ccb8d7031c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea120d32b6e3ce86701f584e4cecae0f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749e9ffee4a56b4acf45d7b72be8b3f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38b70f9939507ecdcd70e6792fb64c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93fe95dad6c76cc5d01e5893f60521316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68d4ecf51c9263142a753800db5f9e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491fad5df4e2b9d6d44654b4a3e43c8c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b64fe2929c62c7c140bc918d414345319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315f918d4d4e41ea171a8286d84e7ed0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c6447cf60c71c1329833a01c55a15321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b30c7986cd627a44ff30d98f513b4a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dac6e69a31454db5bdce32d580753323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c444f4e3f4414e7e63b8c7305ed5a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468222d7b64246b8c811f3ff17727594325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7d740aeca175fef93476c143b0fd0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fc1e302e5c73af45c9187b03d5d21327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3c745d0e40210b5106dcc527b827a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac0b54174556c5317ade36bf9fd81e8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd298edd70d76b6f84300b2acfd1231330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad3bcf9c15f14ea3dc6db82ee642ec3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c176bf510e10bcb22035ec2b021bb9b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb06debd6bea4421c3ed4bf7b161091333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26df808b245d49f8aafa0b0a9d58171334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac338c8fc5ba231df86194c3044bdb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cce8ee11079d42d7f1822cf1fa4b071336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f8d7845a1d4a0ff3f40584872f5cf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5d359d1ae3bedf8ed00ed0a19709d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5391085fcc24a6a9d05348086c8a32f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efe70a9dc62983bde34f7cb3917d6a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76440104adf87eded66e14d7f3876bca341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639f29730f6778f310e7c1c0248632f8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081dca06518475461c018064f3200e3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2091e19210aa48c07feab3e1a18cc2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ed3a92e3d0cfdbf38e4e1586c68baa345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4868c2fae99fa2c9898b7aa5fd53bbc8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47006f05432bd49caebde5b4e177c1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e50f7c2e9e377ecdccf9875dd3ae5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d034b337abf01db7716ffa0e6f5793349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ead4855d96374b01e703000b203a83350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6ca51292baa241c04d335c3a58cec351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835889d00ee833135fd47aa5fe55baab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b0608238d936b374ab32476ba7d56353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c62b45a092e12ec217d3d59c942ea6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95cac68dd217cda9fdc5ab6f242b80355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5085aff9eb2e4d2b8475ede51c5ed68356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156573b71f4bb9f59f25e9a13df80f70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d89ca997b51f5c53f5c197fceb0b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648082fbb0496068031e7844a286a625359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c77fc15de372c71f79ae953622936d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e26c4873e948c5d970d826e80e2139361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3e1987c2ac0cea07ba796dddefa346362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a001920b3f0082a82a7a309db80668f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d480b987f8e5d7901cb42a7e32c61364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe9bcc8bc893d6ebd52a82da4fd1f6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c319026b61814b15cc803991ca2804366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88435a6276f98ed367ce17ef341a877a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a92caabee7337093159458df4303a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b75dc32081e306f7e44aac50e37262369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4773abf58fd06f13a60edb708e139c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e872b785f419444f49ec7c4e98d1b36b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019ebea1c9a1e382881fcd24ec2042b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4b582c32998b59464a0c23829f476373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c253b7b427125ee053349e3e5da108e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ad58db6f746bff64035cb156e1e8a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af111ded2d63781db831aa7c2802e7f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ce531277cd8b81a4e0f525f0a212d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd41f3580cc2308c1f0a1a5db34c678378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62fed82b9b90c41a4a36114c5cd722379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dc0bdb9415cfcb77bbaec4cc8a489380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d1e738cd15c8d7efafeafe21cb903381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c6ee38520e65114d95a26da61a7bd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d94608eaa91a7a0c0f8cfdd1eb2e8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf198cb027dceb3ab3ebc9caa9235e38384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ea13eef4ea1e35616f849ee5c9864385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77100113ffe55630c6cb04ab4b84afb9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f9ed338e880b202ef8f80c021c061387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787a8175cdc312163e48bbfe6101507388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9fcac1618201c1772ab783b303a71389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7bffc588b2d832d04d00310503512390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7048deb45a1b42540b00c7a9a33c3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3caaf01aebd8085c47929a9442609a4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b202660bde95728efd29b5bc0d52b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb25027122825e940943b2e351b3f32394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bc2d2d5327119acb664361f9c25f0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85a5db85e914f83c96b0de743e2ea8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524ac27f0efc5d56fea95a6fee1b867397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed069d2fd080b67536b50f6b0fc5172398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf3ee03956a068f74327317f1f2b288399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c9fe7e19f2e0e7168f61e3492537a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2607434beba72209b69b5f8c7e60ca59401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256689953ce57dae94105674f8410c42402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb405724c37bc1fad36da2bc22e68f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4b5177711ac22bf4092959aa80570404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3489c8e9564ca1ed0ab7abc2e9a215cf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d6358e693ba930cd9d5a6f1098992406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3eb2abb222fd8954e7da5d58317734407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0cd1696db9a2d8b3f4ecd412661f8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a617cdedd1b82717b96a7cb466d02d9d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec38f58301968168cdd48c26c04ca2a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a997accaf17e69cc8f88690f5e6cd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a37632fb9dc4bf2ab1e0b1f192e582412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eedbdef710de3172d78ca3f48df7c0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1edabdedfa218717eaddbac06e743e8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fce8f585577b9ee672174ed6fb940f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b980d2bb4bfeb1d8f4590e696456a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb7d5ee61f9e2b1baf3733bb126a9f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96054443a54274f9b98099febc91d8d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d814217a76490b8f617a210c55252419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de94980250c36256f46a54b37271aed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5e9a80f61da3391e94d815936479d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e2c6c1d7fcbe3db3381637728d7e27422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac91eefba54bacb372eb568e4259825423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb7e6ed61df8b72baa0504d35ace8c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f25372c29772a36ed2599d906b80e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa9306fc6fa78af7c794519d301331f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e70ae8de64d8755c6bd1f6bf320e72427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083061a6f4a3b8558f2a0d023787b1b0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0189e17d6b34ceaa358bcc09db7a46c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e75151f97ccbd305e5cf95ea9ff1f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf1aa59d20c7244e3e1445c6aba870431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5399f8d520ed72cda00ef61446bd66a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497509321c64c95758bdf2ba05e7fbd7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639bd65188e3c654ed24c7bc8e2bc98434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2567509a056ec65408e6529f0ae4b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c489d164af5e236ec8d467fb536ae66436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd0c0299da5a33bbf4f9a620bf0b0d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0c2d39538c3528714e828627ac3d1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5928710204be001ee60830e6519689a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e926b0d9404483203affe00cbc3b9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe327914bfceed1740ce13feb2baff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3068a859d3727256763d2b1d2cd4585442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597c75b98f1139bdcccab08f7ed63a3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389120340b187ba30b265909c63152d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfe5a2bfc83f23b81356c574022018445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa36d8211fe1c917747afb08fc3a87446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6348b60eae10bb31c4206abdb23c2222447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd14b976ece3704ab1939e1b9bf4bbc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda40d574b86c4a5022e2f636ec5bf93449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3e7544e94f42e63f9f0f6409c1650450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416b751324cfb06313a929af983fd39f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c468dc2f498614525d2ed9ec88deb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa139474d56253f926b5689879040433453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe127cdf4cc1a7d57d62e46b03a2bc3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9981d9f73e8cb4ae12133710c8fcfd18455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec5d01201d94075006141cfa3efa432456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec2dcb811166d83fb9420b0e62ddea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3a9321677e23f23dc1ef52b2e9e7c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143b66a648ee12e654d74956b109428459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6aa2026bb0b1189c56e7e017b176d0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15fc6e450cd5cad11fbab9f38bfa36e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2ed3097415baeb88831dbe790c72dd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7152c1df7c89d6f4c868e4871db70463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15d0ea643e8d58bf853cd4141ccff2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51c653deb5450ff310e51df5ca3361465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe30158b165bafe85644fac7d9f8788466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5475ffa5e95370c27d4420f1197920b8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff494102c7b38542807a383c68479f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4d8e731b4ef8a5f5d6a5219fc5869469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330b9dbd34c946ab3a45e4246f61a84470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b8ac2abeeb381c3f64b3d35659f5a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b026440cb3391bdd027623a29c2202472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768b66523750893c3693a14ce32f43d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05dda5b0650d34ae00096d590c50234474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97690ae70ec86a5fe5241225dd397512475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0360dd13ae88ab7fb59e94657a8d70c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3d7137f3b950c4798af76211234ba477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0bdf3ab059c7db32f643692af7f00478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d0146f9a8c20e75e17e8e921bfbb29479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247814c07206f1feefb7a46076e9540480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1256392044fdcb9ef646151a75df53481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dea87c518acee239dbbc2c31be22b8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773927deb88509573b5bef9e28fabcf4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66052301090f7678c89a6792aebeba8f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e420376576c6688cc9e9920762fdba5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e13c4bbe9678360d1eecda0216b34486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a40a076b05b96c57994068cd0271ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37becbb2acd4dba609a3d6f8c3e42e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3c8531088440b7bc02bbe25e821b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbc5fbc78e71ada2d7ff031e90d3d2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5719d093f7f9e5b149dcc31fa545a28491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f2471ea8c7b5b4c1641b2ac5a3017d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7dc7a293d1d3f3dee5b6b919d272e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d78c613392af015cb2753afec01ab494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b5e6b48ab9415781da8ab99d6a9cc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdcd8d5688b09913cd8cf45589ceebc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8506662690e49f3339b6808000eb39d3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396aa08425562ef6dc52cf47a832dc9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187223708344fd343f6a72da1feb7b4c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa05a33e424006ffce4f0aeba4278b9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c5203802877a7e6f9a6ebba2183336501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e630ae2a47111d09ea4b8e6d6ef7067502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8dfe7b9aa5ae5f9d96446e2258051503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb6cb30c6e612766b24661c7e079e4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c768ed69b94f908d88ca080e62ce9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc72740d7b5b5c1f7318096c647ddc0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45845c045624c60f31d4461f6295110d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea79d863e12676d1881462a4ac82e9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf17e12740e98a0dcc0e292d5e0e837509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8510e0b85739f4b1cc76947cba338510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f69bf150d0160f6caf263ed1ac241511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1e91df6d0c8bc3f529529f0626a17512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769c1b51b854cecea38c4cc96bd79e9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a3786a029b674d6d08d11f269d960514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f44698ae47fceeb9b99a5446537501515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8ae5686ba940acf88355d0aba8da3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ce0c32443c7993f15ea59c4f19ca31517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c76752b1acfbf5ca53374dba713c4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06e32ebd0173287859a9b838df8969519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6bcdcff8fa7b72df17bdd9faf346f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3710b019a855f13f60c9dd1da1f4a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64653f5ff62974958b57d5b15f9d877522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89c4a767c17ac6d13365070bdf5d93523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139820a9904faf02a223d871e529331524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78259e290f02715d7880d8d5f070ac43525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bec32a79899e6dbc9c03d7a8cf7a9d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89348ee131b8ba3830146799f3416a97527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc1ffc51d6a1fdf95251eb4659cf07528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249acb73b01f3c9d02e53572728d85f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4749cdb0d842b7f61cb6d641df813ae6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba39629517dd98c522d564e1c018bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bdb1547058689cdea9a085ee80c33532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a95e4934c9ed85df44f5dbc338b13533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0afb27b9c033c6e758666e85cf5ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3a2e3bd80dfc0e02f8abe6ae57be24535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a535be3f52f94bd5dd9ee41bf1a8009536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dc327f058968f58928a15504e228d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e70120b242f8478c367da48577221538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455a45ad2a2b4e5955e07026d807a7d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c2ff00a7659990c2513e5201836d2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f716038fa266c541b3636540fa2cde29541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a09350fdb95e4200d3e99a7a6f6d8a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae63202eae9f0652df99de6a1c36d971543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2efcc02fc27001c812236105a8a564544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954df88341638e664bd4ffcbf524999545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4a75a36f012a337e5eed83a0fc48e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1cc309ddf7f8b8051fa7aa63f2431547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa6866704e1ec3f0441d41657d4288548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ea12d00fa725b6ac9bfaedfef3cdd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df67d4130216971968a5cb8b9eca78f5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e497b8f7063fe44fcc5c818a71d309551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edc6355c2052c222ec5372e2da54053552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05664df081ad566fdbb2feb1bf61fdb9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee5972e9b766d1fe924e37c8484b9b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b14f7cde9291179f187fcfe9fff141555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f1a3947814d0c8e12b5cd145e48f8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf9b72e8803e8db55f09885fb96849557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a5a41fa592995af516e56131e43bf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da58b19c868eccf98335094597ba77c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dae5b95be45679c25100402fc263b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7826c7dc53c848bb22960ddc47870a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530eab523a5aba2c5dc689729f2c6fa562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1b9f7dfd0ed9f2302e63ce8b0cfe5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4c39aea3f16f4add0ab5f3feae752564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9da6dde8da441de0a9df76145401f3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bc2bc04e52d460a606b6542c016bf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4cc2e34f3c6f0e27ac5570d9b4837567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e390dfe0ebd4c1116268578dfc2e43568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3c151f5971e567da9f95ee18bda36569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7c25d3b16415f9528cfabaccfef51570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b635ea90aaf58a9f0a5ad8e4c374aff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed66c297b2cf12c12c79fd0fd188e0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a937989640c71de6f9c031ba396cb6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23a2073098fc75a199d7536f1a95ec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308a68ab3f2d920d0e81554a392d055575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5aaded21eff1b7a10a00fb6e4acec0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd257bcb0d3f46e17923417a28e02765577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af9dd705fe9fd7c03a568d62ca1229578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db136bbb3b342ffdb297a481c596f8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45721adab094ce7e0076306fbc60862580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a297ecf0b5cf8b2e8b51353e2671db36581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65992f93f5c54ab013ba3b78ad613fde582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec13ca81920ac4a35c3c2884bb0221e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ba55864b6c9c04b9606429493bc3c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8f8d9959b86302674b3195fdd9d0d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747a7b09121f99268c1908c36d06af2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcc24fc3d0af1e90511c3d12e887376587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cb81442a48e5a2b06e6f89733de79588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e651ed9fe6f25f4898f71f982d1b32589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f841ebc9755f301831dbb8d52341e2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626598412c2487bb55c849fa8a11b70591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa661305b811cecaafc81aca2aacdaa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976d8d178d667f71359a8b77867a1c9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fc02c168b9e9d68fdc3d1397e66d9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbc905fd5db3a8018349a4529f007e7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4741c54999938ab63dd2bebe2be99c45596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6474dc808a3f921fe5b8b26f0b8d0a7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd8f89997e694c5e7045c9b24121a2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d63aec753f51349137141482a1dc56599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2212add123c6236c421a421081d6a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b044afea468c5f3d6430c2e6905e94e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97116d833d6de98b292d761e29e88bed602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51cf6db9926f3eea42bc42489638f4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dccc2b87e2e606cdb1f0b2c4e7a05d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8732c81c8811f034df7ec81e84dc4564605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff538235a828afdc9fa8a6338459b7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adfacfa9b01272f07d0d2baa56c31c8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ee053691719a1b485c693e2badc5bf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360fa5f1c556848a64a62ffab124810609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75acecf7a49b041dbd3d34872ce4b9c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defac2cf7b7052ce595391b402a2203611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16cec18a5777d55aba857aee5ff06b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac53dca789ff171d527c9409f1ad3d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811fa5faa400cc5501e3a08518bf141614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909d608a64af576b13d595517d28a54615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22437ac0b38b141fd4a9c6f2e256f2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4416d88a084f667d532794c45dfec617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89357b783750530b8e8cf7430b1247d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf164944deafc4221e0b9cbb75da9028619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2d195dca83ca35a15a2eb314bc569620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0ccff4e23f873c9d48fff207b1f17621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0ed0719c5d84a713aa54f11c618c2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433aa5e0441072730ec41c4943a66f8623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c75d0ae637033511c0af64d5c31fcd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50447279446a3a5a3e4923dfdad3e037625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261fa0b0c68c94325e95cb264bea456626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012b96e66282bb1eac46b4915786e6d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518436b62b0e5bd3e36331c01756b87628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3326548db14857e06785060f597f4828629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa837af7c82f136a9c35461cad5180a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21ba2957392148368a594a8d148fa4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae42e07801c20cfafd9eb7674ac1249632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b2f92d42a6c95dda2018f76e9ee71633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8de769f61e2eedf57091e07fb2959634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97930a71828fc27f2d8fba470947184c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c01ee2e4e8e0db7bd70ec78c20843636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d0c791ac817ff3f671b3e9113b4462637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a47b740631a2ee10ae7b57e8ad55fe638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c52346e8c6626cb6c73391cdd818e8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be09f230963518adbefc0d5bfb2bf30640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed3256b0a39281178e0d7cdb5e83a00641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2dee298c9ddd647e999f8408d8d92d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd7e2f7910252fe709a5b7e171f544643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2101734aa216dccfa8da6a8b5af80644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65abe7adffd98c3f49b41ba4414faa0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb24638a728fdf9c950ce1b6695b95ed646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b11adada289ad70164c5a856553e8aa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26201e1ae4cc57bc8cad205316dc5f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f4f1ef0817e8b8a88cd20443464d9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468d34bb2c42724e51dd45f024e5387650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8dd44cafdc439cb56f1dcdab03152651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b2c3a44fc178006fa32547a5d5608652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df3bc69886e47cf18ef9f07dc5d989653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b5bec74a43b940847ce1ee65a5f3b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ca53e36b8fe774121ee8412a98e682655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b352cd7ce1bb4a1b010a3f90ebd5a40656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e045f2ddba28dac9b056842a52c5e41f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b635871159564e3aa3b4cb329246f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a25e3ae9b468d0906931e6398156f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc080671ee53c19ab4701d8e542a13660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e24f626d3d5686411528a2e836cb4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a6bb5de01c7da03606a19dc721198d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8200a65a099bc9e8dafd6dabf2360352663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3301495468d703231606cb7c645ae97f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb697156b5e82a7c028c808e0bb7990665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09fdef7dddc3ed6585f8dc9a86e15fa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74f6590f26c72f8e2df1a61c03bcd4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebd74b70e0d22492b70dd20f32f562668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae707e2326030d376b3e8d1c7c0530669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede3a82bff94c5cf2ef0f631e8bb9ed670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c7e39b6d14eda2da2e1f03aeb868a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61077c8e154aeb6f2557e982fda7c423672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447d131b3c3b97a0c667f42e852f5564673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0d9b4cc50a6d283a32b99a5821d4d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c9223e4764f55b50a918d6d8a1500675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662fdda3ee4dd800c66103c778cb32e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fb0b05eed3c280d6fa8b3f4248a66677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90dce654227e4d8fb2c669b8342661678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>