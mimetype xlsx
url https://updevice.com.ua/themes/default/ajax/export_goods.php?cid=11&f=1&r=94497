--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf6b5b1bc0db47310faa1dfb25b5b31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac974c7bc74d34112202444f8820d962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715dfc86c0f13ad9ea4a7a758bd59bd63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ab4e787598e23e2f05b46638a79974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f8f7c448957fa1776ac19ac437d1c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6639100329a0f539bd8d95cbc8151266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a5324e78eed7131c33d170f5ff99d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037150d8cbeff3447f68ded66f96509a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7a57501556ecb75e40bfac72e7a81f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9cb3bfbb088ba4b998c9edd9f1b8110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9642d89788210afa0d594e3fc512311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f1648d01300c660a7c412761b7bbe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b92d86c12deffac4357f4a346bf9db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7db03c092cec0805517e4d94f593414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f901d9c4151d84c8b4cfd4460918515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623c094fa374958706b813f86d8a9ee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91878e672c2d6da1251f3abb7b8efe717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db746a4033e2cb02c96fd1ce2dcdde9718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9bf8964af9e2da8266495b05bea6d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa86ef723d9e6939ee87b07ba18813d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd293efda6a7480733e4207b8c35ffc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f352f5f64f0a1620aceaccc8b97f0db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c8f5012f6fbea973de69da1ddf00e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b764357aed3d41725d4c147487d4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d21b05183414d9d8c8fb86517a0e1625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a414b492117f1db2febfc0735011d4926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5f86890c129d89b6ff9b80c4685f827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a506679957f85559a571e7c3fdd6328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29721f6494b5c5fa53d241459c7e6129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b73ad7dbef9ad45be51cefe59d99730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c3060f66b84253c246078bd72a448d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369771af02be68b869f3cb3129ba93432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e60e3853ee2fa4b603ab090e1af9933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6eaeda98af33fb84e51eef06fc70234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55133ba0bc5b1a0e9eba2376e3ecceb535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40677f12b4f6fba1e3c813e339854a3b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e36d3d684be12b4a63e08cc991cb037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c40a308b331e43e9a77520b9faaa0b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2129a137ee6c1e7d32b958447bd62539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9eaed3f702cb79113bf424d4270f0040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5b8a15b6b03135f1d3f1027a1331a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f94dca76a61e32f4c09a97dc19276a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973060171f107723b5167a16c90f4ea143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d124b5ba7fe657aaadf7d62624811fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac74d7c8dc91fd85b768578f0bad08c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7b73ade59fd3e8d2e65e16edaa10e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260efa5c826683ba7614c3f212723e2647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31e61dd560aea611c51a27d722235b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4914a784d3442ea3842b3524406ad3f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266aa83f299400bf2cfdda139b3544cc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378f432825f3956f235a00be8ee5090f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08843c852f340a201ad629b4167b8652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51194d5289a1913fc95efffd493d91653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314fd17b5ad969cf4aeb1eca8518b6f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4170e9e36a605a289be90154a911d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d973f144091ec09344e832028dbe856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d8a2dbace964e5b68191d2c066d2ac57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469fc8fd534b7397ff57db25622c8f0158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33896276e07b0ba31f743af80c78e18e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54848e0c7498e0188e5276262e2e5360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14a46a5c8a78a130d865fe4e8f5b05461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765f163393a61a57967e99922845f9462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1e943c40417a8b34b7b1c2d5ad9ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cee0597141a3f2a986a55edf0daee7064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d30673842b60c42d8d6aca683ea2cae65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28e66299a833125c59aa9e2aaa01eec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05d7b40e98f0c314db35c1c7b3ea1367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111009d9652d97c33373c336c9298c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce375922eb7310c2ec29d135754257da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1c06607a5196e5a5b7b8881b5e61cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b150196368c633f132d074a69425871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9841690f1fce34bcd9d42f5223b9372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede76e93bbf96e87591ae071a300a9a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b539645cbc8fe9b99b85e677db03b0f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9276241b930514c639b5d391694d2e175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1775dc070e91946ef5a740334d7a576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada544d0fb9fb0061b1f52ad13603a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce2e400261b62bee3d6cbe84eeee42778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8e6bdfd3471aeb81507dbc548be3279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ae3e97b066fbcf9e796f595c2bd7b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7d03d035858493186833b36b6c5f881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d323050669457145043812353c69482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ff645c5fc03ff7c4cad59a47abc8483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c804ebaddc73ca623b67bcffde0076a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ccc8d1aec9c35b23ff94873a38ca685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592017a01106ab54a2e0fa7e29ae207786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593222c59c95764bcc659d1fea50a2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8540e832ab9418d95eee3540ecaa70b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d87db232ae605def5a33967cfeed6089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19da41afa1d3daef37ab1039bd87565b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bfa92bc7e8c18311a6db509d7113a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3aa7464900ef09829e18551159935792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bde57d44273c7db3d99e6e8d7071ad393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3927ef98bebf934a53f546a25b86a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174556b765c88d7b129c80a176dcadb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c8eb529f78d1a5b5cb88a034e661a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e2e896c6c4dad0d744ac6ef11159297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21888cb7b1a4f237e9c5eadb718528e098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75653a483ce2f2a393e9610c7bf71399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc51a8c523fdfd5d1327df26b07387100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a111982573bd23d1590d1cf267e576b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c9fc2cee3b3bf71f9a665b8815240102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b28e297c13442e16c445d9ba700905103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921e66458a44be86e978c57307e210e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986413a9ab431f91e4a1676aa3340dcd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d120e41273609e376aef3c8c5f235106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1483f3209f9c5049833a187a272632f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e3ba7d3d410f3a617a82b63a35fcc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4227cc548d65c154276717b1a69ecb5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cd369adc575f7899bcf3e065b308a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17b9370232def2403e1944c2ad3318111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bdefb68514e6a32aa8f64141b27164112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f796f66ecca4f539cd802d1a49dffb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f8e7ec270fd15ba77dd492822f320114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a33c2bde073ce0b6fcac00c88e29bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846a66e3e47b19fa2c63a5a58e13964116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40ceac3708fdceb512bceee424fa1a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4ee4acbf1c630b17739c7cdec0a3c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1f607a14516f112fa9692e6c5e4428119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb21b8103b091faf518b3a5d2ef8d8ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c255688393000cc8b36eeb398b758ee121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac375afba8c222d052a95ed6b042abc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03149bbb8aa84b9495079a1279fbef5d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a49026ce3fe26964a4a4cd950486bb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fffe1da43ae029d072a79b8bddc521125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3187530e62c21750c1364198c0b405126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f66e7009c54673b22812586f8f016127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2321ab703a43d2f21899aa1be1c10f3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d68e2003439cd491f57c3313a5070e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec9ca88e07a2ed40d258a1e4f2b2d61130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ca20505d34d060602267447df4f83e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0f681929da5de07909fa4eeebe7e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35420a2443e4ed48053457ac0d83ece5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bab91e7d1cf01b0fb594ca058e4d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8a9c86ffc69d297296efe8466c94d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04229b641cc113f85db45efe7428ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61393e5c787b071e320f5caf67d05bf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199ca5ac5409920bdaba805caa1749a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127471fd6936de349f8e4fbdeb721812139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9282545306769f6a72aabf6a1be9414140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20354bab3c8bb41abfc52e3b997cf39141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd984bc6a269826a68a9b4f37fd6a7e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e402faa0b1755cfd36769dcdd01bf0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e705b56319a752cba2069b660cebaa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43650a78e655ffd44966236771faee7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afc71fa4b965686281c509a1e9e034c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51ed14743a680a62b4688a7cb9fb64147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddda88b18eff09fe9754daaad0eb32148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7ae80328befc2d5e0f51a9cab2ff7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bef04db86ba078f34e5087e15ac25150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cb8949015a9cb42889a4530abcbfd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85bdb639b821d51b4e6dea49a5b8ff152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a064cc067f2258c036928f1583ea9d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3dd5d9fd7689b005a7ba38fb28329d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984b822f43bee53d6d2a21dfdb6acd2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39ec4b7165365d5d01a44c881a81fa156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8fa2c1f2affe40b1a1a2259cd6c1c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10469b98d3d6e558f9245af4fe4f558158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17477c347858b327b724ef59ecb7d3b9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805744e98d9c76f484299c25c540f2d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dfd320c90be214ac3740bab4dc58f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c373d4f9433e4d776ea218f7288794162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04623652085adac542ff4291b829f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362c555ad1c5a2cdd786068750f6173e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc1596a0814d765e88555ce44f1f90165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e2a3fa00700fda3028b906f8208c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a603567fdfeee0f702412d3c07814ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480291b208fa4063337175c6eec3f57168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd84c94ce57edd9c4d173e071c53a5c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a934dff6490ff8ab98356129c8a5c9a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e00f6058773000eb852f63ec390c6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f401eace0ecf8886a165d373a81c3758172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6b6de9e3efef5edaa3da0bffbd8b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e770e7fc34156480d789e6443e3ab3d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924559f943545814ce1b57f3fe99443175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b339bca55f8f9639556b52516e6d1b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925455777581e835e08829183e63348177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d644660daf3ec18d781cfa465ef8d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45879b818918c9fd80c3a6a8ba99e2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46ade719322144ad0cc72832371445180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e85417d229a72a0a966aa6c81ab2ed181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db16d10fa5066ec2ca116d89edc607f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5741ba7a3c895b474954ced0cc689c6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3acd7d2cf120a1dab6edf9689f9ac1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83516650e3d70c7fb1bfaa7b616e9fc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6a9427f74ef607c2c6d64ebf63341186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7145896f61457e308381572914e0362187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5e63ac1053deba34dd841b9eeffce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4fd26a8ea13823734e61702773936189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c92ccf11d326105c519cd7bf03716190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3d797a14c57929025c060ef291164191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bbb68e7aeb4116f6ca2bb46493d822192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd560a05abd8f3a12cef0b6cd233a8bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6c2883d61e88a5ee062b913807d3e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952ba5dfb98ccd3554e664ef3157225195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a08aaa715291ae65d6bdcd6bda194196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f03de0670767602f1d2eefed0b2ce197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d337fc6119ac51a06a864ee04f63f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3339ed83c7d36e4c47ae8bc199c7ec85199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968257cf42eb8cccbe89ca50bd2e318200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a068c3167e8e86ab6affd05a4cf846c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6047f89262ab4b568fd829ea1e8364202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c358f5c7b1ca019a6b0e8727b4c712203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c49345864f3e49b7123706d05bf30204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73f505d3c21553ed50cc7d2076144d0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb212edb3722219e26d0bc2da9e41b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b40a29b052443fe46670a0b0974d47207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e632a9b4ac575c8226ae98e697c2e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c7824963f86d97589a31ea3f35b72209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9200d882f4a75de031826de01612717210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73b6e8c42ca08f669d1c3cfa7ab4b9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3934ae8c31dbf7ee1d1e5ece4f531f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658699890c2f4164ef87aa9091179dd0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e91ab964b8567e96c633501452ca2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7828afeaca4e8de7ce0248c0274d93215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d5ab495547ec42070ac09e54fdb00216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acba882879db67691f7562dd8c44f38217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d187eb7177623441d8f96c6a8724bc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13961dcd289b7281325adfd851fdfe19219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca623ebfd20b47b00a015def759ec277220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cd4e82026783905e02bac3b597d0c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14472191f115820d8a8ae2c06d14dac5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c36fc02cccf7a5efd97fb194c0db81223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3825990822c77e658fc5c32bbb807224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c59d2d0f8159f93874c9d2f40378d8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053597b1e820df805cdae48ef8ef2b89226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43138531765cb68b2f7daa4dcf092bd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6e07aebc42701c0cf9cd6064bde3a6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e760fc463c6dab23e0dc927da3d5586229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf4aad21e885e69d7e518d1c8fd445230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2d441be11cf10eea7c1ecb87f3777231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a25643c0128b1dff727b6fe92afcec232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9787089f8ea6f566438adcdcf4c815b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932007a2345d94c970d3e7d04d459a81234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de30cc031fa5ee66165bb9fe80ae4c5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43265b86122e1bb69ef11607684a9e57236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af41db0272e9d7c7d4623dba154f28e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927613f2318bcf11860672bf57ad886238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f447bcf49a5631ac9efd256f9c5b55239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0d140acc7369bc28714f014dc14ad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b124307497b78158038543a72871af241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072a53fae43c0719eaa7a2c53c2200f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae73874fa3140b6706fb1c7128bb2ece243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f4357b39e249bfdb5711435e85910244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf8c0f936efa5a5a172b7895db4fbc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29d215e172ffad5801a7cc8ef3ba0d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fac5bf5dbf0dd6e9e00ed79667e0c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3184c04811fcad65dce4e97a40529ea248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea891b50a12be8a3b84bb22fdb4eed7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3e3c784536fc6bc5bb879a28b5d20250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5a4fed892b095eeb8c804f542fd9cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883eb36d18b00b7396453d895f1fb60252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0f83883a0d1094c4814f84369e9cd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5505297ca48a8a3f606aa49819e971254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcbf520506892bf7b5464182d41545255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abaf448f8838a3c1742df28b0a6767256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959a29fcec69ec49ea8a22ae7ae179d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235a34f67e2baad39d8e773e0d0518c0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df858b1b355e43860c235984b91a6a9e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42caac4ae184f66ffa8af7fee25d975260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533ed2fe62d62c8cafbb4cabe8cd90e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ace5f302a9f1e5d86766cbb61950d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a798fd3e2f19a9adcf096f0179a1cf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139cfd05e8414456bd0da8d6bf239a4a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e9625d623c283ca76b9f6804005b04265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357b919fcf534aec0aea23b934684c7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58749fec1b0c661b7dc1c3ecc634d829267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f613ab7d30cb4f4ed597f239f8c0942268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9fb67b480319b17631b58fbf782d1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a41e1fc1d63cf9f21c8d456bb61a40270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4646d3cee880b79e0200a2521771e00271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9105edd77a511f97441aa179e69cc73272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c1da98a9f4dec184fdf86b8acf6566273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84509a566ce7b38088b20609151c1208274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173f0d61496f0661c543d86feff3caf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951065d1002fcc45ae701fea65f8112f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee367016afea10e083ba7336f70ccf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7912ab92b2b0f67f61728c2fffe9c8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c43842183d350abc56f4949ddc6060279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003ee11f9322d286b3f56d75bd0f450280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31543e9c787e74542fa0ac5b264f2536281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1b477338f78c05d89906547f682a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e2a3bbcbf73b084fad72a7bd1f1e7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419d71316c03d95a1dfd5e7dd5ecdb0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cbaef1186847cecc9fee34ae3f6f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55953d5fd9b7873eaa6ed6eacf3bb710286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c82407343743313b18357acbc498a4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b6fa34dd0c99311feaaa604c1e1c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6112c315894559b3c475b2eef4297313289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1124811ca368cfe946a1df47577f51c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a44221b47ea8585aefc41ca13c875a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01488e25ea0aab341cf975438edf3345292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d689345411f5d399f311fda349682293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7698bb611066442b4a81d1dd9351e743294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb28099ece9e04c4d68896679b7b62295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039202f987be7cdf99440dd26249d38e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f289b2590bb8df5456978d202f2c4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93068d28c3edd4b3e7168eb6449c932f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5a63e953df2935877fe935e73ca2a9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e3caf94e138f09ee2a621438c61e3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5567be52385962a1a807640c7e3ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55edd1e1a59f18992ace2e9b58e382aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18baf57f0ef411ab753333034485470303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca267e6910a6af55aa39f3487720ad6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289681833fb18ef631c7e17b416e054a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781226f2d3f7bd16758114e334708b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9be3299dca1f937e9d879010cdbc23307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ad11fd2418b4b8fb253e8aa1e6e99308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d072a215059a2a167951cddb10de76309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798dba490430a35035b45d9b9ad7f431310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21569ce478315783de10f3d489fedd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3827d9b959e9a8e621d57b23f28ab45312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2dd700eb43edee933b03aed84eb4a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040256e68c4cafcbcfe822fb18d3075314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd501128d11834e0d89620330a9414315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54531a42ac323f048c18ebd1fd98f96316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b20a81b2f240f7858de1342f5a956317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e521149bf63cf08f35a278d46fe2f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718e3ef997eda482ddc0cd42bbf3c27319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ebd35b167127f24c7da7450cf8a316320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc968f31259b5d1d51c0d54e7c47b25d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88859f9eb388f05a5d79c4c1bcf4d56322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5552135d4e1718309b76a5c9deed5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02ecfa0bfaa56036c28d2fc4ec0fab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32a92f2e1c28ad763a9359f815b48c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f2d51c3ea391d163b7796fcdddc847326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6deed282dc09dac85491e16c11f44f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b8929c8593d6d9a68558c0ae6feb8c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e657a3706f8934f71dbf17ca1633414329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7edabe7fdc66f7b64bd81b73b6169330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d93c0493cbab4684c64c16b28a7e1f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee665ea82531a67c990f5ce50896cf1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a67e5687f20d1935f160b3b0591f6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb379f04782c346e8f743e3f170012334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef5ab595879c2c0f8be6855fd32c8b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf6a76c19302274b9adbcaf90acb27336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a52b683a134224f8ef28e8d8c8cc5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eda2c1ade4387d48ce8ec791be39a1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79dee00180c8d090e6626080b131f66339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b033efa17a2be45bc61f1e59df542dc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b093b2809a5918233ecba0c4abe6e5c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92975090650f64ceb6b40672e3d1c9f3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90e1204f7d3c9cdd4de6766b9debd6b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75b449a3c5d14c04df74d4b4d6a769344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f9f6866f106389299d808b47d20152345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae49fe4ce4adcf665436343087affc3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f59601114936a6d9eb28f430143432347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a7b15ca0dba34ed4e87c665240f4c9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb964a8fb26afa4873c7b288a278f3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20636ac2d613dd6632e1972be357b75350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db848fe95965069f7b10ce7d6b0a21de351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d1cdbb5e34b49a2ea1026ebf81f77352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddc9742e779e6850e175cabb0b894f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55e0c7e862becb100f9eb19185f6be354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc5726af799cdc417c5d0011c9bc2e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b6e69d4333d5b37df4ebfed79b41a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db37e562d378e45d85f3606c21a12a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed6fb4f28967ea48087b60c2d96f61e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953492974336251390d784430d18bf51359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d75a30577e49ca106441bef814bc5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc21b03fe4c3e2ffafd76bf0c267a3f8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb6a6ba23abb1e33dfaca9e9c20587362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97746d58de113e69b12f5abfcd630d4f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71f76707a3142e2ba8b0d9ea3355ae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b09b0722d1d6b579fba95efc312439365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ff4f62f410ec0df3c89e93c28e582366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e12db80aa0a9a8962253f131948948367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48820e63319ae5fd8d181e3db3df837368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a01ea461f1b041122355cf97af6009369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069dfb37bbfc825da486ea18009fab7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d1e40135ceeb92f7ecaa39f4adc19371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ba785b5a74f4153230ee1a7d14b5c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4c1b5ee15bd5799ea2b368e6edc2d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0299c7fd0cf33279f335ddd7495f784374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ab432597caad0db5ab76f354b2d4b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8808127b76bd6b30553882599ea96e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01ec80b66e32924f3eb42c65ae2471377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747976b82f1d793eddbfc4feac4b7e43378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445b68bf8e19b385afd0450636bf714379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6c621388a9d6e3f126d544fb5bd319380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fba0cc4e02d25584c72ee3a9295e1c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e6640606af50bffb234ad18e03511382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d6d219115f77f5272bb26681fb7309383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d78c481b7cde969d868b74d5e05ffc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e08ff3096430135fc87c6b991c401385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c879039dd3df5c856da4ab5d8575f32386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133cce090e359ffe03b50020608be0de387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ca2257a7e5d045a8a2ccd90a4cf32388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a71dcd957e59358b1d860bc668934389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1fda0410907e99822589159a9411d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7516710ddae98cec00c1995fb9f053391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae8e5f744abf263aa596ae5fd8d64c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6050daac085f4b88b232381c24c11a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48f7408adea4e98626cae7600f50ed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9487d9e25493972696104d0dbfc1ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b738d0bff50ce8d461a9f02286512396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14008fff863b8464277c734dd769c817397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7dc1645ed6496f4f1713c6760fa215398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae4b476afa41bd73a9e830f525799a2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63e06a15e452ad79540a8b808cb9dd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3b80a23fe3b781491593a615915ccb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec46fccf44bb5c15a93589209602e3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6715d4c43d2ba346d000add3daf375e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ff59552713201c7deffb9f711c23a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb426be37f84e529fe4d107b5dc048ac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f432e6a97abf57b7cd250712e21ad04406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a50d12edefb12f5bbc4b7c2db1079407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75b12d448a0e654267ed3299a9f4de408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2968493c55db84beeec385ba628c3a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8c2b8331569c50af7d6930b60cdae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4295b926a107521892beee508f9ccf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e690cb671f7e5c9b12442bc9b8f1c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bd144c3bc828620c1bf660ae84975413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5e2b6c7793ac7e326dfea93ef15ba8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05f84b0805dc5b11992c9f3616a3fc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727d8a1f83edee9b43860fa01d22b71416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4f56a4a55246e2ba4f5e65f4b90f6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f84dc22f74e3108d4d47912d829c27418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46107a05cf4224829d71b1ff524d1d51419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5d9fc7454fca1792f9a2a736ae9d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33885d02a15c40abb02b62f8059cde73421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d710a9960b2fcc630a91413012428422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b93337be8f0fc95919425f7dbca2e2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a82339a4acd328062f06c252e0e91424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71adbf1ac83d8e51ffa56670400110f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a92f4a7fb5a5d42c533b4f046cc4c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc91bdf8fb06ef0126e9fafe910a3fb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f5b478de94d2870cf144bbf124b00428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87633f283a992fbad22d174048a68823429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866cb7925c0248909f2c3d9a508ff85c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb0861dab5ad6a15edb010de508faf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e65175d9e54b53dc21f7298b3116c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf9048aecde8b9159aced57b293f39433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aaeecd2afa9ea55d97a48e0e397e2b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd589cb2d07b18469a5fa1cd5bfda11435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcbe5300ceab22bcbb4d77877222a7e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee85456663e6bbf85a9c73247d57f7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff983ace8b95aad7ac8feb54794894c2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a1687091f2eec9b648effbd8e76cb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c5bb7d262d26802853512d453ea82440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84fcbbda09ed48a2a43515b8ba27d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536475b2970e746c0ca25eae6a15f0e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd1191b3dcb4e7a6ab990b3a954bab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf1b8f7b21120d21d0c01363fcf75b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0b79d74b8fe7a45cb07c93360e5a1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67879011bac6563fc8a5c21c7742544f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43576e6d4752e61b2bdcf2020a5e6a09447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5c44310cd5fc2b915afbb949fcc2a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b4039fb97d25ea41cdd9b6db51460449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99c26212c3d97f5ca9cc7f9d32da60f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04e8f81663d946317c3cf1e24faa27451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1045c27a595e9e08cea45df98934f17452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698159f40d2a3a6a06947389d6c6681a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001a3cb89ed8deafbae3b8359f61046454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68020d6debbd57f40254a1442a1b5c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de794f5401ea9563ec9d956815ca799456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adac716470d4470bf4fa665bb7314886457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa3b709d04f2b31e2d4b03e47cf132458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110f5eb534cc0ff69329b38ceea651c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc5d33e1875c062b6ad95a5d40710b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d164db3f12f9e0da12eb6d574eafa8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a32974aac7c2bd1a60f829e7d37d1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490139685d8b0c21a7aad7de9a337f0b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936b70a5a31bbc8f935c05318b70163464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f967570849da4088c598c6caf98be516465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e657f78390b6031506e8ea0fa4ed5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ea0dd3cf0678926bd64a702f8d530467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63e8542b4ec69a1c76aeed1fa7c55c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea46486ff251124c5dc024eaedee740469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47b17ddb98b8ca2a49fd2695633c3b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7a9e162518f19d20cfb26f45fbabe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb07cf0bf3b5e474f7546c9e5f07bab472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29bab4dcf0a84b747dc104304aa035473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd48108d41a2e932b6ef206ef69e79474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e02f3b56780c40935ab1acb96ed754475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453218fee6d66904198052cbb839b24476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e2bcc241a3fcda27e053d1256ef1d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff946d963bdec854ac6e614698cc5aa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05244b4c902b2caea0ed6238c8500be1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791a7121c02d9d44f5c1b9cd4642004480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3660f1973083487fe26a09e7e836bd0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b0a266e410d4467dfbe34380ce6a1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de6f393500936557cdc68487085fa8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c057c37ab0a6188e875a87c1a202f5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e17a33cacd2a6f17f2768427d16f2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5a3c503f9407f8ee735c82157ba1e6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb7a3fd6b84722bac96163d7680302487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97ef55819e7f3e43f35c2ca823b33d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2490b6e3940107862186f40360b109e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6a53434ec0dbe18cbbf040fa01f86490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a49286e1448967dde5bb405d3e0de491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590f24ee254bc6178ad4dbbdbd99604492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02188b9a698e42f2f5b013ff4016e069493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c1c74220bcbaf7224d75cc698ea03494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a68585d20fe33445ca3843edc21bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f7a597b3b435c0d2ca5951af1bcfb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e94b9ee42bdfcd7d7a8340c5e59420497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5739e5ad603dafe224c87c57b660b6b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef9e85d0eab7af10206301504681a29499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fac2d6900ad51e9130a0a6bc9811bd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5c86e14ca53f931d1e69d553ed85d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b85d0d60c3d150a04ad1f431693b8a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612cd8a7ae941535b163196030ed516503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781d7cf2ae5f79cb6fe16cefae871ba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18f7980191f195d96c85e759cdecd1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a0eb703bb9b53701815e2f44986c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10098362e1bc1ee94f53ae498ea912e4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51063628b463384e86a7c85938c8a6c6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85392f1629fa05690a7e5a9991915f32509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d262a86a1231cb773a3b85f1b3226a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef7bffeda694a20fe751b3427329e1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed8ed26af5ad2203e0d50318a2f922512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473c7faddb92f50af8c60645c2fc644513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3ae564ae2443c5ca378548215d70f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85dae40b04d553b988f5d9f3d587f1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b859d5afcfeb6d527f23551bf01d257d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff66bf7d7235c4cb6786df5702c8416517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa73c851bbdb5864fb2ea6212793fb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c08035c9dd0bbb9b617b4eaceeb225519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9fef449989ccdd731a64f2946a350520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a177b4a2b1d1562fd50a293fe10e75521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa401d28bd58dd17694d0dd6cf63962522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f0a02d26f066c70d1d5ea33f222bf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb757034b0ce2f55ab38598a2ea15c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d2a1061f1896e2c0029e6860eb18b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d14dc0cad6fc63d6d705c02c75dc7f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b3f4d50603626f72569548673becb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2210eee60b53f35e4a8d4f5887525528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00993e29b8aadf3b146b9405782548fe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb03e90a91b0001c54ea2749fde9409530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c004b050ca6c1bedb15a95e74cfa7e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5b6c6d11b4f71743b552e1327c537532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9989978099f9b20bf9631778eaade533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749511d98f493153ba9444d3d8adc2ea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61ec23734948a9eb673a2fd600de1b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40efd899f5dd6e0c4ee4bf8c8d9c63d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca98e72a631f7e79002bdf5459151e51537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e805db3e6758305e18b844fc9658e2a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15c030a2f76e32baf263ea06baa4d3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3b9f09da038f4271f7dffee236a20540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09be39cd42fdd76ff26843096ca76327541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed490747e5cea60b0a20717514fcd02542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7c9d2593991f49ae814825fb26458543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f140e99f867f60033b525e490e9b365544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d482958dc999117353760f0541ee21a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fa7a1ca56eeb20c06dcea9bdd1bc9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30297f6c859f0a4726bd004335e3eb48547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0553a4ddfe538fd50714de2e784a0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3aa69a2624c88744f291c864046ca549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c7b0e81180a380baea9637d5a69cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99712f4990c24513a583c23972ad031551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6e3b0b1b3ae7b949d8f13c51d68b5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28ea3537eb68b9fa2b71679948c8a6c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f71625b774f848dbbdcdb6d3d1b15554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855c300df3eb0901735d27a95785c97c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b4359caa3787d3f7544e6df6cf0e4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1916be6272d5f4bd4aeb56eaf805e7bb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a364ea9d4b25a9c0700fef7379228e42558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b314bc26d729b916f26dcd1ccac97ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e068f27d20e592bf88f17f36104811560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac6f2079a9d36fd555ea4d4fe3cacd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689b9e0c822b2347794018e7d2cb1a1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610050db72a23b44b94873b881de5c58563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5c84c27958176f88ca9dc4dcdf8d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbe86610e02b22f08d2df0df765eeb4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce2b535bf87564a0dfa790436f71f0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b34a04719e1a3147dc8ad0ba03e4d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e0252eeb844a693a67c510e187fc1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2e25b380e0be309676a6869126f35569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b44f9a018272bac2f5c70b42fa516e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de14facc4362966f9a40d0441bac04e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574976b31d859e188426d99f77d170ff572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac86bdefe395bfce7228919e014102d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f23dce213613439aa77a152e937845574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e11f20ee8fa54366217bf73e20941d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5d75da184f25803a31a8d2be50e7c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7788141e3ce309d79df6728948e5e6a6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b2bc6c8b8492685308bc88f852439578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b773647e6cc0e45cd6440a8eb9edf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171847f1cb0746132b3dd7cb55ad201580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098564de1ab0374170375e44d8294c71581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8a1f3204cd9cfaaccbfd827961778582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4f75a87217f26fae7f85c36c2a726583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b42695f391ac65211322f6ac3eec3bb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe4bab76a2e83f390ab28cde1026b7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82895b8f077a0bb491a82eabaa292c7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac5e2fec65915b3fcc12b9fc200cc6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cacda9691ce12bad54c4ffc673d6e20588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83504bb3c45be215608e27d3275c6f9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e353b81176d82500ea2e37888cc560f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a88dfde8514f165d356ab02a58caf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbcbe12835bfe7b5d1c75e510daece9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5f4e61ba6e4c4d90b33c93e306f3d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200222e9739eb0f7facaff875b2d49cc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465cb633c6529181713e8bd355ed6edc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e627b05f05dc2bfefb21c90884895db596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe54542b76bdaebfefbeafcf1b8223597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de5a53f2390cad4ea9a31a052bc912598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e9143dd3a9106d5e23e78ae1d9192599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43a5c4ca1f906ce3d4a36fe08b579d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0de521f07f79715fa1631245817f11601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ba77ddf0206ce580ebb15abb8e7c37602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172249e0d90b0f33be3da9dd4954eb4c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59de339b91900b61f62c2516ed5f585604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f30fb64b5c280e001e12fb4a347284605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065258dd589e23cfdc0c26c4200ad57c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef461a8554dc1567ba24c23bce0c01f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f94e69860adc56e647484521e2132c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284df1197a3da48a9dd3d3f2362620c9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170e484b0f58e1eeedffa34352e4708610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d22abfc6255e837db24b8b3cc2158cd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc40483452f4b0d00aa8b2c89bd75fd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3887effeab4025a7ef5f63859d4d62613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803a96d9cde0f08829d7157fa774842614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7c4a2ead39bbd6a187b77cae9490a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbcd2a7e808a896b064ec2b9f2b5a1f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df2bcc01adf6bdd13a799f68f2ea74617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7add367af7b3f75440b85a825749f2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20ca7fba6e55bbb8e051836ebc5f1d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59157aa5adce210b431f41f75ecca801620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76503ed69aea6b52a05350af10db1c77621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43199d51a01b72c49842e6c7a28e5a06622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f57be64fd9cca333ccf1b1f3ac11fc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bb996b97fb2a32973b34aa1ab54d7f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1364eaea2ce758915a603310cbebf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569fbc6de4ff2e6db7cea8f49182d7b5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686678835a199f50794f0fd7f89cf64d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109808f4faaaf5f1da64885897507ab3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca00be832bb256ce281f2814a07a42d7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34b110d2221c910c5e47f21866f8e9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65333292473024dec699911a989e52631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdab46f7b0ad8bc4de61f77a620dea632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499185ba4190cfca6c15845d2a9271a4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9456be9417e863c115d5664959fc4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07649ccdc69d57a8269d50d6ec0b6132635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1a4667bfaf56e2ebb963453d7a257636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4bf141faab00b4a2052429a65737a5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabe811de47bbf5883345bfd3a7d551638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efa0d73d8ab0a8956f9490ded7841a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d589cf2db1512b1e4834f91e81bee1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3970915e3512e3e5082cbc3be5f58b2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d180b1b726ebad8dc69252161bb57a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8779cef5839830610ab1ce16f19e5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a655a9c998957cd5dac8fcffa2627a1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b30658302073b75b503b4f5a97a3a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfd20312e2e0546ac8cab25f13e0c0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c1a68228390ca23697ebac453ea6f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c6394d23b8b0186739df9e2d285fa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d7b0905fe409eb072696ecdced4eb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e17a2dbcbe8e21f9917f5f8ae2cff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372a0b202fd6e2fd8484b440e5da67b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb513e3056ef6188046bb7809ffa14b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a2bf49e07a9fc2d4cfb5619b07813653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501d90891e4e6b31a47169c6808da0f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32929af9fcbf4b09be1682b6559ecaad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e69bdb52abf9c7c432c7089f08ead5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a3ead982359d4e9ce439447fa1e7b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980f6060e2b905d02e7445239cd1a3d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128f87d45bafca8937acba8bf51e092659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773f9c3711a331515b1095e60e30d0e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41eed692035fc9d4caffe61d77a9e6a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017902629180d27d28707b0858177f0d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab3ed7d063e34ef1898f7b23a41e38663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5cb21c736e6961b81a2fb002ab67c4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a4dfb6610af4d9878e0b3fed95bcc2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e073fe367cbac132fbc39b3ed2e40666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b448553c70ba78a5d0c4dea9bd7140667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa76c5723d50b887093ff73ad9b39ec6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84eafe14398e5059a8d1963259a8f78669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ad2b6325d5582af7ca5835ff54abc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcc494a70c5d92757dc8be43d6c820671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c10ebf4fc1a614b9182a790418049672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40357b943b19fbe45ea40704177d0d8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd73039f6c127d6998aa1bfdd5fcffb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfafeac221a2ad4490b8322448434fe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e87639575acc93983987d100b07a9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08ecd78d380f34d5416f2fd5b7b09d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ab3cb690cefb3405119e1de90c340678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6a4cc035d3fd9c7f96de4bc8b022c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85270ed866ee260c3ea3cdbc32b30c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c54249f0ed91bc1c16fb8aa1068824681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b357a0992134cb684416dfa36968d110682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd36192de416ed91af2d3fc049e4e2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce208869d6a84eac217f32238094d8b6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f739481c44aa82b898d483f06b542d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227d2ef1327165a89a91246e2ba8585686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36271e7eaea5f83c2d0a07d01bc2fb90687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453e61302e67a8547d0ab4fb2e42d4b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1844b044b92200a315d69337e1f9d249689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b3f33f923690b43bbcb64a92f53f0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae6b0e1e9267fa9efbc94557d38c4c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadd968a434bfe74cef85d480b7f40d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736f35d853f2878b0b7ca0fa3fec678693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c8fcbc1ad959fd573799741b1351fb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf762df21b44d39d25e3f2f8bd2810695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e00ef9a026ac0e4b4f47489ecaf14d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01e2ce79440a5708095789876ec82e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17eccf073cb4b68290abbc070b381a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd50d4ce7937cfb7a2676a7c4f7925f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df1b28d84cc5b14ff6d6df4ead8a53e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f2c1063ed860460c88da418cbf083701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75e1fa1c27a7b8d6a0618074f6a359702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b146097a6642ee2ae72d32e189535703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3aba5d5575b7c8fb08d57777cf752704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae45d0dd8873d2551e0d5a67c48ef6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d75280774c7a576a8429821181610706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0eeaf8b4379c6fc3e8f62c4c633f2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877991ddf2a917fa514c8faf30c66cf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d4aee7051963577ecded225daaddd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73355b5f5f55f4fa838c3057a458b22a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3a4ca1024c048b1ee6dbb10f4082b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524757b9246403da8ffdfd17d599415f712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6523687d809a7a92bc15d3421cce81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac0f317c2dc93f4f12758e49ef36702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c2c66dbd37fe6764aedeea0e6e0c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83fe790669d5ae83b859e94b12d7bc34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ff29b5861cab6a502f2efff335c625.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c7def6bb3bfbcdb6a04bf18a75e3c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c18bf8657ffbf7571d3eecf44bb70b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce136cac3d3edcec3356ae9bb7932d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351109ac81387565677cfc49fff9c7d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22fc782b251492f6a95190abbb85b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561140a14b273d46606ce8350da6b0211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e51c7cf4a788c6c9e213ebf8e322912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990de7536d89ff0b359cc3072d5d12d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb5d8b923d55e52cdb3667a0f4654914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69720268d88cb2ccc9decae76b135e1d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d540858022c863378f46aa2198adf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1964859008d760e208a686775e438adb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74cf6c134c64518dadb69c3abc7dc618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2f0077a35999d687973e61a5cde8619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2326664e45d36864a71a0cca0134a2520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896c9ff3e917f8b79141bcde61e04c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3aa01bc133e3a548f33087250c4e8222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a38dee0ce8ded07f111ab9a10704923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8cb50e7a57c2eaf1c8bb115d6aa1c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e609dd56666c4f3db9ac752606973125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd154971836cadc5adbe39c4d2113b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8462bd104cc743e62171fb014580c8e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb905703b64baca6af122f30c7d0418128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a2c4e629a91ad6af9d54dd4aa39eb329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e151f112e405daafca323804d76e65730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee2004878dcdf5da4ef61fcd1dc07d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cb62f9b253a86e45c58d8b198951232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647dc5132893d1cc60b05e5061bce26b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5a0602e64503e9ff56366a21a7f8f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704503ca84301b1a27afcc6b00df622535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdfd2e6ff30d1015b49e2048dfb42636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072c5ae8de4f148a3dc0a80283e20ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0578379d7a140dd8e4e7b00c76a5f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3b8d385d2c166c255ba12cbd6080e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce840e7bba7ad60caf2e71fbbdde1a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c9837540b95609d25e0d577594ff741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618772c5e6c6e62b2bf58a7d6c77005142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35abf9eb10bf304dbe83a1b011d947443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1231c6e312ff17910be4de40e48dbc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7e7ee2ecb0e237e189531068c98db45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509193aba827a1fa790a8dd5726d653446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2a511947ca337e11dae3c8fed64eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d43771eaedddbd4144595c31f77db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcae589c2eeacd64d03a06a1e1fca7749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2d51feb8c4df4f7989ae3e872209550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e712b72428bd8cfb3eee3f290936c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f687ecc402584b1d20a9dfe622100852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c043cdf842e1fd724db2cb7385c042da53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276ee25faa1882799cfe0e596e2888ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a14ca6994ddd1d92a36494ddd06db55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad4b2365b9c4b90c42375f720eb69856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6de7881b2398eb6471126364aab37957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca35000871c4e4122ab2034773b30d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159070fae033173d891e87a67656cc459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba812af999d00353b861ce33d39b17c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1bc22dee81daa2d8d8271347f18cdc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b65123590d51929a4c0b398451d39c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb29778d289c7680f44c718b6df17b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d80774e5dfa9e8dedd769d2ff031564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6961b3512e495b1cab7e40a0b525765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b6702282fdcc1c3ddeb2e118b2cc4966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528432bb52b2b9fc2fdc59f2f63193d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3deb5be0adffb9432c9aabbfe868568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1dd7d35ddea47d23cd56f6c0d572569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974bd7fcb1abfcea16d089269e6f948f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0613c18f23effaf19637935745604bb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe575862e31065df51b21b9072377872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c10bf39e0bc2e5a56bf5cdada33e7873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb13b18518317ecd19784255902096574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e8668a50f0ced66d04fa447e518de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec12f7fd63cf8d9bc3f1a8641c144176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628f9bd00cd0a87b3bd8d12159b91aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2118e2e6cc942762d2ebd28bbe7a1b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971d9ec66f860d86231c863f9ad0d9fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3d71d178bc36b85e7a1074504406d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342aee50a3a1fa96ae52bc37fd56b3781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b54be594588cf595fb34a32e85a5682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391c1f3cf7bc3e86693954876ce74b0f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc2fbab12675a6c02971ab2559d93c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59251555f539f9766e66c71b6d2e057585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807c56c54a45d542993dd7a392478ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ac21b612f1ddc33b6ba97f59f5d6687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53ba5388fb695fd9cb5a160f5a58c588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0555a49646cd309c5e7fceffdf4f114389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3705159d0c5ef7256a23c404fc0e9590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bd3de36288641df90eda32a858bc391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a877faf6e54708962e3dec78d32a3592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758ce965224d2058f660b334a8fba2a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22b352e78db801d6a2fbbebba9249894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e86ccf769c6599392fc38d0d47d5e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802c81d6e7f1c0e6f43d73e242e0d23796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed1e1c160314422815759bd8c1359097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69253a75cf0d6d92cb0188c56917539698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a244755fb1344d568136f808a8221299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9cd1a0f4e119274a8a17e0a41e26e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d8665aafda07c5aa42fe22e646c91f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040f2aebd285125616e9c6118b3b6dd4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6289469971ae10e38459f03ac51e7d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f68d82ffaf27c73f66869d3feff67104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053812f4096471f2754117452f6f23b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b0eae976e10c753b090aab2f15f22106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffac2cbf11cb087ffb2cc79a1d41f7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b0f77db58ac43b48c1dba07fd7285108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52efefaa2a7e6f4eb45363c08c0725b7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7936f70b1a4a6fe33acfedcac97fde78110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903efc4e7eb06fa480d676fe97dff38111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acda7d79d2d7adb5855c6fdce2e478d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f539e2ca094c3528fc5fdffb81dd12113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212992eb99011eebe135130e55c1b0e6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0bbd2a965c0eba0cc11a0666d1f00115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff68041b307b932c68174f90809abe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929e757a55c4cf413f886a81827b365117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332664e540fc06b3cd3088ba3f3c1ab118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560260f43766baf9523773c532cc1cc1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a15e619f48b4e4c55e35babbee3192120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf1b85efe22d20dca216d7a5ba5c7a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a1f88d6d88f34c237e35273001a22122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cb5010319133839b3ed33ad1d0afb3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac399fe211135ecfd64e25ceab04282124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53862ebbff5046ceef01943dbc1cfb42125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849c105421dd7e93ebea2c1c0d5ecdd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0e38486ebca123008be22a58dc0379127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd737e158717e8216a8fa0285e9694b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe23925ceb88305860f6d41d884d5b9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d220563b59a1329c9296aa84ae5deaf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf01a20d0aff7088ea27769f0414e5a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b908b8a0e7e077e7cce1390933e7ec132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5460efd9f138ffafd08b38868ce3f0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e2583b1b6c9e7c93ce6b61c3377cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b594fa77eaef124811f1d3e8d35d93b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d29c2740dbf41b8d6a412629c3b04136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395461cbe54f4c56a1c7677ab3578f9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de92ae43f3bec8fae10d04055d2ebfa3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aebee06d10bc70e2f0df85b5d050c67139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa5910b116b0415b67636abbfbf590140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3ff5ca3fdcdccf08febf6901540f8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68127dc4f461df31193719b1efd2f1d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec1664eb4f0aaac19dccd885427fe3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd169db0f4792abaa5060a0e750d7ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a052dd04ea196037bad6e19687884f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e5732230d10619b0543cec65a8213146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e937c5a33378df4aeb2fe1caadf2003147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f8473fa879eb56d87e548da75e43d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e33fd1a8a2a20f9f2fb9b3d90fd1a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665243e30e049051db76ab53546d702d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac3ca0b85c320d137aaf66a213e1d85151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52042f3e937b66de37d32f6a03320b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188ef1dab0139eb311c5f1f5db9e3e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f0c91ee15fb42de7fbef93e81c8db154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0253f68199da07aead7f36f7eaeb8865155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972a71d07e333922bc11e3eecef1ac1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e482781e2c16a7980e6c36a5d5b9ee1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d2c1658d23cfbb18ef735f558bbae158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b2d5508d7eece3c842f8d4dd32397159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2acca37bd11e1bb7a2a9d39a18abc06160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43e7901d7e904667bdbf7fe8587b54161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d593674d0bdb21cad5b405126a6a312162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771faf25bc658195591b69ba1526130d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9192e02d8f073c49c29e45eae9e28164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ae8dcdc65d161d4c1f4b2e5405862165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ca038233a7d7e0ed8a97abc3823af166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cbab701df1d5b35268db48b26cfb60167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b451244baad49a3dafe0dd13b2277e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07483eb97d7dbefc84a97c2d4f68ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d85b58a37d0e2fe8b0b23310a675e1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c2a2e45b5d592370d1407e94dffd5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b1e6c09d67d3ead3d9f0dc7ab90c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ac0b4f565e90be872bc34ece92783173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aca921ad9a35d955064068ef5750265174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ce188dcf41c2bcd894f50cb96318c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8149eac3cf064593ff84f68dbd5da1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc389b8cfa86f827aa99b8c1177f526177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f27eb485bf9aa6204083b189d45b4e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd4f150b05be851b4c0369f120287f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cda8f0e404fc1411f190f38a97f332180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65799a09d98551ca32b54695ac76ac3d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e736b1842a5d4fc8fbb55bd4712ffd4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca0b703959d8b06cfef2cfd0e5fde5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2cb90bfc4a8ad78aa2083b0b664042184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3d824c1343baa4a971008dbad366c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d837d67de7b00e095e6b8cd5f4e8a52186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14561b09e06df06dd10a41e858d273187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b804ae06c9bf459315db9a5b9f783a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e5584e9f52d0f4b14bddcab6fb665189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187c267e52770df29cf4721a2fdac3c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9740bbb469828ec94185c604704dd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bfa1308fbe7999afdc63467e3066c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c33a85bfee1ba9a6fad2d60f43a807193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a59f78c15ab4736c915d9a86d957a56194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746c926a6ad70ac51d727c65e3cadf37195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a25c4b9e8f3c7237f258fdab798975a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb7acf218f60a56ab900856fdc48959197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ef6326665dfa6290ab7119adfc158198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571a25e39d8fd5197a5696742bd41cc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c486c55cbb3c8bb3e3d360a451d764200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d998f0c6d0b0426005cfb722063fb0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c79239d4b5a9cfedf43eb84e1023d70202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0b170c4d8a81acba0d7dafe252f289203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59942b9ea56c1cb349ed2c287275798204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e7bd46932cff567b6f83152f2d8bb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae497b23643f77c796c726996546a0f6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724b8c5e8c91bc710e8d36210180f48f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a00324df857fd21a9f2658b0bac7bf6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720180becbffff5108272914b14fb8d7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d7c7aadca3fe698426637a449015f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271ae417c82a9bea9fd174f3040d7fc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742585125b9962bf3d46c66327aea72212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02727f464a15702e6c8a14d646974981213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c655935b36d0376905b95000e958d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8534444f418d14410144e15aeafd1b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f55e1ebc278e37d09d404bcd9b8e97216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e627c491d4804a3b6b2137120efc6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd8f1af088b6eff0d26a45601346ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b120d4d0a142540ced64610c72d24655219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81ba49630ee5a58ca90eabe2ce83f3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19b26874899c43a1292f5b3175d6a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a16b1a30d83b4470d1faae0461ce2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a63028415ab7dd62869be54af5070a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ba00d4db24f33fc12b0cd104a03d6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3aa7c3712484ed6133f65cec140093225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e48827e658055a41bbabbbbe21958226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51407acffd0eb5aa0c31d4170e5f08d5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99472bfde0f0f76a192d7f98d89ce494228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115bcb507a81618fba68fdfa5edd7df229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d85fbb695a29d602f7cb7e58ef4404230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269419c5a09ddae9d6b8746f4072010231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf900756cc23211645f5c2f9fe4251232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580183623c656bcfe3d952e67366b318233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb9649fa9a28652632aff4b68843cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5ddc5208040cf685e2c17d8182c6d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcbdd3cb7750432b054550136921ebe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceffb755bc2fd71d0d098c4b2fa0a9f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09859936796aa1d2837d31380a02322b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a3ae799c5a1d944bbed1351d41ec1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38b9c89cb18d810eeb7699e05718f4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65ce4d2599ad1f6a919432a4c96381241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809f4604e87ecc722d75f2eca88f362242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406b7f7bc3ba1d1563144e2f371a987243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ceb2b5a975f55db2359f755c0407a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd688dbe778199c6cc410cfdc8f142d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8680f80b1671e47674e8b579afae2c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf94c3b37699023f9d904a9eff26553c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0e1bfae4fddeccb82fbf15d3089e1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d0d9c6a4a6481b1549b34912aca6d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9366739711dcfc3a9cc2ed4b1a22a8c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8b274ec4f7dd86261866ac924fb84251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f23442f40f933712b6131eb6fe5ad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c13cfe95de782d031c786956d37db1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fef0d24b69a031b79908b5790b9a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d96b0d34628e083cc0d02dfe0b3f68255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832214e61e649057d455fd3e92dfa36d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4700972a3334ed2e59c5631e9a4feed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0542d9126d49fa0a2f977848e3e0d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9db7208a73adf32d14f89161c1b21259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd59deeaab82b79204a93f5ab9626c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd6217fe7841fb648bbe0b9fc57d1f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127dd2c3da45296837ec866ceb8fbaa6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2e24560b3d4ce8e45b012b0968c9d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c29ffc2e211b2625dcbc766a1b598264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1156a7390156cff11c38f299d31b0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7492ed7e5d129c38d6a10bad9347538f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94afe7c454708d091ec8073ef2244a1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bcb0bb38fb1455d9c9e575770914c6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc5492b8e11185460ef86c1ae588dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc63388e30b587fde705927b3075d58270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3f1e30e1931455df353ec7e071f4e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2094e1c80e57a776545e5c2d1b717272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88dd6b220fd2c5c5e0c274864cf75d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229e6ff12cece586754be31e85d8c582274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbc7802425bd7ca1f3409ce78592f47275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbb130bae5ff66ae95413f2f35adfa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5657f7b11b6fed3c2998cb031d5a00277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83438e2ca2df04661b544763daeeb26278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e621a1e574acd93d6e5a3e76366f11279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f309d2476bcf78cce5df66e4a268ba1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311155f6063a8aa5a4b0bee196395358281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c1bc90d9eb1ef24554238355dfcb6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c17f323e6be34c5ddaae4993207c7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff8e1067b18429e35e89ebe653105db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3045b9b2f94b34f1b7aff6d7e63cda0b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1988c2da3d3f4e016a0daea8db8ed5d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f655c19131a17f197870a965eb2f81287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b6b25b5c343adc1e2249b02e5d92f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7510ac290a452feebf4edc08217ca289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f4fec7b043d48fac6aee8d48a09c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad36fe79120d13a46263d29c64f3240291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc00a97da6fb8ffb8c8b66e3045ba8d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512e4903855f99d03bed5d1bd8fa0b0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed5b3775a2caa7319ee035d1237a3a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646e5c460c835c51583e39f4a57fa01295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07bcc96c2f79e60f41a8291224b9bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283415480d23b176800f209c491303d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040f456d30245211335a62c2542e866298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b36c15304a0dc78876dd301a93915e8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc60d07baeeaad114c1d578cb552b53300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa61b42dba52056ea947d0d4b5ff09301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f2a97579157ec6836148ef3a63c28302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2174d300c24ccfc53570426be5da1a6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0909545d4e340cac11a90673caa2556304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e3e9f454f80429ae6edb0c202abdc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d948a84623861ed61f1fd0a8f0fac306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1306b9fc377784889daef8bba8d6a6c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485d25c3edcf961efa24194d65ab483308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5375a2cf1b63e77feef55b02d0ebee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d16af4ce2f6fe9df7d75334083acca310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178463b6d9566e3d01b071dabf995575311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eed2bc305317953778ab7c14c4e064312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa34d1f1ded3c8ab3923c31ace7d4c3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d7aeb51bc3ed483fb4b0077e4ea21314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c1f574918072b483b0290d00bd491315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f541500c28121940dc55978cc970ca8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d9d5aef05cde9fc224a27d1a1ba29317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da79c04d89c5daf0c5ebe65abc8c52a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0d8740372591ee11967acc83360ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15418093f9b00c9ec7ad236b7c2a52f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ec0c497b0f54f2e7a059aebff65e2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3db54ded1e2681f6801a63e1a5fd71322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd59e7f5e8fe5f45e273f51684c037323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e920ce7de60ffd2e6f45fddf2fa46ad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089039e86a109c34bbff7041f9a0275325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001d9fda7657b850e76de13c1b8d24c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe77848cb91ee8c9005db00935de3c7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e741d14429dead4ad6c9a43883263cc7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b76db7f0e5247cfbb3747fddaeed1a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ddbfa140a876f6e5d3405df5c7e1a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925d3033fb3df5001d550c1f6d7c8db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d3ba2f2ff2f527aaefc353463e4fd3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883976c80df21299d833544fc66feaca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844cd0fa7843924427da5f1d0cef51e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165e2420fb986f1a86b1b268fe5c15d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebac4e450907c367f2b6566a7e114f4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1842f3a1b455f97c37628fee2a03c0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc9069cf5e2d996932688e553b89275338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda571b6b45da03c91991fbeffc956bd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266370be2f4f69128b2c33b62682e322340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389ee8ffde476daed46948876875527341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8090ddf32da31e695fb10291fbf57773342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33020bad7a2df369ebb82c45c6e7f826343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d4fcfb1d6a9b11da6cf87eaba3539344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8434e2ca5d25ab7e0e26d3645777e037345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc31e3f6f322380f8b8ba8ba4b21a2d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a3ef54c4a658deebaedc92a239ee9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990c2e42903e6992001835fc7b41271c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1fd3ce3dac400206c367869f7b767349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b418337152d9e1347bec17e058d677350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061f068963ba4fce12c43304a23cc02d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db53b096d69434ae0381100b5ea60e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1f1f6e0b2a868822f978bb0e37c6a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00743064f19a3b68148174b81d36967354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d57baed2b06e426a6be690aa83449355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b488e9067be7317d8adba4b03578ac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05adee4600c338f5bfb19f2f1a5a94357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd61dbed2c00ddc4f5b62af092ab3ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393cadadfe58b3183d5c74f2925c578359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7fa85f0d9866deca2bd9a9349ee9a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c49bb599ca0040e005ad3edd884295a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fcee574da2fed54508b2092f02ff2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2901023fa592ad7ce0384ca6db5ff8a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c4e97ca69ed3d2d131bafb6fe5895364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc57aef252affc2842f023298f60bc97365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fdf76d86f78ae0a9934192faa35998366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fc99046f26dff43ceeeec2877aa1d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c35b3be7b5ad234834e656bc88f0e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5876b80f301dbf6473ded818ce65d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446d112c25317596d28ba6efe169891370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec2d872c6d71e5a670d782ff17a4de371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c880a72bd2d56411b62d8ad46cb793b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708517da312168f88d7668cdb57f564373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8368f5734a0ff784949370c496051374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e898c426826b098d83ba7c490c2e6fd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96571e2821c3a1c66daace83846184c4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70717918f26c5fd76ec6aecc244e5c18377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e72e12cfdbfbb8185da4ae22c0d1f1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc918909e9d60e833cc82daeb51de88f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450a56878b4420211d9788dfa223177380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816b1fda92ff2237412602a3f62160c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3809cd157bf98e1cbcf00335ca7e52a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211e6f6e1827cf03a467317423049427383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab788aac9800ce1f9da838717e848f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b226881725ce8b4226806c52d0334c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4257a8901b368c6ff7682a538177a2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df6245bd850bdb5a4f6f3546003c290387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3070f09d20ee90b0795392d3b02393388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5ba634c6641a3445ebe7dcea11e10389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa7546184f6cd52d7ac2a021809b7b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63f3e7dda26f0f66ef3f68a7fcac48391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886c49057a2664188674ca45bea9461392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86c07f3ca1fc7bba77b00da460c3d1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79f19bdb0056efa28146d4ee59b871394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968bda76f052ca89a67c04912a0693f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ac0b293ddf8259cf5c91e98a8b065396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012d99f652d1b69b59315f88ca030f6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561b852cab00e7f85224c4fa37378a3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368ad3440e38d6c4f051a556a2a4641399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7166bdbaae4d92a2155fcab168c99f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d764284bcd2f66245b103f9d34e81401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9529b0ac258432b8f6e963ebf2a529402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d9194ac5d219ea6f19163ea25e4b4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03a8a2c179d07cb6f549cf5b2bf8cb5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc88429ff6a02d6adea19be34d857e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049edd6c03fadd77352874d44008c21406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17005afa3343d498e43ca2e7bb3a0b97407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a70496cf75414a3fda63967c6b8a55408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632d111d079ec0f2c280510325cc3bb5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76cf1a21d1fbf381eb5fad0fa712f9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9f51d9df240ae641bda8d59034889411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb844b7ae3cdfe8550e68dc9cc2c4f69412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc3caaa41cf20d74383bdcc0e366f4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae8a307b514de59c51024688ef875a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f502b8146101c1b141365f6f6c129415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7aceb03bae83241852e5a2cc0fbbbe416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37963a9c9fb5bee48ffac56f5d181945417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff1710a21b3945155b4133185bb3fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bbcf478275d434714e717b3fe317c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2873464068484b62b49e6d74ece50d4e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e13cc2bab955e08b44c54e28e4a5a5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947ab7865fb56a1697180290ebc4054422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304fecacbe98848dfd9f0079a523aa3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9b6e689c8797fe391d2e799c94698424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586334914544e3af535172dab890d1aa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b654d47f2c164f52604eedeaeacb4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed59174da36f8428a38cf265d3b652427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3dae18d1dbffa346e01cfe3f28cf9e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ea26be856ab72b98aa70f3113b3d9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f98d71b3eece7ba01145607a0d6ec8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5fbcfb5f0647131f2e27cfef814d29431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c29829ffa61989d7e91b234bc086d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610eccb7f6df48f9e04ace539a2f95b2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f841ca8bb256cde94da0bc1f031e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0efe8eeccd0a8c9f7c3b4d593a5ae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2abda94c5e409c71839b3ed5cbef2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e60ab05969ed5a702bb70d7d71b852437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40734b5f5ded4a3654f4df465eae45438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1328beadb296f24d3cca841f17d755439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7be3f737faa9c57cb756601a9ef64440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ddb378e2347fdcdb55d4938738cef441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb09e0ee94f8bfdad2e534a6e118c71442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ee066e2a2ff18f0bc7177a3649472443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03975321be03cc037fa588d97ce27f3d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812c0494330453b6856ac66c931be4f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9893fb32cbd16316b0bed933637ed9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b6796f0decaf31972ef9ae1c0c396447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba5d5ac464c1bc7696c407899cbe46448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00657811a0559c17b070a8bf1e20654f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578349e11ca77f7897bd1583f71646aa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b3cf5ff952af77fefb8f146420af5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa8cff162704083e7b99bc21b83d5c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b93d8f5bf0210c518eeddfb77d92b9c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70c700e49436249e8a598d0946e22f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532420724616364d01f2675f5461e934455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f2d70ae3937c4e58f11460cab9a36456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f27d4067419f322c157f4a9b7c1659457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac88d5e69c728b8f05013e082c1c739458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4e94e293876fae39c3f2b7b3d0afa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8e9c0e931c5d11f446f9088922967460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b4c43e05adb2af5b20cbb2621dad9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817171c9e91a8561034a6f723ccb04fa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb0b26e200b8f2174c244e4501145b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77f59df265504695c8dc1c1d821d58464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96e7262a387a60fb89c48de2de9861465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42df41b9de1fff35f5cd51a5000afee466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9263140b1294ec7c852881b19e74fc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff713250cf949edd0614577f700b263b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b1e4f7d2e175c7124cf4bfe4c0a0c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e83bd3ad9366cb83baf758773f91ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4961fe8a6b962f151b57817652e17471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190e7167407e4d19d179bd7daf20bf9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c779da767a7e0a785257f5ea101745473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4429c37cfc35b8494b95f3cbee69f53474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653cf4f23a4c978c02292c5a7e7879d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf93fdba84ec7b3239ba8e07067c56476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61be455e141a671bc994142e29d4bbb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee07b434f06577994771627f19b09cf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771f74bf390987e712b3951492ea68e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db667dd63fff721414aa4b55487e025480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf413d8fb28f000e157c1e618d08850481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338b17099f396093a0667db85219e35482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da91074f6206150828454dd92ad8d2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8481c284da829f264b50d3d1418fce484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049abb85202054a1b5f524467f193f3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26230a0510c1ae76335852c2f6287ab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da792f1f051df561d365b756bb7ad3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6979d8e0d3d1d5c6c0b27d4b4c241488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf708a1dc84b262d6b26101becddbcbd489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51008a1bfb16ff492f869dc4f682173490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a0b9ae8291ca63e717b84a750b566491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03292ce8e07fa2fb57b7063d83be0119492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4f687a47c0771287c1885232c7c0f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462c74806cda877f9ed5253260021d8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabd38dd344abfc2f43c53052668f39495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61242a7624e12052dbbc8cd8b682bf96496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc7a2a91ff63b80752dea8df0cc256497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14bca5dd81c345244e4f32758a2838498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6b39bdac90be9303e362d18c752f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132d12493dedd447c877080129dd41b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ee22131a56d81502513abe2155c7b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88425b4e34b383feb4de35d3436bfcdc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01815ad8741feae8801a450c564fffb1503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed3a447f8255a909bdd1dd9beb744c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c533b867e2a4f1d719eb01d33351d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27b26452300dcb8752ac6634b743fac506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4576e6930fb92ef71e444ce7fe8550507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c3068bf7a6be1290d176b742d1515508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb53cbc31079dd5baf8783a50913f8b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87082520fadba8bbf4658f4722c6dc00510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3292c1aa2857b877a7742edefb7bd8e3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772fc1b2b421f198dabc0d4cefa9274512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41620a31384062f4ff4a48fbba15a257513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a26b788cb336ee4d097a9bfae556da514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ea63def7a6bec94ef9a5b546af3f8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ffbc50edf582e9fc9e41c34ae5071516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75c91dc0be3d7536664544183cc681517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8acf41471141c6e8f918de99945c9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d57046b5882a67d880e21d73418d75519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbab439fd8cde806e1f825d2fc85d3b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd90e1033dcc8716c0d9fb266091d5d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984df9cdd5113079d4cce8e4053885a9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1bfd1d399b2cc94900b567228ffcda523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd446f6467a5c5f09253a6e7b71add9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8d24977731d34ad1b37b7bab4b40a1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bd381146f0c379b135a73c821e8bb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0351c9dff25b43ea504ede9f8f5f1c43527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb605ac7f2906e94deadc325cd96f0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1a49a05fac52f5345f08c6df72cb9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88e16346a212805c310e569fd176df530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375a2d907636b40c40efdf223400cc7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bf28a9ddfba758dff906d5c7d49e5d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20204a3f8e9e2770f4bae6200618f52533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72a7f9d2a47371f703208fa9dcd21f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cec8c7dc4e924132411f0a241411f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838230ee2a7ac3c8454ea8eb361fec8b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee09bc115b3640fbcfaba09990c913537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec405f6c81c2ad88f08a8bc4c939819538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d4b2192aec94306a5136198711ea2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded259251c942c16c00c5cbc72adcedc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c10e1d29e94e9859ce6a5ae08749c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f227aaf8dc501453f5cdc10537449a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82455932b1b219f5d8365664506435f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd942f709edd146b989d1d1a529f12f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830dc9bf9be81d4beb41a72f8246865545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920692bdf7ac9a3872a1d7d07045666e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a91227c58ef25c6b61d14f811fd66547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de2e2e08cd6df6d1b2baeb32e192cf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18325ce3d053869bde1b1331db0eb9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012ebc23566aca9ac216a390706d034550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de8ac10a20b22304c4774d657839abf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3eb078fa50874fdd98c703c5d1deee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03ad504072c7b5c8edf34ef8e4b585553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e56e26e6c58383764ac16a3c618dd9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4a841e32ec51071c57b5b19b85070d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6e9392edddaf83937d770904a7237556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77919b1bebfcc9f0623dab817f76cdec557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604afc9789c6cc003f8a6078dfa1a89558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb111593cfe27cb70df4450f8a1504fe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4622da38dcada40f31d47d0716c0a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24460fc1290a2ec18ba743263d10f792561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa047abd7aa5a02c12f252569d2592562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58e1e3465d92f9069581ccd2bf9b96563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b46c4d23ee12d3ef9befcc8797fd5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5efc90f841e4ffea2a2ccc04781749565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84ed2141b7f06cf7edd861f7199d64566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917dd63f3339bf3d80d8dcff42faf791567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512aef3fd208bbbc6d52f6b6de2d9ee4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f64afa8b72216fc150d72426e00187569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2fb19950522e1e173d0e8b1a43e64570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48967f9109fe5d492173eea3a8527493571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f2c3c20deab533ed7c2cec4bad02d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ae4566fe906eef3c06de906a21360573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ea71c9dd7a69f7cf5682f297fa19ec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52742e84d7eb5a1ea3d95da83ff628d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa35ebc3908264329cd7117530bcb38576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9ba29203356cf92a7dbba783c5976577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cae63617db2c55bd49dbebdfaf773d2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc5cd9956f7366f2db48f9fa232384579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca015aa2b39976039a5f61001adc4091580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6140d7503925064502cd084f23a94d05581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d9a42565715cacc294703c6d0e5b0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50460d9f6f68963cea3ca2908bddc8b7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42437da51173545711f6143d3da78527584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5261d562b88a600fcc0a9a5319ac012f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f178c9edf4adb83a01d71877e40db39586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fb68212ecd88d13e6df2aefc7efdf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd791d4f80688ca4de4a81fa0d315c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29790943ce30d0e9d1af6154f180bffc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d829b8ea7ea022860e0e4271860ba1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9f639910700504886369c78e98111591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1147a4f0a61519dacacb2166c22892592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b5ed29483efdee05d02bc81e2fc5f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f40409df14034065bf16d6b305a7e4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706e4f418e6315e588843be7d44376b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dcd4a58bf80f030a556ad7aafaf37596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062adffafda9d894fe1b398793bd3e61597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1709b2d4cce3dacb5dae5d82e9edacb3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e35f4b6b0b366b679a0f39b9be2c54599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f374a5162825a231225695705f49c8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9ed212db0ba56cfbe04ebc646302b7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf6ccef7fd914928200dcce1c33764602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508e152d9b8e7f3f8851f5da2eee3740603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82004b9a85b7f2a33776a1713642c88f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00133f14288afdd48cfd5c0a8899441605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf94a080428d90f7d08c58bbded691606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d040a09efc53a14ae1d752e339fba1b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f344fba0d8d412cca4f1611300fc0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc141b97eaadd74ec563aee672b7564b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8a9e96b9a5c4b836ab7f127183c69610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbe3bf1682492b337e3838b06a6243611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9cdfb176142a52cbb713ab15cf877612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cdb7f3215f9bdd6a2615d9601466e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5e169a51c77e09f91d62e640848c71614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264167c99e47a3ad84f3ab52d8f1cd2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81104d585844dbe019b74a9b339ba37616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea1aca13a17b64b8ac251b7b2196bd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28481006524b9e72b339dc322af55bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d2f11edd11dae299d8483337ee1d3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de82b714911218c96dedf904e24dcb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f79fd7ae15411def9534ff2232e02621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54307ca9d77f2fc40b94daced1744c1a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961bff2851e0dea9bee0fea09620997623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fde48e0074e56f2a9ecc81f5afcbcb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7187fda2ab326e76123854ac2a71e9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa623d4fd9cefbae9b89eeafb4e2554626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90f47898395f279dd0de6e2a8c2188627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706e16dde5f9be60e285738f054e309628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83543a4420a5991091418c7a1b67e653629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4fe51ce94699fd091970bfa347920630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b378ee4abfb01e1a78e414757e087ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1829045f760527c4d651256e1ab259a7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf3c2397a0d31767021cd6e092536d6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add88949511d549c4c83a5200c51faae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebc0c6a9dfc74e6a45b8813e7f0eb6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd559026276a917fc5306a36324fc0f7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4deee40151779a15aa4dc604460b03637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ad9a233e233fe15868465808cea48638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4c5031dee6901142baf8ee4607b602639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8254b5896a79999a5c4c7ceb0f2976640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba994dddc24e2287216057802cb093d3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f9592ee38d9a9b35d5ab25004b282642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6f7763a450c48517b03420bc9776c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79cbee2f7b1f2ba2351bdf535cfe83f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185f09757c853e091f45d7d823f9cd3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10378f1237b1a5894cb261e9accab285646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1445d56b53417c8a70765e1f8844d9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f5b52ea67b2f6eb60af475854083f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf405b5de23fcaad94e35909ccb6ab4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec473de5c5e7aa6a24c8a799cb7fbd9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45b200ac3adddc9c68ff2fdc535465651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad858ca7a164fe3fc30a7f4d91b07b9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98100b48fc2eab331d3d7fa88faa3c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b498b7c5e6f5fa296ea14dfe3951cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a830f0de6348f59b134c5046703cf75655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161eeb6c7ca27ad156d7dda5c613aea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d860dd95714fa18a8660f5d7ff418657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f9079295b99036f31b22665fd5368658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28549f4b88906873d8859430191991659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79044d88c9da26aca25c05557a9eb2bd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879c8ccf14718bfa5f6a820c101807c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df217b95a6bcdb113fc30a6c5efa03662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc23c5a39d84c1bfc610522d4885722663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc505907b379647f40cf7d791a80db664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4617d1ec31b82e16aed610ffcb4c1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc45b2087550343a13692cb31d9b57c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216dbc51bc1c0e23d648d8295a0dce2a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab0a8196f198a6a294de77b4d64367c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3fdfd705900e8ff96465749186962669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd364a1a411860fc17a6ce71e28d5fa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6b8962089be00ebbcfaa5c69c1864671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dde07909a230c3e33a0723c3965697672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43402ed7da74a76e6487b1293e5f3432673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151055cc13a7b5609ae8b4b4f8c50c3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468db3c94edbccd27457983a6ae483c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e821301e1e99d41def70eadcfc46488676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fa610f43eeb3caaeb526193086d60677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a40fc7ebc2c8fdaabaf91bbb3f9344678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80580d27ae3471ad4f3e686dbc43236e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02589c76d568a1bb183376e40a0192c680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>