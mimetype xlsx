--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da806d6f31c00dd1f83b28c0c48d735c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9276258802b17d900175a8adf8eb94c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a9fbad7a6abdf25a123b87be97b2873.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8d05b7ccb7db98ecec0977008eaf414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984edd74e0b182fcb7bd3fb0732374835.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c917ba7e099136fedd7528450e1436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280c71f8a0786286f3b6c0fbe9de9307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad76c6586747235b484ffe1cfc2a2ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385928a5e1d24e9fb30175293c82cb49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6602315fe2b4cdb4c879f9dea1126d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43dfe7f1842b8572c4beb77b689628c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e4eeb3713bddaa35afe890dd2db2612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5929fbcf092348c44ec213efb4c10c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38117de3759da08fdbb2370bbab61e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edd7d20d736ba02eeea3eb5c3d52d215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c116a570920452f0e105f74dde7f63f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381c2b68e07ee1f9e876532153c74bc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cafe315f0c7476e647f3d559b00e8e418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884918f7ed306bffdfa1595d1f80826419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1aefd1afde4329f2d88431c1090b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b74a213c793972e456979e0111db8321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753ac7072251a98052122f66a11f08b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a927d4dc05728468c7b551384c05d2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d4bdae751874b5a8c549b4dbb6f2524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ebe8859483a29c9f2d24ce1074f8d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd258c3588e4d59cee723c2b2d75d9026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c369698b68254df5f89dce1f1608827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71134078c079b8ae4801672efde6d6b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf587e70358e9223d4b0e5c396001329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5572eaa677275e4637952b56f781bb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f97c60bafee8bbafd9db1a1fd5cd931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae55946cda6a3d4db8b465fbe7867ff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fcac634ea22f78a7076bb511ba34033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe33bfd8c26ff067cc05432125b5f4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d34c76cc32014621e3a0ad43b4bd9035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01eff7684be3fbb65c84c882d7879b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c7fbf805cc8449c651fc5127d52c8d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec016b3454d7062523cbf61404cce33938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abc0ebd9f2c673ac0c28d176b7fd0d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1008d2f78f1456096d5e7b5d3bb6f0740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d3ae2dc21ea0b63118351cd75f9d041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ac9d5373da0526eb50efe7c73232e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f95cacffff317d6105cc7f419c08643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03153bbd07cc644e6ce8821f26e3f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7e57e26ce3873be12fa11746d601a745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a38057853765b0654fc0dd463ba32246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71e09d8350b530935452c0a1a2a407b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b7908d9f41ef4cfd483cb86e6322948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5beaed7efa18fe365e3de703b62ac0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd873a571240ee7a283eeab59f3f58a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d606e1b28f3b2d056118faf42768b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858337361ebab332f6588cb9e15a1ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8de602589e9eca3f72a13c8888b3c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2230c0ff9a261e343c293c7230c59154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39fccfe884c13ac89c450b713a1a0255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06b048c25f6d31b5bb0084836d58b756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581121be5917ce90da038aa92e8244657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910328012a7df7b85bd61b3600c9037358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b40ed7e1da60686630947b9c28256159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa015372931a9eff91e95a3ed8d6f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f8c972244a2df6f965d17a896bf8961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd6fea4908a6b4ff351089c0dd024462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4dcdf68a9b0491746264e6f4c21a4063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d9787eb8f18cd901e988ed0a9a96b464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af1a8d08b72d73cf11101ece2f265e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5bdd9ecfbd9ff3d239fe6c1993664066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87faa030c8d4e750458b6efca1b9248067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685a84a6ee6f67c691011951f72b9c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687e749530c9eb68aa68efe6cdc20a7369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6649165d5c632c7ec785a898e3584ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d082c2094befadbdb06faa9e61c24371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f4353720b9f9c09de6d271d7bee6e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369d2d36bda3ac539786c2d0a06eb7673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefee948e5df5136441d659e67ff49174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9720e08c1d89299cac9228bbcb6d5175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c462990b6ea596442c8f0fe06a9dd276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad72ca5ccdc573a9fca796e18f30b0677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e00822fa9f31d0c83d74c06261dbd7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb3822343e90da231e047f36860bc679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08595561dca78343fb4ccc8696180380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222790f768639a4e224fe7533f289aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceac87daa9722578956446dac73691882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdec38eced9a34415c84c636bfbfd883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47614757ff0f2b4fe80081d1dce4c13384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e788e3a559a5dd2800d27f30f291e17485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c006ae7fb18b165d2b2c1b758384a4486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36525bdb4d507fcf7cc758e9d2a60c987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4235e99b80c025306d54aa1d60b9bcf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370ac0f3909a885cd71a40be0103939689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d82d9b21721fd62104bca042f9c4f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10ba3e9d2421f3ee40e6f5a8b403d591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89ed28fbc752173540adc5d79a9d7492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee1b3e70ad20785d64e97cc3d5fd9693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f6001c02eb858e27db302a54ac4f2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a786aa9bd4960cccefb7e63f3e8ef795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b204a826f05a8c50df9f4e1870472f796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc234efdaa2bcf8acc2e5ea0d9da7c0d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c3889889006c0f559edc5d395caab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed6f7ee9e452b49228e698e8ca631e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1643096acd2f03c78ea5826359e50df7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0df8fc8c83c72e5164b03af4e6e3a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7cbeefae84c2ecbef3cdfe534ab609102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870ce4b319aad9988213943312c9d0e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77750b45460e52e805db436e5936f988104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466e6d03b177680e34f653db01e3ce1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58ace0ef7f058850f6c441d1304e68106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4c326c6ef56c577dadefd852c696f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f74433973bfd9c40592dbf459c395b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4557bc618932c2484b73f5c57b76e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bec3c94558eb48c57b33a11193cda8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde1371da82eee13348647d54ebe88b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bd4d180852485ebf56de17852ecc6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61f6413fb392cf7594af4d8ef10897113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a98b52ba169c1961a83c1498c2060114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d69c83ac462b2d663b00ae5d47b8f3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785385df0121d8fd4f99aa8f726a147116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d272edd6521daa7da9406bed20ed9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebed0d3595358a9795c74380b7d961118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7af43042442e7988acf23c29c6e99119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9427892472c4b7743b3185c19360160d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa36e634db8ba404960cdcf40eac9df121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db26c09c18ad50a319208083b21b35122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df8bf08435be09ac4ab551a1b5badb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fe568096a458e83ebd0f3f9d651fb4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e944ed753f812e4ba7e38ab0687c5c6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67973d9e4220247387b1e16de0cd363d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5427b48364a21898d5ddc1c02c54fc9a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c8db3d1065485eaef200b2a9a529f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389faa65b0d3a742c524b070b12d491129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b065a618aac76ffb1a80ba1c99781130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61c1257ef4fc5d16de8481f5e1d599131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88455228624574d915928ddd98a10818132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea568e06acf28dd56402fcabb85f98133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29278304365e38d739cc7ef00bd99c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c95cbe2e6453d8829fe7909dbc3712135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c171e27dd574533e30156aa3c6eb900136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d67a5ee55a132a3ddf16499fd1265137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148f3571bb45701286320f443271f0c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846a62bfa877b93259dedf91a5b54cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3cc872f2c7fa63ef21b649c502338140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4a68a3170cfff013c035fa252be10141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c342ca21913192366b8ac174ae2c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171e7e6aa4229c74153c589cf44ad8e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e06e2c15dc498e502db209dae1f4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd78bc6a78e2cddea41c3bcf32c999145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0b03d2cb5c08efb39d2b3f7479baa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cda8d33b52b8fdc1bef4a61c617bf5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea818e3f96e3f9173131a7bb54de74148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e010624e36ee00c6f969f70f1bda76c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd71d1e821728fdc940045ea183d52d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60800887c95cdeaec4fef4cd8bd0956151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2f6b827232e760b86b44e1dd5151b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c66b1ed2577a42834bf46445e7064a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c88814a0655c021dbc10a047122977154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b8cdbe4c0afc88b47960da3ec65ad155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40d5074e1e230d7dbd9f9b6bee9fe3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d0546821df02423b470562e9d4c40157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c062dc77cd9004036598224bec1ff7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12a233812be8795824c36a2d41bd26159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75514f17cf0c7a5cf2d22824cf7449160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd37ce753d23e5232fe68558cbd3d8a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f87f31a35c6737910347effa26a708162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8b440cbc71261e9a195c0a8fe574e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5800b6292bda39a8f830bcd48cba851164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af722eef8b88ae60d6ed0131988d9760165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce9af1a92136f475e5b2f89677840f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bd4e603d520966079d58b06a4b5ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc5404e6b54e84797d044d2a9f84ca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3c06b4193ab09c0094c675b5581d5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4020c4d575b1cba9b7a5433498d1d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb19897b4626ffedf02a226425866f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e364713fcd2d02d67b8d2b524c83ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350d5b4d58e0e926bc3d9d4707223d7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54847fe1710d64c3a446ea267ee4266174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3d6250d1036a0e6be5d9e15b7365b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21388b1245feec67740a37dde2a86508176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140f50addcef62bf90844a91b08ccc9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac95757b07a0ba8c3499670b44b5978178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a667238da32c7ba6c2287207cb37cf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc86776ab16c5ca485cf1be5d4d96fd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eda1d41bf1c777a9ec4e2ab25b9468181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c02a28726d9641ef7ff1b8de62dde182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eda9ab1a0e84c19bf70a9918342b18c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90df8e76b7405bde82708705b2c1df184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8ecbe803f2ad068ad0c006296c3aec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac79a9c30dfee8e5ea3926640a3f5e7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4829c53a00f7688bed3b3a7e5648b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8daea58b875174ad2afdbb4e65a95188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee2cf5b3d0064e061eec46e80ce3ed189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165ac87701ee90e590b917d04bb955e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894d598488bd7034890ae9482a3117c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1cb51badb646f78578700753ca037b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93321e7eb0b0651b29b859a117fe5c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751ee6e81e342e714512ac71230af5b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5ad6455dd5ae7e1361c9dbebc205d1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3c56a1acca0f3160bf90c4a078744196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a7da9012ddaf9c144e5ed374f3c73197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade0bc64e22c664a73afb6459b8b0cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ec69e2b8aa373d9c43e22c4c590c4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec848d84304b823fd8432d09eefa836b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529eb6bc419a0bedce613e11b6d6f691201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc218aae42a967c7761f4b04a8ea33202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dd9c52a8c0fe9b0ec72d7285c56588203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b505bcf59d150780891e2f90d551d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f2fbccca55a1b06880c9699495360e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd48cb009a3333e3f720fbcfda8515206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4cb152e91164179e4636e0e8ca05e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a6fde348eeb3a186a18eb93918ef5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420335efea6d51ae7f7378b6c946242b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5571fdc34d4a86c5357ab1a03c6f6fcd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d07d807471741dc6126018c730315fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8af107f0efeab11bf31c548f8273203212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564b28801e04a1f1db5df7608cc0cf6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2ed3cef4f39efde9defe7198b159ff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9251b6a85646cea40cb081acff17376215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da800951c0aba03b9064ff28b970ddfe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2f05a9ea0b0c018005a29416c15b7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e1ec501ad8d1960be5e61592ac147c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffabdcd71daab097f70d0e6ae540d37219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4f25f0629ce53c2f36473b79ad654220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d5f03a15ef2c51501579694bc2f0f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606291ad83df1feb3a48cdb0fea0dacb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f0f2ec69cea2577de7b81778a4508223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5eb69f9e3394eb62f5cdc7b1bcff8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7329564d92ee9e70c784e7cc5006268225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ecc7283530df937b36c73c9f1b10c2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5a9e64e42c4b7e4a2e01710b93190227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806218be0b1a0552da3361fe1cc63a88228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23bb39384980c13d1ebb666b26113c8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f5dfe4b912c300724383c39e68f93230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ca51b45c174eb69e98bb06fa082ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c354b9c1af2900a6c02a33dff32a034232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef8a014095052ae03312e02f95b1f6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcdce569120787f4d67afba0b18e5d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1dcd926d74a95bfbaadeba5d87e718235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3854c2706b42f37e78e85f4d9ee0d36236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc149e5d01c0195c527fbab14706a81237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a6fa97b5c42e765093445c7cc1489238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017e645bcc5c0bf891fa232604131b4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d64643666b6e3d57a7641abe9c3b6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97567bfce66b65cb878e99d4d4e53d62241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3279a7874bf727e93710e71ec71ce2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6d6b0959af9a426c81b7e34fe5fc2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfa132d790adf187c9dc337ad0b9842244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3196c0f16817cf0022b49fbdc57a5a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9a3c3d15c08b9261c77503c901113246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0ba18bf4e635c5a7648e127c48e82247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bf57cb22f3d8ba033aac04360ca4d4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fd6860a8c5fc3594679cb77a3af155249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20f4095f29ea765687a8e5bb013476250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a4a7ff15bf0aaef931f9a9def2834251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c4e615ccd6b94f5c4d75a3cd328b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5554d53f0aebd058f2540ee7c97b85253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5fdbc0c02b4eab111e4198499b6de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880e4ef4d43118023109f3334ccef8b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4529b63c32a02f293561f8388fcadabf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414f9617321639d9e19ada817b6238f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772e0be9a07fec0c5a8fcb4b52bc651e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102a815e35b026f932592ce6298f658259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26b94c6a8b2014a2d71fe2464413e84260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f44d7176219c89d06d79416a2b05980261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e7890a2da834cacb5391df30ea0842262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0336564335bc8b3e0eec1e85a81c25a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ede318c217449c1ead03a69eb7830264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eab9611a06298b9e97c5ff0995025e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ca8b1c7e33fa366f9524a2ab0be7e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa1c2b1c508ba0ed216829aa19b43d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb56514f427d823ffb28c2e2e56c6e4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887854188377d1cca38e4214982ebf8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a99afbc10b5d1e1e2a5bdf2c5ae07270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e2975514bba05f8e43c7ad161ebe5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6eb11fd8c1aae95838034be8673cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1e9630a4c8d930249c83744c1a0cb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973b170f4ab8027f18ff84fb38f32bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478204f38e2ac9a83edfca09e1e97d4b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b84ef63b152e34c4561ab9911a9590276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a45bb5ba8e286f4767f8a1a9525a688277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca005a6a9f964a26bff6ae179f9620d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5de377769ffad86df33d93d4bae49279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb23e178451607fee638685d5dc9fdc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1f731f5e1fca77ac3f5cdfb652983281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5be9287e49164a7cfbe1910a83e42d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc558bfff8ca381f25ad98431f7a5f4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e641dfedfd430d34d45ce977de1082284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37682d6b60ef686dd299f55a4d346c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f6b6e33b33f3abbe2c7a4f85a09b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256079715573ffbad456392a5562a2d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4ea0db3ca6e570886049e284245ac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de49a21fa5d888bebecd6f1090f23a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554a284999b790a77c08a74cbee10a8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75467aed1a13c45d804c406b6aecfc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3bd4ce9266abc2cb8fa79d452995b7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23b92bb712723bd6211d8168496fe7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077968a7cf472844a86f0508a54fe94b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d764f5c9023ee3ba32aae5194a2d28295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e23ddee0fba20904756bbb36e97b1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c07edb15cd71a4045f491fa6b31b3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d86c6d010f69668acd091c12c48954298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6073c11b59ed3d06259ea6437b80e02c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fbbf37bb805b8d73a1bdd217b6bdde300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f426c3599be7cddcdfe76fbb6f6f2ea0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d3ace52382461613ae502a880f32b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8738416434a52572fd564906a2f2b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc02d68ca494c4bf83fe49e5d732d2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79f83d2168d1cec6e8862698c7ef693305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f164003fb136dc3b622bb3dcbe9072f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9691b99398b6561a5ea23052e7945307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b4b83ea12672877852a6eca7dadd6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa6afec44ebf8826f83cc2afe753a9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc08cdea286a0236f5009cb7e7671d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05880fad1bdff27b600250104bb47a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8cb40d9b2b3ce8ab868f13dcdfa3d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1bf234dac04afea3485bd5925a0dc2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a1d9f64acb468b064ae64da6b20045314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3b3d9713346828ff4f2cb8ed14703315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3aa7c91202f82177ded5d51c23c753316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be9898cedc49243b3fb68d863d7eaa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f1790e2238d95afe01969da22c2e9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa5f1b1aaa1cb1f5277d82e0f68ce67319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e9e0dc6f03f690b903c733c3a7232320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67848e9328bbb372e59fcb6adf438267321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9717038408cd79929b2dfa6d00c08d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9f89f1d16286528ad444365844122323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e1e2d0e870d7814ca4163e2500af1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adfdfb2f6a6c7b5ac5f93777fb703a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcfcad7069202002be51dd478f7a4e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268a5a0195a243a9a81e82e27e0c788327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b7802c80478eb2e79cd4ddc8bc9f2c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f5234203972eaaf1a3d3df8df3254329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8a84b2ba0b032d63bcaf91a796112330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520962a4aca72cb8173d0a55b216614331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e533c4f3e98229e14b3a282520abf3f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498aa7f8c8cc1f54f8f691b8d64b950333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b2e92f1c7e8e0b2e23ade428a8ab0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0ad549e29a9ec085977731b07bc289335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e9d8483125fe7092c0e6cf1bd529d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e1ed3842046f72d39712d6ea9ab66337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a22c652317be4ab070b76f6878f59338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26fec4d99ab64e4a2c4838522a7562339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e01827cad219b09eda00a2a8576c53340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff84aaa3994e005a6f74d639e43b92341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a44b141c23c2a95b762e9d21216b0e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080294cd1628b09d13ea50e2373eb9ba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05937aaa03190e166733991572bca1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a23074dfe6fd5cb969712f86d6f38c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffdb9f3cc0eb88bf57d6b30472fbbb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3724cd4b0d9692851baabf158c7039347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712daa943c053bd2f6e05f6c1cb0b69348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91793400e1e2fe4a2c106c59b2e2646349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bc03dd2894be715c05fde236a4b41350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a615be62e43fd09cada4d1c2dd5b190351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0911e5592838d5411661ac490221763a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99600bb6cd39002552ef1847f746c7c9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429f326aaae580484331d34fa6b1787354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032b1a28b4963e962cadd7ff79e075a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c3117303f425336481c81c5b17ec5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a7099bfdf2e85c4e8dc0fd171076ee357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2eabdc53b46fb8be389d772c400c3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5c280d2787763faf703b9442c13999359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22abe8e826d440f9facfc5fc47d13dbc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5f952190d8a9a4341ba7f86f87767361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e311cad6eb3c733c3b456128c206276362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b1465f89eaf6a05d40e7dcb0325ea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd464ddef88e1d8d9b0a9291a3541a43364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d08102b08678d6306450db13b81e60365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd21e9714547f2d07e24688995c15b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8effcd45116b4c8a97a412a4c84c0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8aed322af9d015a387a44329d233bc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d706fe122102fbff511f21a61dd050369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75e8d5482919f14c93d5de905f56ee370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ccebb540bb150d9c36fdcf70146d90371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b4689277a08e7388fe4cddc6a7b8c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b9f7b0b13e944777e27dc73712e415373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f514307fae952296b3e177bc5fed8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9330eead49b1b2c5cf29c5b498929375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918d978c574f4d3e56e97b9d5fd2d43376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e04966e31f500ab23398be0cd01ac8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9d138a1f1d0072ac961c975e6fa97378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc684c55c69fa6ad2bb84d7aea07908379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af687fc89dcf22d91cc7a1fca6d662380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b1d650222455ce5be376688c44310f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7ad237bc6986dd5e1ca708eb8e72a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c75905b16b1264938cb0c09012310383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35d0ee1f7059246fb6a794a341ee19384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8766fc7e73565459eb9ddea2c063e403385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca78bfcebd0f0b7af2209ec6ba7284386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b365ecd2434221e7dd608f0affbfdd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a6e5c55fe4454687ac4f4dcef563f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5fd6f9a554c4053f223de8e69bb7d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac203cc3416112ac7627189b0bef0c96390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83a66a8d5df4625e6f587c6bb37738391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44a16fbfb375a8091de30a56493c6a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2d7e372093ed6a80d2fe674459667393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88868f02b4d306ce9dfe6b2dd831f334394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe37706e822b3f4e61565cfa1e247fa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e72da0dbd63fa4a05ee4f74c63037f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8df276deae02eb416bf165e303da252397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ef09f056920ab8a7d353b65858e7f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e392ee0bd9a536dde87bdc92af6c90399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74909c92cfd5f5fbb358d17510feed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75986f7f0792e6af2f111d3a41cb9d7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947eae6507415317aaeca33adce72a94402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a88f877eb927b0be6ef4416bb9c57403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e431ae27144af40a870100b7c47be2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ea66d5e4638c993f1548f15f68a7e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598dfa0e3a4036de36a1fa7fbcaa0d26406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651b373b2323bafd2fb245c6cbad6cc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cafe08b58a4ec761c27164ccbc7013408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d542dbc59c5ca2b618bedbbc0d1d517409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c9503ff3c71bcb76a60624bc89269410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e51fa9ff5d7c0fd173f1bbdeb32be4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d009bc41a4151d6aa2ff49b75d1db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4669beb864a40dd702914e24ada1a3c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288005405db4fb8a2b77ac22855f94e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95f376c5b47f7ee57a90c34148bfc8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96936ca7ec672c3a0c341dd67896642416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd570a16344eeefb02e3027ff76270417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb705e0cfc261e0b8a26dc783a4d60418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98c716614ac846560274ddf6ff4264419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9946adeae10c34d7fe86716b17ba2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2826bb1f9a20f59945024d6e97b51eff421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99887ed80bd89fa9b4cb7aa7eb3a570422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d68f15a82af7a600848bd906edd7c3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60045fceeb36f2aac6e7cbd7e4a2a106424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b390c4e4e294f57ac64c67ca8f9253425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab543dd4dbb3d32af053a184293934aa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135f9719f6bfdaa04a188217ab50ca2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e896a4bc9fc9f24dfbfc526e5b3ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c4a80f7412c84e0f4e94b05ab6b61429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425afea389ee47368d150decc3de8a9e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba50041e3d8a480a1274bc2184aadc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b229baf574e4914f68915485535a4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fcb9b99586d7b9c804ed9b799e52d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413a51e9b50134dcc30a107a3d4e14f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61d5eca153e5a68f84e1fc83909b96435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776edb469225cfbbe5fead07fc2b5e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9395b337fd19501b2bd1d4428976d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628d3b9a77e15158100e4a86b7b7a51438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ac12d6a1009f378dc7583f1db9e02f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0e88da0a97987c5c9eb0dfe01dbed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25c184d559c19cc5b3b5dd9ed26215441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3978aaa2cb8d1c64470deb7f4e15fe1f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d58de4835e21dcd66bf76f7bde1d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6159e8a0627eed2e1b2e6cb5967ea15d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c91f8d4848c98db571697ffc98a73f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346f4683a2336037c3486ebbccd9e1c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb25879b2a1527792e03169a2feca40447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8dddb972d22180b82f2439e270d24448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e950d49f60b4f8addfa6e8e03382a7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6f9dfdb480e0427b901d65ddb165b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f00a9d7595741d81cb07e459fdff57451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6b6342636a6f81dea42d18a5c51af452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364d4f40647f532c7871872cd85dc97453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd711278a75d0adf9be980a75d0ede99454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ba70308b5425ef6045d4dc7aaf772455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad3b042ff3821349250e4264c2f085456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad662069eea57d29d31de0ac3f530496457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d7edb0c295d1a0d4836d9603c19d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49829f8f92c5047c3f74ef224fe736d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d2de4e18b478ad38ee6b1864804b5f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ed0d7e0618e9aba6178ab94802886461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987c49cabc5870200281cd8c9a35938e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd44a44e3b6e77fd1cfb7a071884459463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fd842531f315eb5338cbd7328b9a76464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0e6afca529fa35830b75f61a025e4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c1427b69fd938baa365d8e74fb8ed4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612eed81a3c64375a321d335c8590111467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc7c159509cf0251e12bac12e2646b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2c15cd79f4ca004e8672b86882a53469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65adac17daac6ed3cd17b48542c00a9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00411f6f41620c4403b04d4dd2a0f6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546751f9b9ab9ab242c47c1066cb4703472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac26162eab6d6b702d225e2938a2764473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999318472a3f2f41061d8060a13d2d7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284996c8e0ce2a80b7d09d122dca3acb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2fc9a7be43510f164da88adeaf01b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e0406393aa85e04562c8d16cdaef3e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61357a8dfb459eb584032bbeb92b0c6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabf2642c078742e965051647953d3b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d6fb214779395397eb19e59e499e5d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc90a1f0667c7466805037fc896f082481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632871b65be62f56b3fe2f8c5d972f84482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6de4d7102f1177b8e8841a84977cb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fab00d22d92d187fb9182a80a777e3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7769bb2c4f78d06d4000a224ea0631485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec53224e874624cf40072af41ee47f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15792b92b7240622baa5b38fc8c5917d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560be2d5df9b31992450afe81f53f747488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c371e31033b17008f1ea8c14fa4797489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97941d64a2f03b28422a356b588a1954490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc77aef108d2386bf5413008b421bc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f4e049c31212d3109c09df547fe4c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0a3e5d90807ce9f9bd7513ff23322493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4db6476b635791d75548724b3dc9c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c3b0bd0a87ff826abc63cd5bf8e0d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823d74310056c8daf044d7e3a2708f0a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eac97ea603e3ac63173b06083b1c300497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847b1122d7d88add6fbd69fce7fc4fb1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3307b54000cae7309e4c0a3f7942c38499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836800fb3ae72fbddea886638222f246500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0678c074f59099fb3eb7e41f28b2d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c45167fd6e74b229d47ebcdb3b247502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd93e0f10a2ce13d35f358318daabf3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7fa3db1118df531312c811498cfad504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc76c860d0b7655f2b408452961f13d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c32275ba54328588d09b5883ed1bfd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c337199ea0fa14c44638575f55867301507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8760452c0238554299f79f6289705d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7766c7efe9f0bc28f36d566fac8e2045509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1b3cd32aedba27c2a660564288fc1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802243126dab1d7c4a066e70656734e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4866a1e69e0ff3f99e4cc045ab913db512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f455e0699fd88aeab732036ba391d8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a18e1e62d528c8be094668972c13af514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce062c5f33ac060b9fbc358144444e3b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea954698574e7385141c2a2524c4bb4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d968b660526c8af9e5a288302ea6beac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a85ccff592e44b6b90768d4f9d700d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8bab49639a92f649a8a5f6bd296b55519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3ff9c8700de2d96d37208a7eb1390a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cad1790562d8846a3a2b9ba69ca4a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976046bc796ef5d42e9d795a122a560d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16f4a504b0639148b657eba4242166523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0dd6dc255eb6bb15d5b4aaa7e22b8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b4da771528f539b74363c3fe1e645525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d65fd7fd42bdb30011b2a0138471cf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80733892e4abc4e48194c61eef114af527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd730155312206a40867da1d367e962b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d9efef64891afa3b27fa826532735529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31d83cf3f945f4fcd704061c80b9db530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3176bbd9e398bac52d6116dc659a2f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7194f70d048fc3eec513867707440532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2396272241bea8bdd003f3843286531533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7112974df32beb3a3bc7ad61464b90534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e22a5aa4a447f69c99489715b9592e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86600c0c75fd6aee82dbbdc7bc147ec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22acaa2f65a85c15641e7558a81fa98537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae15857068562108578dc66b935575f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea017858b79dd6faa48676e89aaa4a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d41c3da6b61fe6f769f225baba16a6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e377336cca1f59f27fbec6a6f98f2f7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f38dbe85f13c352db3d42b5ca37d8da542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ab022cff354e3534e5f5d91c12a71543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7841c8ff40278957c39a25bd317688544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a45771368eb24a4e0387f1b70e22d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4451f2ae2deb7eece93f044da4ccc70546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bb7ec31bfb185c1036e31e24cf226547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321f1e54c80a0d3e207254217e5d86b9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa8d809acad548c75ac111d3f30c25549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fb30ce7d94455c52a5168c6d6c6bf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6df18a90407aae787613c7b67bab72d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540065fed2e41493ad8fcebe0243aa19552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315dd8a4d2b1fb9b6bb9df94b45468a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfd4f6f9005929c02b76ab1a0366e58554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cea59e73c7a46466fc854b204c3610555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da011d7d5589f887ce62c64733b3e93b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a57de5dcc200afbc3fcbba3ee0d9d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a765e94b569a192204a928b5f5c4462558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa50aad9a43263ab947211803be24c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c170c2a6b880220394934818e0574560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1f471105865d44afc9cf482ef37c8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8b1e250d5d28bb11911eb70dae448562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d496f65578d4800778fe6a47e8bf18563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a000e92e94615cc132250e76759d37564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b8aff08eaa511db49c9b43ea7990c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dae79372668110d9ecff1dfdf108bd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ee3d0e859af7a4dbada6c8c4d57f3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03ebf026f020adf1195c68d74592ec568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e17b277c135bffc7b1e2de74f3fc6d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56647262b63b8a8f33cd666b16ecb1c4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ed969b20b55c2f3f8054c8cd228b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c8668c8808b492abd5490d855e482572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a7aa0c20e3a0e12853161ee9cd6da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b181312ec913e44474716517b7646574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63f91202777225c636539f9e74f61b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20065482be18fe414ee9ed2da29f77bb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19210344a502ab795cbf46921904a2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49da5bbbf2d2e0d366e2ec5373d72c31578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d944efb4459d025be21c7517777443579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025835c1eb350c1337a28a4ba9018dd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c154e4b10785303c5c6462154ed05ad581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064ed272b5778de2b9a8d4b5a6d9ab4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3a06d8869b03afc579cc3c6f35143583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769e77213dfee950c6368533a9fd073584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59bd93e0262ec399e3cd6d6767a8bc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd414b2d25bc782006cc9c586a27ca22586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca482ebf923743b9bb046050db34c78587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b58d36223d4f6e28607921f90852eb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8d009d2d9c563390558749272b2b6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa2f8cf04d50ff64216101b313a9bd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a400994f892c81e636047c7c1790bc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e1c4021e90ad1360f24f232fe73df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2496e2c5dc940fc57291a5b0ba7de4d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17ad8b57a654f19247e6c583943ad1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bee4862e6a929c9f0cc02437bd156595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7644921dfe883d91b3da6cf5a350e0e0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948f05cf8f77c602db8367e81e09bf6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155844fe0ddf6bc47ac5e99300bb14e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08c5f41925500ba75397349c65c7d1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7c04b5efbc58d6cfdf71fbede8712600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e9b2550069cd9b7e4ec4c81e24c6cf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac8048e8fe9a44f41f3c55fb4e17d3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2989417aaef4df4c4a5ecf7fe26918fb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d76ed8058f6ba3d2c45fa081d719daf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dc87bdefebbe7550364a8cde2e7611605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8547e6f0883e1d51ffefa63b5fad4d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0f0d309b2aab33a66fdc665d7376e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ab9c0d2fadc190d1172d01d713f7e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f696b51399c821068606172d2dd0f4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3f5d390df275aab864456a1984ee6b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa55e9549d404fce2e6463dc5a7580611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bf156693989c65a42fe14cce6c1e7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1aade66e2b7eb3c9a058f7c00071c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d27f56474d78ad915ba195eeb9a6d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5221577c637c00b7cfde20e74a0a71615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf1a602a5ce8d4c5def5dd0383db55616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200e4eda6d0da92282f63d9eac9468eb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8802720ffb4d0d795fa4ad84d888f824618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753745dc44c256a66a61b5e22fc3aed6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c2d5ca758fafea2f1952915ac07e3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd24efc7f8fe493831dad152efe5862621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d5f41384432047832c21697e38286622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a136f4d98a03156f3a3bd5f19cc6901623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3d2394fcd9a9d98d0daeb51abd3b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8781cc5b99f027b99845a48242e9101625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df288d9e17187a49a8e6a1580f16fd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b865089e6f16dcae39f978fe1bb879627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8261016cfe66dfaad7b48081e78652628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48924124d78c5e30e23c7969b9fa7118629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d46a006748ae43e9789ef2b6cc926c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98953291f5f9df363deef1a884ca24a8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23938336b1e8edf6d78ebe1010dda261632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662de2419e84f5042d06437928de25bc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07047b09b1839b5870020d29e2b4004e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbacda7e063ee0faa6911af1226b9883635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c78a45d8cf5859bc6613dcc43eba8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f69e3048e3f542f342d50369480da637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a948625ab440406b207096d24c2d14b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6020e73b5eafdad088df245bbf968f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56668a3a783841eb16893de63159a37f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e418f3dd335e8b509a9821a8a0f119641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d52f7c155bb8de0bf853f7232291f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd84fc1f75a4adfd041684be264fdd8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c01225240d45c82f6efe4678b9d08644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44429efc8c2376a5efe2fee9d6070395645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cdd79b28862482c962a2caec387c6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b75e8948ba509b00b16e395804031647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785a13c8ebd6d3d3c93279bbc52edc0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1110b2ba22563ac9e9d06b11794f95649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be5961d7fdda0080b2c533eb65f149c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584176bce439f2312be9c21aac269c8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0208a183b18bbcb2106e977936baff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370276ce6939eaa4290632941211821653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c84bd8404732f52c1be608d8e65194654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea93af760315665a0103e294e38afa6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33df2e78421f849be8f8037de79afcc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb6b0c9c50c40dc92d17db1b4f2e37657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257a96498fe9d31171e2d79e780a1da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2c2da57bcaf652e77f207a04cca66659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f6755d95db50deebc6bb84d289828b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d696f425a2a9518006c80003cf5a0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f0b10f14b4ef26c1c13e0514d51a1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5306100aea9a268a787105ac288b38d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439170cfc0b5d8c247603b195b14568664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655a74e97f660d7bcd188b2d56d5c2e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f4d96a3ee2a7cd623a7cb0de0fbce2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7567cc69588ce8ffd14954343dca48d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ea69b18522b71e280f950dc441691668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c9f3913609c6bc71d6f65e94e5c7f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633252565d1c7a72f0fdb752a275b30670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7148bdf09813ba9d6d7c82eb4e4690671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76200de02adc806efe8af82dc0b9c957672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8303c30bc501f7596f2f6774a90523673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd0a73d7bdbafe59b8c1bcce42c3ce674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7678082d4657d76eff81633fce8f3bdb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d859fb975ba7c40bcd5e34f8698f02676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4824c5b6f6a402a66c6674317460363677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf94b7107a89649af25a21695740527678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cca59ede3b71e8493099b071f3e10b1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188aa87ac3a6d44483d448406fff7827680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a180e587c7981665c78150786635f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c908203291cbb7e028ac56a8020d1a8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a91574cf9bb9fcbda7d37a2b252fae683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669203d88113f16333ed2a52a4fbbc70684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00654d2713a93f7cbf07aaeef8f13dbe685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d034594b9eed8cd899173fbbaa26b5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add64e6c0a48c171bbcc5704c1c7395c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8eb9a182670b85d0c1a78b185d811688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d82b2bdbd0b335431da51b9c4352e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b93cfb511ad2a770b35d17b1ffc50690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a1c1f9562709474e2eaa488c51b19691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce21bf0eb49741327b276d97de5e18692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de110657ef5671047d68085fc7def5c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a831aa5ac8c9ae8368ac2a92a4032694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b2fc5cc79c77bf40b564c47fc49899695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4c564e7280ac52b77b945f4abfabf0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd95d030f37bef75e5d7cd2c258721f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a2cc2eb5aca7d95e0cb3cea7146d6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8b2036bc3aae2b14486461fd1894d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd9c97b353310eb36aaa600a4b8f8e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9dedd58bc796ffce03eef2726521c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ff464fe4aa45e5b6b2016017a70e7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7b5e9f022a63f1a83ec9bc8505674703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94caf9a4bcbeb94b35a4875d92e27d9e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61556c0ebd0779ab6590166db30dbde705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460311311e3497b9ff9e0cfcd21ffdd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471bfd855e597bebf1979c441932c8f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9f9514c6545e5edcc034f4cf40a1f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a50cba609250ad242af653b3a057bb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9c2550c27a8398c2abf05848dab54710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba42d1c6a5890df230736471033e44711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c06cb43717cb0ab1a2052f462ac8f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82566d90ddf7a4ece5285b5704bc2ed4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5f0d4f27304a743cbf3fb08458d39714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d220c0948211644eff1c1a2d9317df715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f59624b019d82321f51941f1238265716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b309fa5eb834e709e2d4d6b67a3ca2d6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6e6e844e1607df5cbaaa0760859f5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fbf786b880b9876a0a24cb4f237411719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8521a5d03753e763f8a1567e71ae15720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60e9079f4763bf088485918a916093721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da017301df531d60b0e7548258601d7a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9b9cb05daf4de8b96151535323945723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e4c9b511cb1d7fd59f0ea9741b542724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44e623639e4e522b93adbc2525c9e3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6d61509c54e8b65110d181cba9f0d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d1b652587faf73a61bc5ab4b8b333727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca9e3dbe5e317a753921c5ef9d8466728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcddc5e8302e948cc89fcc244d1e285729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b040a573db5cb71e787e5b2957761730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a70aab07484ea9fcfad7ad769b924731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd9bd320f7fb4433e27a29aed3f561732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e0b78d39a7eb29106a8c2a68775661.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1c30f4994e62435b343612babd3bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812224465987ac110582198808a68a53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b10eeca07a93a48afdc71123bf87e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075bac1b65bb4c56a02309f7493205f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4354cf566d79c8ebbb308038398a63a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa54298469030d7b1eec51885bdc46bc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224b8c99822670904c881fec5216dea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee59cc698c4320de4e7f9bbab3350619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eeec07c6365254d9bee1bbcd7b352810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b3f19df89c88141223618654aac9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b09329bc75eaf713e877310c3531012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa707af43e9cc4e40e541e5761620d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d343aef93ce7de842b3d314ef30888114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf3fb801ba9acc6ea70c5828f5099515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3416840696c6489466f315cd3299730b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b671e4d139f26937234dd3b164bbac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046589ddb2941634af66e293bd1a10418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad33914e9f118e09ae5b68bc5a18e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d0eb9afe504136053aae67a846a2220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c2114e21348e80203af7ab7bc5cba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b1d9c2e68d5425d0d9946c010afc222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021dd3a1a844950df8c0aea19ca190f723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebeba7b22adc2e9e95176003347856924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187b24b5910f5c233f0dbb6dd8225d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ca8c8e072645e6fc4b9ce8856aa4626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560d2b3e149d327c756e6a1b79232b527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7e03a0f35b0aa42c2d829eb1ced2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054562b26354fd06d89f232f560fae1b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5806ae5a0366ceec8f07270dcfb404130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18b2b101a09c9b895c9e32243ea7c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bc5c283ad5ff95e700bd21fac437732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd243868bee080c71127678debf27033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647c8728449986f2623a386406a80ad34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256b09adb7ce0e6cc933666c3408e29d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5e742be3b16f1b15a337c35dcff9536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d26b8bb24cd3a4141b3a8dae7a272b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0237e03ac58a016ed7b864521f72d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42716428b886b974a089394669d88ba639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae43441d2316839434fec0a4f848ad140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc48143da52d27adc84e706fbba61a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466a40cf7ed086bea3ea326b98ee7e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c74cb57e884e0b91a3e2d6169b75bd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335a692ae1858bb6740cab9816b692e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109a4b20b917bed115378d03132c03345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401de5847f7a0528631341f636748d9146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9cfec533a163f71a22283ec0921f947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1617b3fe4412debdd4125700210d5048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af391b70e6d3a09e62192ce0887e04f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d1388b100ddc91b042cc5697a6279650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778bf5292d308efb6f415eeafbf0adb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db34b27952f0752d5035a7371bd8f7b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df45e3185517b2cb318c22eb96bf7e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10fe4e65ff3952efd2666a787b8a2e154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35521c33396c4517ee6599e4954d1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff194344b39f12c2fec9bd76461f805156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48246b8af74411b685756934e05c224457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5389fdc9847442cf64980939aa6f5d3e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eebad8434684b76073adb3879cc77d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321ce46a12eb81d2f5587ebe4f1051860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830007f03486d339a86bcacf086e8a861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64b4b2d20fdaafdb7b741c227b555c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67a3b43e1d376ec4bb3013e66f170163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2057fde489bf8ac0ef7649677d70564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0c11167458e7dbafc34609903962965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632088adaa64841b262dcd17baf28ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1893a7ed4fbfcc1e8e0e863a13a315367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa344ef0779e03a70819c0dd2f241b9568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1453ff9b594ef82312d1853430963669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cdadf3467de13eb3bee01d0f46e01d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163562d88db63e7c95b9663b8da2dc0771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a459338e7699fb03f5b6911b9c481e372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc217604a22847e76e0ccd59dd1685073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0484a38cc91b42575e14418668fc974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92c92c29a43a343b0d69e6b4777c5fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3c50332fefeff41c109a114841e8076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306060668b0908dbdfb87b4c4218d6e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79accee1357fcfa698bdb6db02133a6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c2d81dc3d3dc29a18e1c3160dc08f779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5766c6b99a4e233e6c866e5c98b66180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcee8750f90e3e3dcb58ff7a619f2b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcce42bb556907390030ba1ec422c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c725cdfc0e7398750f270ed427039af83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707e081f6c29b00597dda5b9371754684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7a24099e623c90683f7416c4efaa385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e00583684f8902ddebb237452778286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58cbcf37ccea96a64f44af83f24574487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5305fac53279e872254af1f892741c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ee0ecb931dc3bd274d957d59ea87f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3137a0e6a84c94a4d3785a0242b70c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7257f3e7c7b46b8cc27f10b90fac49a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0a0111749a34f56e8c3bc444db3c592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3013aeea5906129155d894b6211c045f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da061c293e8891ea754ff14cea93fb594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9ad991d015a999dc7d34635a8514a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0192c08d9cb1f50c5f092a765fb832296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f7c3b5deee14d7b411fee78ae998797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28423393989643282ca3932d6972dea598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ae9499d2b34b5b61afe70d28efb7b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319e29d65abffccb0e78664fd6e83770100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5f9222f652c88a059cf75cea8e5c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b3f3e0a3d926c3156ccfe1ed60e68102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed81f88de8ecf33a10090b77a6180ee5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd432f33e356552cd084ad2cf509eeae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd449e9cfb733294da0296fd0659f5e4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7207e0aa6c76ed79632ad90a3f95f04106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c2546ae8fc1dcd9640265f4fedff0e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17ef0e84170f2ff84a2fcbab4404837108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca0e2fbc453528521639e5da747688109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057bf1e80ed0baab58aea6b7de858dd7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d13c8db7b9d43e711d28e9e15e6124111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f81a9cde4368cf12f13a059d78b73112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8995bf207020f1d42693e5aa46f53db1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a267685299539091183356d7fab60114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52010616a0cb89a07cf4d8a799231730115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe814e59e3827400afca09f8ee58814116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea615a37132f8d9a66a9e72363cd3f7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4cb73f3b7a8fd93ef54787eca0952118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a73f987cf1cb298cd32ccb5dad9ac5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edd3183a9e0ebb25af74f32a93fd7ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb925d52e5168da1fe496ab0d607e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a692d4cc41aa8fa5ed700abe403699122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285825fe13404dc5924c6242dde694f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6dff44cf677e7a150c874ed356095f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c6eedbafa1dbfe2a9be99a31e81b9a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2108a3ccc72e771a898beb37a162712126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8e49aa2e68e0174621db97ac076ee127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a31151e465a3927a10fff96db4bc83128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3912ad12cd40025d2103be30fbdbd652129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef4b1e738deb6c7c51f59c4a256315130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ef1eff0633959894499b7c94af397131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f50f61f48c263c175f3c336a461c9a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab339c60461ca0d3e2417858f9a667133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aaedea487867db53dda71123ad76db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc3624b8fd4085f25cc85fe77eecbe135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ea210e4cf098d23ff69f4a2cff5f3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b370da64af05fee8ca1ff9d87c1820137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ee4c1a71fbd055edaa862667da7c3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16805bf3faa3867bc509e66ba5aa6dbc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f265adebc2a7e9f1e43cae2263a487140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876928c72171413bfa7d130568bfdee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09e7ded3c2538bc87c11927f691c51142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35874c1a745d99dd189f2b625b2ad6a7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573a2092c6d9369cfd2c682d79a1534144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613238b76119304b7a30d2718c8079a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869eab542ffa39cad9e98558b60a147d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53120f1c1a286a448c5cec28cdddab53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08132e946baccc15872cd28cc3d4ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9e4dc5d887aeefe7ae2c04ab201fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e99629d85e77b7bd993c29a4add2f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779c61bc0cf2d7dad26373e2b6212ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac395e8e8384f5374f94ef35148e019152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a2e27a4e0f83909aaa1dbb5cb4680153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5ba67b50f6a2cec9cec713bfecc79154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce50b0337e9cd3f2e2ebd18e9529ee4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a1666f017437894d623f53e245d8a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda579c47646dc5928efccd5ded01e87157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eff464ea9fc61ad8df03768994b8ec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24662da02a858d7732f34a0b3695f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb17775674c3b75f3977c4a979c3fd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4386e439f3c80c1ce0d6c15744f133161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2f336af51658d4d693711c82d46ed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac856da87980c044b5e7f3f6f830149a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171897fc70f88a659c6bbe7ff958481164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208302052174004b10e6fea8b759eb8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdd6856a6f216e4c8c0d89002954fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bb4b9a970acb7305156b73208581a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6acf9736a633089463d820758f248168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be76fb63904fa968a3e3514b26d7db3c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7886a98359f139259f55e926216d1070170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0557b4e3bc3f86a427e4fdbc17e0e33171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aff3de0058bb226c46a752a0d76ada172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e5d8c02cffb90c9647c12698aac84173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40dfeb559889b334be68304ca3d48c9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69268ffb15f467f06c528c921e4ee7fe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643384043cc290086074ae1f1c2e6193176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e9d1d7c20f11fdad410bc1e9b340e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a6b9a7b4a0d1c5aa4e31983241d13178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d3f905fd5b770c2fc1c73bff71c11179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93440e50c74fafd04b3abd8065fb45ad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077d5a61cbc8ba6cefe97e8c5c6a9e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3641d9ceb9d109cdf45929ff6134520182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344eca5acfe716203f4291835d54492183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64c417331d139f303b7e88d90e61012184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04663194c4ce6c9bcb5589726e8701b1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36da8b95fbfa46b698a7b65b55ce94a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d86d46f341a74477077513465edc4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef3d82eca04bcc942a56a6c96bd8e1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76575d1200ce487e0b47b37849913be189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ee08d3b8fa870ebac42c509cd6922190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafef4df0488c84a23c559b63fde47d6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9ea6a6b6744b5d5ebcfe104c525ab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc028094c2329b63286fbdb39b2e0221193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd20164c00e0cd09182c439f264054194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3a8554c677db6109b1f2d54cbbaa0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64637bd498e4dcf20d270dc706f0087196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3e9d658f6207cdba649f3fd3098ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4433a6c7e9fa4bc4e0141489aa1f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d576978a549e4f648fbde8f825ed0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52992bf746ef3ec261bb604251f1cada200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd66aeef3afa906d3449d03308266d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9cfa1f24e897ba19ff4ed602cf295202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bf091572a38a877246837aa24e9fc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2629b3e09530be87f08e3f74580b7a8b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb236f0a5b3c0205576be8efe6c6753205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffdf865a79b8c3291037bff108457a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f72652ce695b04aee0c4ae77c4bd6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0448b46c5e55de7a79db673bcf060598208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36473398601011c1d2d4d9df1fcb4ed209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04395b64842c38a1c66b53020c0140dd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c781b2a455cdd4bd0c015418317783e3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbeaf99ccb34a3d9f61942a62b884f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b12b19604e603184bfaede4e531111213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c57964ef1c94f81bd371b588b14bc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976af3d8c940a97d2c1eafc211258664215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6531463b389636f54bbf9b59c46c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cfae31804d141374c620b419f88c20217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd5474611f71bb8a7ce13664f3870f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973af73357ef7eb2180c65b586bdfa33219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab29d67746d87d07daef309e0f63f46220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa654ce72bedc35b1c30aa057206f117221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5861c88280955d828c78f27e183c082222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0dfe1557e9e89a9527f21bfa6d557223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15ebe1ffbd6f853cf98f077bd36b67224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b4783471bb23fcfe64a9d4668f92b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b866fe590e3efcc0693e9dbc180b6d04226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3663da287ecc52ae04cf939272868b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ca749727e18f10286e687f271efb44228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb043f233124f9b1c2223ebc0de323c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f1b2371b72e56dfd0ad0ec56fd96a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441cc4f332a6b76e04d33fad59126bd231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854c07a0fff17feb4aa2fe2000c6b49232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3dde63094bf391ba9b88c6fc5b807233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f29442c825b0f929cd1429156d6d33234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5faf2af01e307d75d29c7ee1bd039235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a401418d7815986fddd58b34f795fa7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca707bf3abd3edb43fddbc31d598af64237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319dc67fdf80dbf012fb179042288bd4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f39d3cce807710900aa621aab14449239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e47cab1dc65b38f986983f9bc4b0c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851315f97fc0a417680bbcd3bf603952241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab9291bda988ade9f0a792dba4527f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4909116b7e47bc6b87bfc8a39aed11243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6dbd621c8e1e776779864c50a1795244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b5bbeb1e87727d4f057ec299af24f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767cb2e2e1457a280568a1117f6eb3c6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964d084cb1583f73a236d024fae41ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de03f9edc2c97f1bfc4751f0f3d9d7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504cdcd1cf033187479df44980b23d1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520a66e3afab3573df4779fdf0171bcd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7a7a23f00a076565c098f264a1f5d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefac62bf86b2db2e67aba8162ee4c0d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8bfde6b5d08a17728c776d4f504cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121414e8a06a347e104c45b399f9b86254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e620d6f85ea7aba273b7529c78bc53255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f96462e3140df9c9497670a9addb63256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c967edfb89a0ab8d30826637dbc8354257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8172775bd9f3b88800a68d5b86d55b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4225e66f3d8226b917cee667696f4ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77497263cbeba8af4edfdfca7387b65b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b755f78ee6811dcddb24ec102e225e8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227c2b9a835d392f66b5081344e28dad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2300229d874216684a06c06df2360263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb4a63e707e15466307b4ec0f956e8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c3a070a26182bb146ae6ea1978959265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face4584c63db43988f159fe862921e0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0239eeff4ec1025e108f55a6139c1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dafab759a94c0140478c2294343c2d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ea34883ee9a75118c6436a65b010ac269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72891c8ca09344953055e3ad79c334270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd700325d5c3b0297f6adc1cdc039a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137fcdded2064cd9af15db6f9989334272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2058221636586d5aeba86fc7746bdc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ec0c6a18f4ad70a2798436cd15675274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587aea4dd254b2fc318bac2cc32c5973275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f857710f89d371f70e78fefda83e10276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b0826a1482dca9ef76a8b7173ec1d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83818ad9f213211e862a3a120ae0b276278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69259a22d1f6f4d5dc7e29b608e1bbd5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f48a9b3af3e77fd837553f65c19f34280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c768849d15135e69821864916770b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eeee22c69e1a4c7ad099cbc1f8af1f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae19a8da7da6d6f226b8283bcf721f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990e9784f2e5206e57b6fb2599fd187284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63af80fff85da3d6c9e527d557502c6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8041c4d2b87403cb52a0e71cc793095286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5554c2563561129836b90cf02a47d453287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9378bcff11b9ab3b37fae679cc967d7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3b30ec1afaa75cd8af2717977c130289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682c3f775f3a191eb824a1651f06869290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8c8c557123721df06aa54ba1116ff291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa82e88a34a89eaba244da2c206ecb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09f51ec488b01f8b1987c2f9095dda293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e4b9f1cee970374638403d33a04f9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4ddedbbf33408078494d8d4953d37295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e529bd2e456f493ada39e3f19912227296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec755aa250271133c22bf59718b084297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280356cab4e46a7ba6565512c4394ddd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1775c3e069c206f7b361bcaa1ec979299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d59ce2c7bcb9d71c77a51fa87c1eaf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defda9ba2b4e1df70101b9ad73ded9d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adc840def8f28ccdb0ab446c513e63302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23109741e5879dd5c7812953bf282fc4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8787af8f33c73088b88b3b82f392ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb44fd6e3d489126ac06018b474f7cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c80606bf8e7362654df01ce6d9421306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecedba433014762aabad08c2931bda307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a363b02178bae322ef5c3bd9c5de2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a272583bb47ecaa05d43ba759b9521309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10895cbea1cbb377250305430265509a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710d24286d6e0756fee120cbe83625e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480563061b66972c3d4248cfcd38deee312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b493b242657c73f64717f8c29cf11a3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385dfd5c449e53d535c151d205dc61b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0474041a8d7d1d6c422dcb40e1c3c8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08658f2fbe8dddec2bc5c2dcd9a50768316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068af2644d460508b8ead5d6e1fe39c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97cd2d0c1428d9d5346dd7d5d73081318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b08e7800d6a2cfe9fc04aa0a11ce1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6c8e23f9f542c767cdb090d307df7f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c563dee38f042c71484a141d895300f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea9b0a4a260ddb7bfa827f2443ca1e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec570362b0f0a28baca3002b5a6ddd41323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f1a98a85d02c014749006d5ca821f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5afe09a36257cc20490f1bef9fd55d8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d3084f70ea21bc7c2f49184ed215e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e525aab32446e120ea917949d38f4bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60755bd8808559b9685ec62448d34b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d3f79711949cfc61eb556e3e9ade75329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d77448bab86caac12088d0e09c85c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd64e23b11773ba253942be28ab8212c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b47b8d6aa0846ccb4fd0b9b2968e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193437e1998705add27c44c29ba96feb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b780d8377f3da25632a350972c4da334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aba0c77264d890f42f20e3ee43573b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c78f14d1662aedb76e338f1d17d77336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b764d1d85b956a016e12e9beabc28a2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982901ba35d3ac9f84caefc19f73d40338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d9bed5e8bb26cefad06b17f5744cd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40345c4f87df8a1c98ff1ca17bafa2d9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a5e9428be66a28f129d0415381f38341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090de2a246c13f115a54be058bf397d3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efe973db2f6052666e1cc46a0b3cb2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c27cdc1c7267411374903171a5fb2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ca619d02f09ccb991e75683144cee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bdf10fdb9d73169af849cfddf4838346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bd0927eede1af5e23acdd5d4aa7e34347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d39852c7d9dac7f994b0ea97da745348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f2418cb5f10287653e194953bf00a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfa9a693301eb2e1a07b3a3b0345d0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128e7c016b67eb81218d1320dda8c7c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e1b68d2ccc7b69b1bdde417afe5e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c53e7f4cb2d0b1dfd07c0ea4390643353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b6e6124b9b0476ecad6fe0335ab6e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb2958c9744174ac10aba5ddd8b19d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33609e6e98a1cb1a0b5009bd63df2330356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824602d3980e46e0c3ad6c13a84deee3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd683d9b5c47ff9395013265b6c496358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426d06e8e3c52bb6059f11f7a4d7bf5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca0972e796cb2afba19f39fe5b804b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cf096cb3f5977cdda91f1f39197f8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed292eb4dbe2beacdb6051547342f245362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625b163d60681f5c58cb2203b87afdaa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2162027f7bc500652a1db251fec64364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5b587238165c84bfe219d778d88ff1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e39b88962a087a18d11ed86b364639366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1d56df123dfc26fa39d0413f341d8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7cba442d50539e130433e34a9ee807368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1430f85ffcf77e0607355be752ed7f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f88701967d97b9d4aa65381c88178a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cff23227fe1d034beafc24dae1890d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e6fd9f24af6c32a79b2230716fb44372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9712ddd35aaefbe3856d54357523b71e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6eff99f8939d6fbf7d6e179cf76260374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d47a48d785f5b1dba464963fe19df0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22feb578aed3188b2a5a3db4a51303376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327e62e7ff0b6472050fb6fed9c9608377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e40685eea3e9f1eeaf0f6fba2186e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b2f609d7ac5d84305bd35479050bb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8688b26bd82db4b28833d63846dbddf380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851d51ef50a274a44e8ab55b54ef6d1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61331f9c4495248938dddc8beaa16991382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c100288c793c48f48697176ef6e21383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253cfb6cdd81e1fd416e5309451cf01384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db959b51fc491f75e4d156b8bd31f2c6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac057db5490ba1c37f1a3d44ba09b213386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee974ba3f8ee6536ba1d3ee255f07155387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95742d726b01f6b2959e84140f848982388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0517f04933d29797d2c2961d2f2f568389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63362c3762179179822cd12de775fefb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f17b016636b2f32ec9c8402235f05391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c1bd42604cf5b9a228df883fc5620392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35688e26768fd544f9de55b577c68d43393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af3f4881b34dcda4692e7bffdb0401394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390262424fff7aed1f362ac1035d0248395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a8ffa65e66bd951ae4226c4164d5c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aaf4705e834ee3615faf84eba9ff8e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed290cca6769965ad4097131a305299398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021d72cc8385fcb1f8c7689b8522d92399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c8babf575339c866eccbbd53be37c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60525ed4c12ebdc3cc2776105494bbf5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e3643e739dd3f4026442776cd3685402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd67ba5f03bf984b75f2d519439c43bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a0f389fcf93d4072b70ae5dfe9a16b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832314f3e5192a6958a821015cd7c181405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1122ecf406a339f79b6000f01332a5e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf93962a0b9be8bce06c0bd60f8cc9c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6fac599ff5d0c6ac58ebc41321876408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963c6bb8aa48eeafb0c9f8e97909c2e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1968a9c32d20e49dd22ab9817fe0c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fe9e4872d0f171024c106c62c7db50411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34618cffe4163c4c6319012675f08dca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52805205a722b5fd9603d4b8f139f3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18e4e190ea351de732e7ebc79534aa414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a076f7132a7812968dd1e07cb92e8aa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f169ab276b513608c79296db4f61e4e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4fbb9fc1553f64c9417039c0d1dc8c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0cc10c9cdb3c6df616fa949a0d3202418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939fe7044323ca049a6af16343a3a8f0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867194a6db1573d6af6e02fa4c85e9a9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5661fa60d2b8b5f0c6f49650c0b78421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01ff04abfc2f0e1ee91e6a9ba1781d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562fd3411cad838cea2e2e9a5cd46c7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3679bdf959f6b660a55477b32277043424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d573e2e7d41cbe2f84f4376c6ffbae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57df2f3730aba8e5ff036996570ac2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e609b76abec95aafb20430c7d98801a9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf20c413078b1bfcdc12bea398eaac49428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0f54656c419c23f395790f6ee697e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9eb41ffa0d6531c2fc66c0f60fc101430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12357710740d155dbc828f0899d6b4f7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50878d45c75c3c63f302725c959fcc3d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9a885e6f5beea866456ee36121577433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626a48326f20c186b9d674e5e40d6f3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b8ed99325fcba69dbee7127e15efb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad25f8fdcc69ada9f8e2d910880c594436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c1d6884c36bcea8b59a508bd57415437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16651cd598b6f8183a23c60f29d2a333438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96632a5ffbe200d557522b0a71ed2f2c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e39b67a3c97750ce2d423d3eaba262440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59226b6031a29400cecf0ce25af845d5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d886ed013af164446630f248c4356442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ef2a9f54a631d898726bc334eff396443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58db0baaa450cffb5cbf14e01c2f4b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa554ed174496a932c5a3e9a1e8366445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb4b13c076d09066cc3f531f626a68446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0f47ee6eafbcfd014100c20df1bbb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71478e543a6ffdf12260af7d13cb5568448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd70a3c3059e02406725d900118198e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae9939e75da9dcd1ff1390abc73c5a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31998b4cd9ffe7d8d7761e23b4969f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505294146f38df22461d354c40f71cf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c430376d7ec9bda60199b432cae006c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c9f1c80c9673d39cf8e0918ad544d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9554f9dbb2419b4396d0d8b3b185fe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e0ff016f0ca69dd43b9ba78af376e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fefa9fb297a4868bc3a15d091d5c208457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b9db22d8a54c9a2b06b56ba8bb215458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a1f54af36892d676e4f7e6faf98a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cfe39972eee3af6d90d38728c47b9a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e531bc8acf55c4af866f098fdd7f8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6df976c6776d6399ba86ce4edd3a16462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ede9753d404795465e7cb1e5d6c8e9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70397df9df99086755e13217611e8b13464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab67caf7b401462097225cf023f40a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4859babf220e80e39a460c5090171466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc770a638e271c448edfb5547bb6467467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac2d5f3961f349c10c3bc6e150716e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d23e02e2aded737d9ee9bd16798b5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9871bde7328eb8b534a6cb69734ee1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a9be6ec0f0f1de50a41ee1b4fc5bc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffed3ff4012be0697815709937a40acf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fda898579446771833df6c3baba81f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc6fd1dfe77f385be0709cfecc5803474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffca7816ba641bf651eaafea1b09a7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382bd53bea693b6a2f368a39b6b0e7a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8823bb6a784f3ade6f55c7591bf58ac6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34357b2b40352e738ba2916402e40149478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe51a7257814ff43048eca66a85162479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525d596682619676b6a638c56aa4bcf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf2ec99383905a93ba009583c785ffd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21082a28e959602cf33352cd35decd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd8c34102847f8b99cd99155a5482a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414204ec5ef485b046d6739ae9c4ef9e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594857c45e2fb5e29a32bb055c7345b0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1684cb500d9d58401be78c67867316f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7037139cca8dffb73c8026c64f4e6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb97099bc41548ff0e0202d260167fd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0459e38bcea30c20ebf9cabc3e010048489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c34b5c8c72e55c863df301bbca234a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554409f35d3a01cd274b934f6295a757491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad5755fc221ae712da76968613bd624492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841076b810c8949ddc6deb8bd5d5fb87493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4ef02300ba98642ffeec5fdfb853f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d38a2f1fcf2d8235dd184fc7c3cd7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba5d87d058ec86ddb7a48506038e443496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b76ebcd123228da4857410050fe7a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df1a52eb196c93d78e5358d1672f10498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c9e09b9fb011f39794dfda331da98499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d38686cb5d0e9e81512623770422c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d1ebc70c1e334721e9bd93d37ffc8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26ca7c4ddd669944e1b200d7742c7e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8a66a7fac447cd4a54fc2a63552628503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53ca2c083d2f7895985f9940991958504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d02c473c57d0bc3918ee8d7f6d388f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730845de17ccf10623a8686abfa50389506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b674a2ad83e4a1c61f9da5da793b876b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00e4a9bbb021e795146e611173aa43508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2336b16f4d9b07244e95b4bed818a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6961d3fcff3a1248eb5de862000e2c3a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a7ed81938477a25e4a0234cb61a3e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75f65057c03a2f723a525f29a22823512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c20f81c77b6d9708d325aa42191c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a8239ab8853bde59f3842c74b6ca0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491b4a0d06b8ea0de071b19ca4fc1c1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690a91b1269cbdf2376174b3d2229d6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21e26fb725909d17f4e52d19b01f7b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccdb2e9f63ec5a976d90373570ca20f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071921f12453ba29594ea36a0e3cfa56519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93d0cdf9c1c9f9027d56ec3f2c07bb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd3d75015a2f68e4871a9e8aef2627521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb80a92c5727fb47aa2230fe63ef38522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23f6023aefdbe20658edae86530ab1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b11bd94feb02fe54a1735792545880524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5011f742bde1e97f0711ba84f6852525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2b5e9c4960d1d456fdbab267d2af8c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec08cc66ebd058246481ad75c7f8535527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62817ddd6f2b9c69795e65b20e682080528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3648bfc18c2e5a52eb447028ada610529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2338f4ab6ad64cc8a0501515686d35530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e13204dcac58b060f372759dbbbff0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa01fcf96c2b47c77115bbe9412bd147532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061501fdcbacf920005a830f91644249533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22ecbb567e0859fee745a3ad54da10534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931c10d0de6183e72dd4fe2ac6796d2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9891401e92e29d7df935836786f05c6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507034dd1b666265d33af5a1158d08e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad8b738316d7900c70c131ede9c6b8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43647f03462e82a2d9e06459211bcb13539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be87891689448ae8d862ebbbd5d3207540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5c5a88d615b4d410f8389a74b49f9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916b7c0f4e43afe8ea00d14f84155e8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88ee5f9415e822e1efd53f47de6296543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de1bb09fd1e52e5c45700776e31377544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d6687cff475f9e32c33e314247864545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39e54aaea54564fde465cf08a93c0c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842ab41c3caf08f521d10056fa59842547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0c315f4be93a336f754fab4d3c22a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5336c0f40028e820b51e8ace1569a14c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc0f63401aaf48b1faf55d236818c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0317060e56ec94e519e658d9e687b3e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ce86314b1a8a404d24943bc8bd3a3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fcd280b7063e07b1df257418310d5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0618e5ce741cae848d6667c049fc40554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96842702bcc0e43e7c76e22054b8eed8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0729586b9339d24b8855117da59f316556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc16ba1b35796a943c4d0514b50ed09557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54954818159171cc4a631b0b6d75ee86558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1786ac450cc0afe8a64877c8de39b21559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c36df86dd8b4905823a0ad364df8e9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8def7cbcc65cd67fbef85af5c026e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ed74fc81265e3fa632bfc13fc0e17562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6730661d3455d4154844853c111c5d5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dac3fd10da89c15e3e5b2a730bd2257564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e0bc17e04a3096fa97444ccc5162c0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5bd49e4c12aa042a442545b92dc7c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c863e6dd29adf1984d5a4c9218da5c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edd85f91f6d7c97847b66645138c6a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52297f5529753ca488fbc32cac7b14f2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7173753303030ff24e4e6377b5506234570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90d89072ef6b61723372ebca9a219c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4590993eae398d20b3bd67b77af7208572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d62d493dc8a49492edb1ab525de5b6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a71b94a68489406a307959a0ecf90d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f7edde3c89d0ca293d8f7d5410d63575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c69b85d80c956424bf043ec38488e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdc48b50ea843825435f4f562d62e6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ee8db7ad127ab90bb459ce88e00d4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e17404921e8ff709ed326bf7d1b6a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad5b235b56fa1a6c9a5e1b2ed56723580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd8a39785dfc8b7245a1cd3fd86cf5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9cefd4e1fcdb0a28a8ec0ba2db3eeb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb42665d24f432c4ce4cafd821cceff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a386ef5441596d2e041536f0462018f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b1ce836995f6db95964bc601c569e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7466af1d55d11120b5827fb765175810586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4daed67e2b7838e2655efab44fc311587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d98cfebb7dc212240fc1dc8a32b59b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c37db67b5a1d9122e57f6009d3d3c2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab47331f79db48c97a7e2f7d2ce20b9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813ffacbca4cbad800ff52de7c4145a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72430e9c67dbe2d6139dc97dec457718592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627ac205ee433c9865f1e5407808218593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494de9e1154ae2c7bda4a87577a3b59594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaee9d88774b82dcec48ca5ab55f6db595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0be1f837571e1bc51dab5be76ecaa0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacd91f5040154a03cd5e2325f27cfe597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797cc1f622d5052016ece111b08754d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aba65ceda19a148ecb0a95e9d8bbd1f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb018731a293335cf767a1ef2dcb4c0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b312ba8c8328e3ed0ed4dc9639089f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d398802ba5ecbab0436c3a26e2fe7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d5579a60e7cc5671abcb6cfcbd146603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2254796c7007260a004d2eec5709211604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b28e45bfbc97fb911c3ac353a7e9b8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35e01ae3eaa3ffc6fadc832b0d62ed606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4940f557176f0084dc6e8cb1f436b211607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8dc809e09904415b0ba73b50f3ffc4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5092f2c8b071bf0fa0f1e23df208785d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4be03b100b32fc8d9b52898d3074e0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a750827520f1d4cfba1075e0968d9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf843cb1f7aee9934fabf6b59297fe9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e00214053982418f4801357ed65668613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f048827dd05c00ba1bb419f0d977da7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71d7706ab17aa3f053d8100dc26c02615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2c5e78b769d637778daf5bd80af352616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c0b65b0e305d498ed56799d9e4fa1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c80002876abaf33c4c2cf88bf5b6950618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1022bb84333c49910557f5b5bee4c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830893d54cebc4e1185988b7c152057f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38d23d90ed313cf0e5f1fcdd35bea88621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a69718bbd5f81a19f168a89ea080aa622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5914458f2cc72120df28cbda6087ef623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d026ec7247faa7dd0bdd308bf0a4986b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd10251d5fe4c50e3302b6d34e3edc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82299e3bbb700fb49c5659f868e5e751626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff57cb7fb38b40c64fed612bc8ba425627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea23a4f62ba3107e20068f2a0b791a05628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd469f8aa0bb065bf2ed8a6ea517500e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac1cd5197f27e2510b08df7201e712630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec554f86bd0930880781de830ec2da09631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e2d94634b3f50c422c5e690d3db843632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009955e086d707a2a82c6e6d4b97f56633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced34f3e8ac6eebadec183ab430c744634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f38039aa2fadf347d8a93afd5139c7c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0981eb8791934ffd6e9cb2fe562f289636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c46486f5f99db62b8e41f7348b81e6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e896c2a1845ccdd463f8cfec3c886041638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426253249d3676e95745cc953f97f6f1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2427d84bba74544b4217660aacc8c5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e55f454a9ff009bc74dcc89ce7ff68641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d8aa562664315f419fd42db71244f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b06b1f17d78eab5e5928206b5541fa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c48b8909cb64ef1354faf0687aa7f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb0e9cc280b85e69f50cb777a07c6b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498feeace52085f8d3258af16469a629646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23d200deee1cae034b80337811e84a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcdf37d16bce81943a4463f47edf1b4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d009ff8c7b6cd1e6e8841fd28b7805649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9ba8b6f3668664ca96791065f4062650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bf3c7a03f59dcbfc52d3cfa3efc20651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4788121682bbacca0f9cc9e3e341643652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b041d53d0b96cfff89ae8f3b62b33653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618443b69a0cfdd38e7434fbf329c02654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961810a597cb23c50c37b79039a93dbe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbfb9c387c2b5f1bfae2ad57ea85b0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72342587f4702e35c13a3b7ece1ceb0e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffdc123e78e323d0b417d5d933a2623658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71b837b84a8f0d2f8e3bbfb115ee71659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1722bf8ffbc399b9001edae5679013f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ee336878b9e92931c335a20ff2c35661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad66d92a7ccc3b9f9208f1797a02c4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ab45f00ba4e3e781aa8741d4afd3e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8d47d2c2ef6021d96839ed6c3f712664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cff86f77894775351778dc6d6f7af665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5b27555f11a59aff0053b5abb2919f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd042744323831d67d70162f2b7b01d3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510e5f8d09086afd93a904d823e1f83668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ce41bcbee07d1e4316d8dc056aa5c1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad1167f91a9e9a015d80ba624090c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cc9fa786408c940c1d00dd006bbeb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f9e5773dfeb033979a0017e131370672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6ab6dbd0d3d66afcd88a56fee3261673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee834502a9447c3dbc276f89935dc93d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4959a042e62246ccab140fa30fcd819675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0f4b49049fb42549aa8b6972d8a8d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f5003cd68c62817e1371b66608abab677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42972efbda7366d81f365269e35d45d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44175181aaf347e28f4baad45a5134c3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674b79561403ab3ce74f1a841639770f680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>