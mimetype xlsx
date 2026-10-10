--- v0 (2026-08-25)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c83cf1544a6a55d84d29b022ad4c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d03b730e34ad422c770444de14fb32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ed540a86fb0b70babed164125a0183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ea7a685d3a4602cd6dd4a9a37f0abf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9feae1274733a7a1182ab018d806c9c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56981ab7346b5af113d5c737406580656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf23e9b2450d30aead9d42f14e6feb97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4346c7dc51c0aa6f66e431a46eee58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8c99f437831c5d16e918f0cd0ca7a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bb7cbed7bfc4144d38a78f6b22db410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9023a2d8d72d9480933140316c3fbc511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271596ec949feb1c9c0cde4b98b71cf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e575f3dd108a78f43f13bd3b5cf10113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30119859b353d840fec77bfc9744917414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75c91c4edc8f21ff413bee58d9fed4f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be622b31cb2b5fb20ea25872e63b6ef16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42757641e42ef6f3e95dfe50412b93c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197199a7519e4896c72510c851610a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f5573318047a256356f81ba2caf1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdc0878fc50f25df2e729a3f4c6f5120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda832e8f01b4f40e17d460d7ea461c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462ff76c2d92294ea7405efaf19f7e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb5d4367bde493a3ec4f7ca52e6f2823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d671a31f596b454daf3b8e7bfa12240424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe93b1c978df721f44335be660fa03f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614ebfdf5e35683a2917bafc3938f65126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b274e31be69bc92af1a2d3612e2a6327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391949fd7009fcac6fde125da631c9ad28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913e894a6120077f88f317b626772e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a881ef81261e666da74cf8d81916530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b313356db02a312921ffc645c45c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f9ab71f19ac63aba5fa6781ac6a6132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73a5c8e4c02079e018e46c5020e56b533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4692430a324e9bcec919abda646c8934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed300bc87a354f9839ef59f7381d875b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323f0a706342e6a03248f7bcc58f5db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef26cd5901620e42bf26f6a4c4342237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c7db5f1bdfa16ff1b4d6613af5f0738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58969fb943bd440bafc9d1def99dc639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1adcb558a1521b3f298d3b88d1ba3540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a9cd0b77bcc217ca5a4ef790becaf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5db3804e2c58e72ea7aa0292aef39a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffbad0905ec18354968b52422b2d2ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a5275c598eb6dca949f628f112add44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00582007994d29d9589ed599db17dd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb5603738b8a5112bc500d4208b63ec46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb331a1563d2a32ab841a36b0f31a8747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b83162468ebee529ebedb0443b304b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10dc6007edbd4d5619a0628e0e3380049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a976294639fc7e2e07c2a397df2892d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67bfe087b133508555271907b9bfb551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e5157f6de4be7703dfa53a180958052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfcaa476c781eab3e08f9c037712bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cef9559c0b1feee5452808d274326354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c959790e8750098677dc619b438ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc257e10fbe8da1614e503cea477c356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0ba35782adc3bd259c90257221cd957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480bf5893ee618d340c56fff80d49ac58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba799c50c6c16568269b042e17fdd47759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92b5c66cc73d7232dc57158e1b0453b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef08b2968d8fae63651f65f788c1dd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf61f3ee4adaaf9c40e68b6ae98f3062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984398960879ec4a8f3ea178bff6651163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e0dda1da1ea5135906a5d4686e2d164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345fd993a55c248483aeeb3e0e1fa5c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429c74332fd3df314d443621acc2b3966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6472da5950a331f4cfe3dfd7af803d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356321ba3dbb2adea38b6306b54e81368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce95b31aaa7aae2be673398b3988a3b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d234064f16547cd08e68369b8fe1370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5090db58367c58d6d4fb75b088d62e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb35b432363fe77fd02d507478954e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291b3f3f51ed3c5a042e5682f54ba2a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01363ed1ebc2de2bf6e6a64286b2b29974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308576cfcad7da41657184d15419dd8d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb150542c0638179acc496d6a28a840c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b31d1eb7305cb51ce53ace426931177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7d9319d55029e3b7cca7a571451a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39185cd55fa3042b00266c9d7ed47f979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8ba70b5a045d298e6a03de234bff480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3a20f0f36f6f55e53c1fa981f04cf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bf8d96238a7baaeeb18c28656a0ca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bef88dfd9263a6bdce3b95eac920883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c93f435d38306d3387b2eea8283a484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7b4f95a1a8465feab451a7871960d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68a6dd8566232455241e8e7a44fed5e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880d015c0d7e12d977b96641eaf13d687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c074dd37f8b5c9280986bc8bf12409f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32247eee012e05433e87dae67cd9d2189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e8dba4ee655c47c5ec7a9a0f7cb9b190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12d6030c9ad09c91fa2ba7d687435891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94fef2b0a6ee0da8bc436b054ae438b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f788e8e4f37f1eea5106f833ec83793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad09d97b75eb165417d8fb5cfc9160194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a4462e39d267b8c9d2554d50727d4b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58f510649887c589f1e493fbc93adba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0464a3e2a0ec2b75fa420a9d81fd497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2ad2858c991b5a4d6c2d60380c00198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacd02bc407fd2d9f7ca3f82695a008999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847631ba99ebf4700187df3d880de70100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1f67a6552740023aaf87c880fee4a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f7d13b0165f61b694f619bcb40670102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b83b879c446a4636c842698389652103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954ff1206cb2408564ccce3734722ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9b0f78e4e7664bfac6b35312017cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5cf1f2cece4ba54c28c5296544241106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a0aea2272565d598f017f7dd16e0ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32d10ac4136051c64f46d2d9495429f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ac76f08bde76cd6d2f2226f72df46109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d6ba2d2374cbdc54ffc4a0d0329dc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f187348c17780c19bbdefa08b046a2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d742358af390d154d223a06b1af6ea41112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091747430095f5c07c097723b1a89fbd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9eea7df53433eb296ea504bd210205114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3349e657bc8ca28c25e0839711f4dce4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7307141ec3a43058320a62d3a1296787116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f53b47d9d140d663628df6793ad76117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407da488c19280c4576636b03f5e7d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541198d1cf390820cdccedf6ef5d293119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9f57152fff9bee39350942b58945a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518a0976703778c3ee5d280340da587121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c651e0c67fe37684094157919449a8ab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cd424881b3b949534f62ea944c607123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f83eff0a7d6ca72aa3fa6742919294124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e03fe57cf0dff1cc3e246abfd53fb8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ac9d8fd83012890fb61db00c695ab126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92bd68de213d47af2e49a7fb317356127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05efdc8978bc6a1be294623858b911128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabd6bd91b4cf39885c6f527b8f358f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe907b2af481c455b026473b487ea167130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d91bedef00a4cb48fa37b5727b113131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb821bba7a62a2425d7bae567a7a67db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e0f11774de8ebb137106d1ce0fa0e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3886ed833255591273790320ccc4844134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74970f588abf7d36b228b97f0f79c28e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35790abc927261680b6c1899ae9916d9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e088aedba7ab2847ec7c0302b211ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c2d6ddc3856cff5b81bbae588ec3b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c717b8a7a7084920a2a2381926e33139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1633af47be50b9a5663281fadf76c41140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01374484e2d5e7f2c20d50fd85e9e37141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f6550448ff5801be9d26bf951b2720142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd37bd83b87ea0b866ecc56e017040b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12827920863a13e47e2276c5b622752144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cafc53c562ca09736ae1c286c78426145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a25bce76af50548261dda223efac8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7544cd3e399bef7715bea114b0b4a69147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b572d4362580c641c36f80900e2e44e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0dcf81d8d9027e66a3beda4ebd0ed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4b4d45a4a7c3c029f04fdd6596641150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f16d57cdb41f4ef6233fea2b02e085151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c6008467c9aaa89b8b2c51b967ac4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478234d2f28f3ce5ceb79d1cca144ebe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798e36497ac0b64be508e9cd6748750154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ef2826415f9629e3dd1d70b41a9414155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08880f591c2944281e3a1db0a63bbaba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c89d2b15e40ef6abe746fd16aec68157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3390542a79437eed500cad648479a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f03bbde3c801dca5ee20fedb5bbbca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215032351a3aeccf1736a2a23fca1fb5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd4201a8f640727e3d78bd73d6e726161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f0f2f6523585601f0ab581620b88b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20a5727205ab7777e1ec067a015463163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7847dd8a309662a64e8cba72b086b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a273c86a301030e64e919776161ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ecdfe7052a6cedda7428de7b6ccde166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34a376817cac2c23b71fe4c0f0d93d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4044445c2fc54ccdcfe0f173999ee1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0d3b990cc375aa6ae379d4395084c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cd8c191b9d2aeaaf3350a5a21feb5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39d0d09a13716ff84855cf3f6c627f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921638c3c193ace309df7eecbb664d6d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc13cb29bc03f02079e7f2a6de5799d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7359c5bbda95f382342b0f4f3f8ba56174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782705b3c73954e4ca8d2e6fff63eb02175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7230f2699d112ca4b9626eede7302c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b922df688592898769394c303b28fa177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d16aaae83d6e6d7932ab7135fe128c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d446f6cca750dfd2adbd44846593cb4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef5534ee68321b8485321ac98a338c5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff4a0106618418de3dc3c0ff67b506181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83664516afa404fb07db49ab62a32c6a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bff6179605940a15af100738081ea4d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e3131f298ce7052d964b4ac19408b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302f5adb607b1ae009e8207387cf8d67185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ec5e62c73894acd325dec965e6693186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f84a8a058f61e385993009cb5419b1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662e9320b2961a97fa30dbc36e0b40f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7180d0b347eb7c31eda00bd1ab19294189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94287af9148ac6a8e80cdb4a1f11857d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae4d7ca5190fe04918bcacba420719191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df15385c3217fa4e7ba923fb348ca7a3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa009015943d6d5de948879d2ed3facb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6adae544848050f4edfa74baf074f1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382055c3dfff16fbf68b0a2f14f65040195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfdb9ba1feaa8d976fa2c329af2e03196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f07598e00e32c1abf6282e5fb51f57197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e4f24a842e4786d5d94301c4f3fc2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24ac1575f5b8d0c4231293bf39a577199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9704038a6d4c7b9922eea8bb6f90d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985144ca6bc4f2149416669d04a647a1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7589d1233bc00f13817c34967c2ff202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499070dd9b778a53d630a2c624c22323203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812b7ab7ad5e2c1fe2025019601fd1d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c7c00a915b4e4c6cd0ee4f4cd65e1f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b817f74805e98289f32e4fff79734a42206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5564708ad3c8e277a85f31fe09b24c5a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e60faf912ea3e3de7f0738ce6e292208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a85622c976066c8c7a8b842be2700209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d64026b0d494b014e534000be77ac210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb2f424a5f2f431225d59706eb5c5c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22f1dc650dba65b665b443b8c49782212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84ff5199cf3027d011070bebc7f6fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b50a6fd010cb7724120317830b8ee53214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b36344b8336bcdd28b7ad49307ab8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db64ff73b5ab0b30bc40e61cac3d70216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a341247fabec9a3ccbc2ba3b40ba4c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ba6893560f359fee5effb48e38e4db218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57380b00cdeaa9c7c7b6afbdcf243449219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2bed6952479320bb37dc8365dcecb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918c7989e417e046709e9c0750ab3e0d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f83523605bf5a13517daec84ac992a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad828cab8b13259344ffaee4555afa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e79766eb874ce46b1ec31a894516f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91d67ac4a80d62238e7ed4b41f3bd2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920400429cd412b4283ac3afe763eeb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29d1d66bb6ec4d74517c849a5b7f01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd71d4e9f92fd3384f5b0e0f65f6d9f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbbde30b84740984da61a53e10e15f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792719bc4e081e6b79c30285cef9dca7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3555407c658d55c9a3a823be507a5d50231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5974c26d7c086b37a01c5674f23b920232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f38af780028f5196d799c3f2dd1faa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097f3e27dc6e6ed12f53e1f964c9e5b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69ec57ad1e37c235a7cf279c88b3a6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a3d52aa3d189f4214e19192ba71619236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafe64bbd18c7e6d4ceeb2611f8c1d3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306a14b961cde5098ac4368553c951d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b977302d17eb5650929000aba87fbe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61693160723fcb3a359687e73b5cf250240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045660c519e29f851cd6bd99b9b0279e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fded6fb09ff8b3ebc7d30cfa42dc8f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3162bd37ac4c545c0c5cadb2fdbe6e9c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32b22df2d45822ec0a938a3f6963377244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857294193b21110947f122a2a758f726245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27e27f583e664abf92e339a39bf21fe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea1bee951a24d73e678ba8b8c767a77247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf49479153f2a8cc946e6311da9b001248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f0c9b01c4d7c7f867685790f9b1c3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd5ececf97dc3d65a4f789ce29e6fb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2fe9956c339f31ed2326bf5ef9b987251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40844e80e34035944b7951a27d0ca862252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb9cf8f6c4f258c39ce4af6de347a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e1b462cc4350ee427f6e8e51f5d4a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec7e78decba4bc83cd4fbbb64f4052255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59b8b12557fb34edac638c69caf35d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c133d6374db975551ccfa4b0170f64257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d05a8954980072e7175b752d97b900258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091412c4280c3f3b4484c00e682bfb17259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc374bfe2dad24820485757fc0ef32e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d477e7766008a65a8e239b6ed28d03261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa80f4830a32d56f76dd90531c2375f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b4bfc50184e9fcd1cdb5b9f87178b2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd44e8fa4bf73f7dd1307271add12a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792d4736fd6e09bcd8832906c764d8f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29511de0a03169b495b1f629b7a676b1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5404e2b744c2e90f6281feba41ec98267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484289c1af37ce8f0e47dd943fb595e1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789b054d13238d535ec3da134f2dcae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd96c122563b5fa072af058c9967852270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388c63a65840da1bf7fbf49f4316a48271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936bdc03a4dc49379b0469e43fe1241272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98446ba5c4a4003d388877084e2b6d35273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd67087a151f0736cb484d554b8799274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007a807f5935ba427cce7b77b8ec4e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd52055e37f21cb65c745d54ca51246b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6243682c4ca844f782e4a2b39a8b370277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b7b0b41ee1126837673bdf9133f129278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2bb178ac515d82938cd2720e736c6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fdd008464db6ad359e946a0cb14cc7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095c491b8457422ef747fade245128f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e165be52be68c0e52b21c08ac128b3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302599e976d2cfc7207c98e8868a466283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d8dce91efba8b8caa279cf6ac60a7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10155ac5e6fb1592ce61eb0807078f13285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da1fd75e0425174bea83c291103df1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975ee5790a795ab0f3ff12bffd42a84287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f8bb0b3e1afb2d9c9b731c30ba5f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e4b413df7cd131f9630e57b677dc0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7034cbc1f95a670f2a957681576c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce02b280b68cdd87bd34f65aca1a85291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992906f165aa3114957225cff3e683ea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bad9204c6276c1810e2e7149f8c891293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09a21664067181230d3b191ef55806294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921716c7e00a9d798e6114cd4e34860295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc51d19d165f91ac76e3690d32c2233296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c39cdb59c943dd50a68c7a2327f0b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046abf91600ae3227acf4b0f10c399d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7001d70225b02d9d5e4959e71750e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c6eff4707796671aa91bd5204db88300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d334f563fa2defab955271c5f5ffe301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d5fadbfd134284152959b7033f39e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cea5979e8ce996391aa743077df9b9303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c8caba300426f677fd78325fb1a8e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccbb729025da6ace845eff7a5711e4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3ca08ab3248a53f35382760e864ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd9a4a2b7b489a6070dd2242f593d6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117f8ab08bc6f7065051cac93671e9a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced0001524fc940d2e8f0fd1f8011d4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a61ef4c987bfc28ca8b4354fbc39c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29412ddce8c26728c8062e20ac81742c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01c6fccdaa1cfaf59726d38de29d56312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97a530746186b96482bb93dfdb709f3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418afa421b9810479fd957f264f4ec9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920a3d18859dfd3cce84c89145dc969315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb527bdacb811a26c1b52bab9360851316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3d55c5a1d4f68060efef3bb3c3f16317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7be851e3dfa02543bfb50ea5f0b741318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f7089720af22b10f331d6edefbc256319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7eed16fc735864e4bc8a15133073b6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd54fe9f34e2cd6820f9062e82f0e09321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e25c24f86eefb0907a4ee712ab99d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724d154f4fcef18fe95843d2623e98cc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce879981b0dd795b996dcf19719eeda5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5caecdc6a33d2bce361e13ea8a91d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670ccccb640e0a471284dc971c9ccc7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0de11d68bc03a56c4f1f81c01d257327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce422f45998c9c75891a7e68153f845c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252749047e0a2a784a092372867a312329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672378d81990e957a614bc9c3b16b557330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d010b0fb23a88bd77c10cc05b0b23dc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfaa19e30f910b02eca549cb303a171332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563c4f569aec8706a328c821f354dc6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd43a3141c054963e5a3794c7a54e7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec573d6df334795e75ba9ec683af0e0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504c006aedd89d71ff36cefac3b4e06336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52720b19440e7f4faeb68b3983b3cd82337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411dc7f7925484f8f2d3a5a87d0dc5b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22815f5c1a189e2d658e64b0616deede339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4973a7d02a8900c3d6bcc16f50003d5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c05a17155cf13e35364ae50ee9ad35341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cddfa4fad5fd8ea3ca97e908e6f99342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540974e14f8a7679639a06bd4f365bbe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b6f4d71c2b3c5c7e33c46554eb836344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5a76dfd0d45858a45adff8bf6c9f6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c8a643622c3828b9987c86f6f5e98346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452fdbb1ebebfc84a1813f70ea34790a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7ad8a03d6222ebed680d56b8459ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656c7ad912306294de547a610534906349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d925885f0f7326487bba2fd88a21aa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244956ced6575eeec8f6942701aa9764351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19986d03ba61ba8ea83b158dcee7fd4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b040f1a062db6d88f1fa2add966d24353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773b6607ccd2742e4393f68c57c64fa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687cdf24dec127ac76bc9cd9f856d9f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d9d48dc4757512e17988f070c9fae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a83cedfab0e4c0a9bce9f448932a00357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5920af10526c256a80375f55641d792358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602eaf7ccc07b171ddf421b9f9b14c7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995ea3e97d399b85c6231c967a51bf6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f65cbcf3093cf202236b592940de3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da92b85677a52c2100941efbb5deb61362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6810d3becf8714f70aa70e2fa7cf4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e30665c1556caae01ebdf00251a974364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecac41599e399644c472dfc0e64d08365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80586c6da6b8821124d0102429a73f4e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5405f16cda4bb43b778cdd8565206367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1164a7a3a700e7106d2ee98a22544be368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ecf240f3afb0a0c859773470cfe55369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e51731037f2b44c1587eab3494ec22370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92255f2502bd37834caabac3649247371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b72070f4a3ac6cdc9129c207c4e747372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d507eb7954d1516a78ec212f4e3d086373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef43ea0667c4754b68362ad678f78b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb88f34993a205cefb37a18e541825375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f0eb9b6331f9c3c4e9bac2b65b497376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b61b4f6c72fd732d5a24dd0bfbf13377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8204c699933f40d93efc7818b8af3715378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a830d589ef6de78ab19fd2307a5740379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f9f4889a4e85ad5c8bc057fa702cc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd687215b53636390e2ed53000c08cc381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae8228c6ee4b3e71e1d76f7b4696b4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff551dcb4d4a4a0d7afd60d191f41b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da236fc1c5077a2fcc512cbce22a7e19384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af1d954a486a910f3f2b95f10b8d80385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c492fe8c301be521cf0c86c46c829386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634fd4f09d01a099c462adef977c9f9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d66716d0ded6269a89b6faa07ae732f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e930a93f94807698e40f795a1f012ce3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0616bd58d89a52f0ca5ac1a166e3a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e91329465ffd127b49a4f3ced37e1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61b96ee8c6fc9fa946fb06a172b1a0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02045e0bc040a91a35694420eb0ec16c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736b635b521eaa2b0851cb3f0b0ba89394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1c555f0f2f210940b8b76e4068ab5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ce63a9b6046b8b2dabc90f51337e8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080977b860712b8a4fffbfbbf0c0872397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102108a6b896eb67db40b460dc350a9398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f112cf83e23d336187ce1949b719282399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce32a43072c8f2963c7347aa99cb6540400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845352fd61db25552ace490c7cb0f470401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991f50284cbe2ce2b9355e0ad0b1a64402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3941f5cb317eb32bfba641bb8e98e1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b5c9996924e49af243e17a9324145404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df54b917d7187a4c010dd08c78f8e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ddb50bcf3f4ed4e972d410a7ead7c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf0b0cbf7bd1b010af6eb418ab130b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae29e3898ce407035072056790fabe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1e7490d6a157da34cbbf0be28a8b4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23e94370e25be936c5df1856cf7a90410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb03ca60ba0c9c662f0e0043b72e84411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bc9791a950f4637233e8552ade5f6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae982d5ae5d945fa316703024b5249fc413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128aab2fcf21bc5a5e8fa73fb6e7241414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af133021047040c089eed61fbc692fa8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b07e6e02cd39aa30b4d0851f44b001416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63bad2fdfd1c44841ae7a23b6664c29417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494febece97f8130fa684a1e43773888418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281014fd21596f01826e8273d98aed2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325610dc717a7852c7e0ed35cd9b5064420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23db467ef7a30fd32500377ced9348421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6944e997223d7121931256e32c1532eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bed7e016547cdb0f742638a1135b5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7268a383bb755d551b3187c8547c2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095bd9901a57ce70d05077408070904425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f48348f183d70454ccaf83b0033fe426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d929fce6ae5e29974ab090ad5c9d871427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff0080265ef91af1ae1bb1bb744ad9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5dc94090c7d3df950a0e3610aca63429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b86a14b516d4587e67143551367b5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69b2d22a53066360d1e4159582a8c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b73c63c9d3e5d5714696e3895878ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6913ddb72920853ce9f7d3b7c92449e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aeee592f9403491531a8cc3b760f94434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d09aa52a07bdd915994a340d893a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fcd0111f554646733d150ab983730436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021840ee3a85b5a674027a9f3bce79d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b3b7b5728528959437518afd3096b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b761dd663c71ef6126625a3b044d90d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e9f8b5bf67ed5fbb5ce29e1e19b20440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc1a278e9209554a889dc66a16cafdd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed285d7ad36badf505c551f081215b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ded9500bb1a630bad4265719c47a08443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb19647a6167195af04125ed0bfb20f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fef16677b5b72b18de05655040a4ee7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c7e11c71b370af85b08462c28a922446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647ff5f58c1e049315d6165e2b72b788447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f9784d3664a82bf07ced1e3895b4c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8e7cbfba62900ba4f6762c9719c4f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bcc327c6470be9c8ec47b8be27b1eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9c32cf275df572638a7f5f80f2a5a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e3a22acb254530a8089f488b99615452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4399a091e045804af557bd4f57305a6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1780a5105943623de1416aa1562775e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79816763c219961e1a1a58eb1bc7de455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84726aec6a5c24be0fbeecd85baefb6b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b1a4430103917389e76fb74c36ffe457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ecb373af9a1d81527a44c4ce9e5fcd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b8ae6570c1d311b07a596dc2e9154459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b706fb49b5a71c97589f25c890b792460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1855071db3da17f9ccd787c23e1682ec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd3fe7807a0bb732e8afef7d14ecf2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b36abbcf700b0857dbdf0630bf7ad4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c3017bdb798714701c5cd8b9616c1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4466db3acd0e58013d4f19e16bcc058465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12288a3eeeb0acdc1e0b4a8a97a25a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b2a1d52eacfe14e3f8a6aa4331b1d1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29705c112cc1fa80d34728d0467ed5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87c0e6434425a8b98e8aac85bf91a4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e136ed05bda6b8b8f04c8c3632045470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22905dfe4e5ed0a6ecac1d2552283a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0165fe1a6840aeb2c8e94a7667512e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4db094a22ebf7aab96b7f808ff10fb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386dfbbfead057a43dd247b9e61d9ac9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0084335be05d2d5688a6997ebbb7c7a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57648e6097370dc3ce5a35055fee704476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f3a9a169dc0331b91296b42ee63cf477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440cdda398dd4be78cccfab4a781710478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b74ce12d725b543ed858b900f8a03479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f9b901542796718054a32ee2d9252480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669552e9fd5c6ace2fcef3f2e47fb78481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4aef7820eb0ccecf7df204227e15b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e713934a55d79b4aae6b93275c607a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dfd60c168bac0aea20ed946434231484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cb01c7b58a03460127da02873ff062485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ffbba19c89312f36a89ab4ee81d96486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006cfd94d01ac5a598749355c71adc9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229a6912af96337827b63d01c49c2a4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c04a8488cf957121867471e0ceeef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8bd39dc2e8352113fd361137c8d03490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e59b800fb7a761c93eeb0e76d40c2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb33e41b7a27bbafa78181312ea896d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3187b6e8195e1bd35414975335857a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2aa6af9e8608bc155414cbf6fecb94494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08912b446c28df3563d9a9cba8c212e5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbbcaf5727198021f3b1342e3feaba496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61eb97604ca3f73e2c79643cf60d9de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c01e3bedb15e0bb62af2d732c1715498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d6404d811688e5a71877364375726499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8959e69a483aed642bdf636344404500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c45aec832ca06f8e4669035e48ec9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90646345f859bd7d44ec09be75987764502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689895527a0e5d8040a982be9112c94503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23cd7546cf64154fbfa277fd428acf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0097a934fc70b262507a3fb029a2c05505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716ad6128c790cac7aec4b70ff1a4829506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923ee958927c9a7f0dc1fe05b0b78445507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d39183359d613c1c01888686ef607d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6fdf2a7b7216e4865df6149afb52c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21218ae7855b496db618061f4ace0e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd3a9f9d48cdc4c0f19b000bcc05e8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab8b54f39e34deca57572b7f401661512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831d43f81ef5e9fc9a3ad560c2aa6dfa513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477e2954ccaeab8a799e3794d333bcae514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246b1a21a9615d1d40e6a57fddd5faa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abc8f88f34f8b32bc13e2989765e12516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781834cf4b215050fd5188b1c19696a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aabd4c1919254c8bba911d2a61ba01518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba7143d7690c795229ebc931afc6f73519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fe90694b4077f75ffc3381e329991520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fcf420d9f851da81b1d6ce266dfe6e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf393cb535a07ff5837e848371e3ff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b151120a599d3da17e5376a0f16b6e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd903e0fe8af74f617b18548766986524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe25c20acb41c6455340f1314fad66b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb1452bc87ab0e1ea937bcae8873a9a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf9b744de604aba9dd0a72536e0759b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec6e69c8094e857516410d2bb071442528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168bfc733681f9e06a40cfbe9593091c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a834eec6b343642ee869d6b2e1a8a43530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060ffd468d453c47ca1acfb841ceedf531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97671f9b8b880a5ebccbb5613c4c1888532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33accaf18ba2500aeae9bb57916758a1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da36614a7af8852ebf3c4b55eb35cf0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df478876a1e5ef088cc444b7bee4c871535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1249edf9632c7bd0cc41d9d88e116f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb15176cf927d5fd3fd1da44ce120c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac52c102839c9614102a005615f165538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d56353fbdb31dde20c91cac9110c2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3f13d346fd1366640d0ede50af6f2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a1465f6090e2520f19c1406ef3b47541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b619d253205553e870e8773424578542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb90fc0b96348e000cf27e9488b8d1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f58ea1633b371b2e4d37471b14a1084544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06d7d9c7b6797fdf167412d0641c950545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aba579f1fc238e80d1d751c1e00028546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43d457bcdf7d2b6c1bfdbaf897d81b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73e546e4818be8622d9f2049e3fa4a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b166dfb676ef1c67443a39c8befafc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8aad61b22c475e7334954be3ec1cf8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929cc12609a081e9dad29daeb15b7ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fc58b90271104ab21c51dac012fe6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54abbbd8aea48dd57cf2f8d69b86f93553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc030fd819d64e4f6a7bf04d8b2464dc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a6ade8cc92594c8d1fd0b9313da1d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362b70d2c801d14025b2b1e4ba397fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c517cac341fd81b4dc21afc0b680d266557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a7cc5bbf3c2ff4a1607ed7ac1f42d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c9dfe9a2e16bcce9b2890d0228e21559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69893ba9b3729496682ceb2e1946900560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70091da3a5ff1445fa6fb07236688a58561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68716725dee82d477d16801955f4b186562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25a862ca0400749d8f64744c12bd21563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4dbdd226ba7beb1bbb880cd14e892564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126ec0d9b8e6e0a3da621df11651b7c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b116b40c69d4c8f0e5e155c35f88ccc4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538b134e84d8155ac28da61b586bd6e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3cd29c9ce1540a2f7fdeca88f357dc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26c3528fbe3b53d1bef6c131db7378569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aafc2bb04fdbefeaaad5f111a30762a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6f15ddb4824621292fd8f23033e2a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846259292f99268f89280deae849eee572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9420dade10e9631b57ae31e90a22c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7b9ee1ca80c1b6af22b048dfddf29574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3b0dd5dbbce0c00396e4b34024ef6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b5201b91c16e05b8a58dd431dc8a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07597e69d3b0c774222addb854988852577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e6d9dcbf8516cbca8267228b1a6e1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49ab384d5bf1774a44bf025174a6e6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6d5429e8db457b065101c7ef5715b0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c256667176796f43bb4b4bea107635581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a20d8aec42531f47e5b98b111889b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14699690b8982b97d1d1f52651ad23d2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2e43f07df312dcc9de4e0c912f475584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601976c7da6b8896d9610a7be39e2883585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5292c7004eb6bef86229f366c47594c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5260a280fdfef64c56feab69881b11a4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ca1195442d1d4b6e717a7eba423574588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddd015503f21600527d17391c9d3286589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b2b5fd6de271b65de11742bb1f7e7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef861c9d51408f052628f3dc013258591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94459b6190b3e0a9dd25d8a8e440d19592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af34471c1d8e11f259eaf49c8cf1cb5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6819d2928bbc87cd27073dd0cb64c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90815f7e06bea72a57c558efc0ceeb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220ecfd93fcc33a36ec79e2398711d7f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadb6b4a2ba602bd2120cd4ef5490d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002f21a8fbab3f3a1b4af834729c57a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ea7f4827e7ef73c5d262800bad057599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac44c50202a61c55f09d4cfad50b9e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf22870851352ecf1626d721b37ddd6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe2de189a3518a84929a580f04eed8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f82a473e0b9540ae9cd2f24f0a0bb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ddf0a3e81711f70b2c41d0bbd7e2a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97de1f6c5438e7c3978c7284b9a661a2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e3a9dde04ad2c071d00e11b576160606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e64ed0fb64ea58d32b9bb619e1d19607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa950b381bdeb04b5188eb18ea9ccf6b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccef2d63cc220ab3f3f46018d3c927609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797184fd467513ce2eafbc09c2412955610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc7ca69255ef40a60fa49b66395884611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58a53e4b1641e4036a2b39a54000a4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8289f9eca251a583c9b32f739818fbd3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c2eb09aa2e71356504dd09b2790bc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596196ac6e4a09ebd77073503a5781ab615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0b7a9abe2e9fa745b8c8678855bc7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe3a07691fa7d83ca0249d960228d2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c043b0106e8a2380280340a170159618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913dc69c5afd63d0f3796752ad79061619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6651e5350f0c900dd2569ed7626bb2f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f2509c2124f65e49f41670e8df526621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b845d31fcbbe42b32a90110570276622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc87b099c08ac6e32ad9dfe1262a14b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecddb1e3c746b44e14490e36ff90ebfb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc1851e67161423226db0bd89fab43625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e01bbec77506d3beda062c12149ef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7361b1700a0d9193b1fed5755a08e7c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb7a251cb0f77d4b241fcab00fb3db628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca89bc3aa73912a4da53172f500a854629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d275bf3f994cb596b9e80a3acfc4b3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f54a8fe927282881201148a9ed50e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f0cc32acf3904d12e111da52548f8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4f5931da2aead971a5b3253cb64b8b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91478f3c3435d13d394d6ae78e2f777634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0fd891628d1c3bd6a555dabe0c1b7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8178d380fa3417c212cb4c3cdc09f2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7619332fb0e9096bfab52b13b91d4cb9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069b8cd4615812eac9961071a2559cf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c453247ceff163a4a9ac664cb28145639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bc930bfd3e42e41a047268764cec0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe862b33e4e3fa7d8504e5af506c36641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470696558de9a8590ba2bb1e2ddd37c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a2a0089e80a28f9f71630fcaf80c6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed3ab462e316936a38c3afe0de67de644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27218153a833fd9d84a19012528057f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff576ed0b3b45bd3c8a6c73dcd9d75646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8d4296faa1519b4caa326ef1aaa4e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634855f0011e3415ffb441423d470a3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf041340b8503c08c51eb4c7d30beb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819ca78b892235b034692e445bcf65f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1bcabe304aaa13f92402fec16f80d2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbc52d9ae9317511db8af188e00c21652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c4e5f87605bcb75758be4b536ad0c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd81b2c36ef15f7c12ae45e35255eff654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2db5a8abbab2ff9e94ad360d3a1c09655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464e1a9a8f9ea2907f25e061cff98bf656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086595e0b50b7484c5440e3e7b67880657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1764be1730de0f54f8149a5b84ef64658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66930a76489fff7ef773dc0b2e23157f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ea6cbeea5766d00a1d4d56f4cdbf4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7f329f644fbf8137b6c4258ecee92661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c9765f4f570bdaedec839c17da6b6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d313b8b969d1a59f19c797f8c8f3463663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e2229250d07b9fbbd643368502b53664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169241c825d472949916c83c16cab34665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e2d84385d31c6736cd6efb294af296666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e283aa5e7c0d5ce743a9120c53b730b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e99a5f81439e8411831add5a3b940668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3420fba9e32c79172c66ac3fba2c96fa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2663518d5aeed16456d66c428191b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b200742e756ecb45e8e9ff6375dbb3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15003f14d8e5937c9245faa4089e8adb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5f7c9635813a13848a8e76d223f93673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ce2911080b05b754b0e28c2690ab8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4c911973dea27749b98c04030199b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0586da45ecd5c41e9619e05c2e0a3d6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa415ffe1e4ff253c27e8c87ec159f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517596d6fd3f292ab52d31e034e0cea678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a089977db29416ced9783c48158061679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f418fbc6feefa34eb74afb4a120a17680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae1b4e26cfbb79f095bf663ed35612681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35229531e0597de38ec6e98dc4f9f58682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d20bcd1558baf32b15ca43e0ee5eba683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570f0dcf0584a55f2e2ee469035d8ac3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b69d1353ce1d388e52ed78da38bb0d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2d6cfc961d98ecf8eeb90349b5702686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda907600fb5242434563b754b361e70687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d161a0690ac6965213e17ccc59a1d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efef68862a79dee729df47aa3fb4ae689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c29fe1657ad76c28bfc574319712d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9c89882cbf77cbcc42faee69f37a6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8828923d2ecf4a1385a974d395fc52692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedde38c8d42fe3aa2cf3cfd3cb0c6b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25bbec6be98807f999da1f0815ab316694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d96a03d9cb3dd6024bc2f7d04ca386695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df90f96596e932c8ec7cf874b8eca7b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acbabde85335adc808339eaf7d3a93697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5e8c51c0225d77cfbac10ab45d3fe698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afa63c7929a4e6047f0f52bb25f7f8e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8a836fa2242a5f4a81a9c5c3e535db700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7606025c520967028519c9bb95baac6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a3e6ad88ccd28878273f5baf92fe9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9a4fd6fe455dd2d95b396ec0d748c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9783dbeb76f1915835501485ad3dc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0ba0993d841d9562b3f5d3c068063705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735373185c235e22de42466cd54cfff5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d426c876c826389ced7c12dee02aea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84563a6cc1b00f2ec33f876528001ac7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d3771abdb33d08a7d289f45afeea30709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef91fd7a5ca9b4831a52251ab7d457710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d2e836c249630a0ce7b63122a96e9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b676841d2620e37fba68100165215712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83258ab563b6c846328ea6dc4b57ca3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1258fb21495f142147dbb6110e253b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47cc59cd88ff43e8f3476671d60d6a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f8f0878f104b3c09f9929f51fd6af2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2eefd8deeb291314abd234795c22d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4e14f82cd6bb3d1ae378ee21ba767a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dbde9d9d262f93795ad981c30da735719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c6544934c15c8cd7702e384bd2e01720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f1da3b4c438fa539cbe9f8490df53721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c8d36c4beb13bd7d5eacbbb2e30c1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8cfca0fcf23d6a6cb500dd8f8fb135723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743b5a5a80dbc5ac35f3b31c9299e02724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96368c760d82a9816a7e9873f6d6dbff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39281d7d89d1979f381a49f515132eda726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e7feb930073dd0db00b0ecf87a0a1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5c16215ba59b43959ef01fb6bf191b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfb8a77854970cff088ba8838fdca1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9834efa4fe40865784bda99939ed07730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e6818718393a991e5363ed018bdef71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf01b627daa352d4a9d494c70ceeed12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44768cac53320611b8ffada80f6927203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea1469fd748342052e7ba81b9df0674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c15ed1cbdf072849c2064e2f6975135.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad322f436e394a61ace4d27eef6cb66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bde6e556b3c96a87e9d7117d41b5157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2329e846db6f53edfd23a0d9798618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8761e9116182fd7e0b6631aa895d1ed9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcaf2b9b1b8b061af3bdc3b81e085b610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9926b06fb00af0081c06c54779c1fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377c739ce1008ef8ba1d92ade01ff5712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dceafedab541d523b0ec5d79042d2113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68fca459ad7b5b3d74d49137e7b89914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2be20a1fa12154c9f6368a894cd60915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b137f96f0e9233cba88d93fe78e4a9a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9aec2a3ac29d98cfc839059fcd533617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4324bbf55e9a9faea086f70c5f180c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2c377dfb6b868ecaacd3648dce4bd619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bcdb4ac0a88c2192bb585999ade78e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c35c7017d8f1d0faab5123bb80185321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808ebd926f99ca707ac9514d2e35c1122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a87ecd72b80f4acfbbe567be2acacd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e57e9e00440ea84b6446af5389dd46524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66715f3a94d76858ce0fac52b40e640d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0bdce081fef799b924a80bd6feb7726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd6fc5a9b6fa03d215ecfbe960e70ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa2e45303d8e99ac4180e2549d5236028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0213716423503db54f18aac68ad52229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5893d0a8c0edeebb0a74a70e3837e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea803e468a0dd4449620a914fffd1f5c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df52a2c54f90d5f1ee2225998dad4932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef15fbdd51cec585ec764a5b3f0eb1033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c42b9a367163543a5a15f390ca84634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf31ab46f0aaec360300cd7f9c1974c735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb8ca784ace2d18e5424610c469a5236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547406519cd99bf5dd31dba8335157bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d39b99889c1beb068a41169e437faef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e198b6ec652802f36d32eb21c89a7da739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec4bd8bb68f19cbd32864eaeb4f19640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732aff56fb7230e3bc3fdecdca5da2d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b9419f8d53966dcca3ce64c08388a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422021f5b97144a22b6eafc13325d08c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871fb686c8453589797a58df47ff97944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f3f819fd8238425ec9b1280865e1ea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49cb61c6595909db3a9e84b642ac64f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfed964e26714ed8b0dc8ec0c2a4a0247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edf59ada227ffd3b791db2afac2f55f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554c220df718302111b07c8eaa0d0c849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b489e3beab1820d460445711a676e0250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f64add130c87330c30dc78b816cb6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aef24761b20ce756a2a49681e5989f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d3797045ac8cce11417362fe5ad3f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852195f94624df98d36e12b963f244be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a8ce3d28aa61ee809f6593634fa1055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8536d466ec5a5d9e71a1921611a5dd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37b02ea43920e4068a4a4f62d21d8a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1993502b3509372037e20793835e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b841596a2ae02a023798638102eeffd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e299dbcda27130ddbfc257135efedd360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62bf9b38a45c7ae41f01937819f5f861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184907db1debc19c7f4608385ef0d9362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0dc9b6c1d319155dd4d92d7353c1c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c99ecf7fb618cb1b979e9489169f1f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710c2346bf39e9793339f57bd8a15eb565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaeedfca8e743c745a5e68bd6cb8ed166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481e9ccf78c1bd86e91fbb73651c40067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da97bcc60a935597705ad7544d16bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff838d1670fab81e8f07fb871c3ecc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83535a4d8fe1d8ce2a5b904450096670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15e3667d51f9314b886c25d3a3275d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2be7580b26f01e76ed05996bfbbf6f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25184cf9fb0a6d21173a88e45e774373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24ffde862dd25c32e6993418ec8e3b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3cb3c712d6fc92303c2364dbb6598575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a7ecd8241cd7746e16a2047c999d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d85332f42e2ef4f459309f8630ba677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc98d6b1e61b3a84efba2a960226ff878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415b45b1748042b1499ab1a7066ae1279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a09f7180f05273554198b6e1cf5d2780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed575140ddf5cd7ef9847611dc8d3bc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904454fc6cc94992847222f709ee50882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dad0bc17f9407dc0a2870dc695e9eb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095aa315435e4cbfc9499e3bdffbc76d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b15b526106afd3103e6297e182fb9585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278f7c0e2bb62f4093a3654f250ff9486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2263ac6ae7c5e6d80def3cf8c337fdd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00576c3e1168cc743454deb08c10088888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d1118c32d56dc0cc4f83a93a10e3689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee02f68ec379aa11699933becd27a290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cb7b9dc42ba2a752548cea31213c9791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789c09c79617135ad4784cb58e24e7d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08f89770ba0620787dc27fa7d92eb6593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10297ad5ba4c32f324f9d50675abe0c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10cac7f08d98825602af8b940d7d0f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71176b60d0d891cf09a60b89b28aea2d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb09160c1a90fba94cb3134f20374ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f477652a765aeeb9c28a372cdfb9f7b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080432a0b63b03fbd10264a7555eb74499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374446ef6f16b8811083f2dbfb071593100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e246a64a3d4c3a8fab7a687d68f8883101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0ff8032736a51392b875069d51de6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806f6b84c2e984d2bcf5dfcc1d232bb4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ecde1502c7f94ed6351fb5e03429b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370b9bf52ef4c1fc6fe94e065282aeb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50585f562735b588e49d4035af785d49106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed12c3173f94430f322e387dce0d73f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66892769f3331b491a2cac9588e871108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b538f1049315bf22a8ce2710dd8fef5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb856ea7e1f64e10fc1be875c66d32110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fedcd309a358bf2807389da34890cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8dbe87ab179ac0afb56102b6f4c41f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986748a46ca9b85a8f33df4aae2ec0e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b608b11edb35e5b6b230686d8a2093114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ce30739a38bb384231f95cba5abd3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5646f90479ca808aaf7f06bbcd9aed8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced18608c9136d8fbdce48a2f29e7c08117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0f457bd7bbbc46feea322b7eca328118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb74520121911c835bf2a9cea046d4f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c23da6422b46ec1e56cbd42d58eacbf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0ff2b023a3056832490623dd0346b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c1ab203aeb253d6e4365284f652e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6d48b7f85f4953ddf268d19b20ec2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c23ff126c2ff48dfcfd7b1ecfec17d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cda08451c39becc4770b9378a90b1a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed121e0c22eed0562d7bc83e42d9e8c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1f609f5dc754a8166ad557883b236127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e3dcc7ba5a9b79189907a4e530570128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6a80a38ac695ada48c4d832d279d7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999ead6dbbd7d8bf700b3341a979b33130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a165fa2658268f93993ddadbb6499131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c17eda177c716dbacbc6db55f1dffa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52650eaab51aa307e81ed29fbbc83317133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a656a749f13396fc88e58f31e691205c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e1b34a333079ac389d916ff630101e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2793829ee1d3d785fe3bbe92cd93d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f4a514ab510b2dd7d3d8c33a34447137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf66b4faf27c37a5afe5ec25b6bb13a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c9a54ccb298616675ca326b221d4e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac732d4535d27e73b695406e26a23a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b03bab8384476fc69f73e6c69237b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7c103d9b207257d17f26aaae359c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a81cc2bab8851aebead587ce330e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342063c81bbb733b48b18338358dc4eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5ce466954acf320b35f59d6eaeae5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb7df0e17b4ba8f42f7f55199618e7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a946f47686e1e10b8d9f7352ee86f08147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708d1dc24a6b7ffca732fe18b9a88b9c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afbc2c7cb4fc8d4937bd81cc12f142149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee988ef0dbfeb0ad84a173f1f9e6360150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4eda791b6209431f63fab44e8704d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71f69d075483c897dd486a6d1f1279152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a800a283eeabcf63a24252534829f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d178160cf54c94b4105e24925e9f2eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f906df9a40ac00e5e49faeef3dca3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27040a2e718ad732a93acf0542598714156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279bbfac58c8bafb315d8da46db0a75e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c9b94a40298da304ea5f7b3a84a1a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720dd7e28acb812dbb0c99bc20dd5304159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e4180b9f5e5d9fc52132c379b2e82160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee29c6dd80e57a2ace0a5219df67bb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bd947e746ee5aaa15d0661f844a933162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3a45f82b0b7c0a78206c80b4f6771163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c486e1477b08a9464c0791f1094180164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26709990b56df42f7823b97702ce234165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab1c3a166e49cb759589e19dbd7b2b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f335933d85206bf53e30f45d5965a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f896ff162fa7cb988bbcc1dcd767459168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f4eed551cb5f2023a6f6f7f9e58c25169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddce8d339730cbabff80916fc4003d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0942daea67219a34a2c6a1fdd932f3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863fcfa1f7cb4d82c7d95b45448e47b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9020f134fa5db9148ba7b9b3b3b9df28173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bbb295148aa02af0d83601725d42b5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ab68250e0f3c5c2cba19b909b4fa3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1b88599ba0adb59879780a4e922296176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433328dcbdc29a57f230b76febc6d75177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b197cdbaaf0732eda20a1706aa6ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ac28f9138f4f5cc2741cba74c96f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e90d2d9a5e0e3b847f8ac273136cb5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b423401b4a1d77226bd4ca4d118a6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7dc4e79df26fe327ce248c51eb98fc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c004473ff60ea8758460a5c1904b95183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc754746bba1a4028b2e007521031149184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d032e101b96e5d8938611949e99724c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1101e5bd06bc90d916450ee697e5f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c6774c7b27e78329aa99fba781b21187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e472cb083938ef403c7f2812de54d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54216a8e714552416b8bd4c8824935e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b26bee0a708fb6cc510b27d71cbf99190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b737f3ca1299c9cf45844b0a2c2863191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de32437362892221caf3ba543600e97192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01012649a282f808066f0f0319fd31193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3523a71501919f9b9e2d8f86b75a37b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ea46f6afd9e88e63c1ee155a8ebe1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a3c68abc680a738c2e4d9dffa4929196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f6222ff662462c24cecc0489731701197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc007565f9d0d4b305f6688fe212c52198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa1a9102db6e1d703ca993b303315e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0884eb4995102b01a7894ea6b8e549200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e87f304cfb4d12512f31cbfb9d688201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b468218eda5d7d968d35eb83bcc7e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9f41262b884b16e7ce943fc311a0b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453450f7388129bb13e0b4076ee0adc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9701e5b06ca2ddacbe6706f055b544205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20550c3114cda8e0a521e1a3e738f498206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b468adf876966ed223d148a727446207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982de90008b6cd945d1f8336d9354eb9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b20e1108ee61d8a8ddd4a99c062177209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2129b850891549ff30aaefe1f4f22329210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be359358543a8399c679586d68adf825211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f9306bb6ddd80384361da5b77369f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1372de48eab62b12c804c86867da89213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b68f402d4ea72f7ba2375025429ad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a6f05c2b81dc85fbefa26ac2ef798d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52612aebe0a7700b4138c0207abb4ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5364a1b87b6ddf545d02c2b9a78ef358217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658095508a4aacba182a206e2a6984d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac237de42cff8accc5350928603963d0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb56cb35bbe2d8a1baef12ae4e0b39220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c55f3eeebdf6b9cd9e0cc6e2a645b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bc5ce784aac1b43546e0335ad3e81222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61ddc7dd095a3f221a0a97706ed822223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908ba7548665dd1c759126c1bab6ddb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4b0bb06c78b22de9c5408559d6577225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220d6fd633af435a973d5918fa832c6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37680933c487a0e14b66be3056eaf8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189b477e3edaae5fe38d6fd17fb0a5d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cdf3c719a99a64a026f07603808a80229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be41e4591ed3615104820e0ee73b5b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8fd3ec5985e3ff51b56a09d7e89ed0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ceae1217eb0cd239144bd949f6201232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73332065cf40e7ccd9515c3406be8f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79805e6636eb053b24651a9e803e2377234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4aea972fbf21818ac97beb8ddaf876235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751a5119658d92a7d47fa24aa3c3b2a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c22068ab404a83b58661661616b8a77237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250bbee717a236f8c6c1ce5748ee9b06238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582ff45e95bec4d78d57457f3d12004239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adba29befa7a35d7b1821e4128bb208240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4cb6d442a521b813304ef3fde98ec4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b955d29dc0bc27c6666b29c246ba49242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba0c0928abda3874dfe1fc6a3a6f8f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f2e91f4695c9a35bdaf433ca7e39e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b841a37c4b332fd6efa45609c67d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adceb14b3d8d473fb0b88b2d95025ff7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9487c8170de51a610bff3c51ee272f9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779ab79b6de53f0f62a1b00822f4120248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf481ea4748b456edb4ff2ed69b9eb5d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4412bfff2a024f42bbf8d061671266250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d619c1a90c192fe7740ff1f7ada577251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00aeb74d36f2372ba63c22d1ee2cfdc252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808f9484e7ebe7e261f75399c323fb7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de5652ea1bf253219a878db14626287254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb11c295b1cd88d4ea02ff54458bbe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1b9aa7651d411def747f927dcb588256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f72d5abcf6cf1baf0de339ab6b904257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79038ba8f753de23bbadd12636acbef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d096691c903a80dcb5d59ab200c57c9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cacca5228d63bf8d49b1d307f0e517260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638379262cdbf0dcb820f514ee42b1cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6a66772950b64785069112e0e21d3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab546dd727dd1349c7c7e2ea6a2abeb6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57edbbcacb46c284226cc7911550446d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4a0d31834e455d2347147a7d93d4bc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11394ad98dec1884571ba8432b61a8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac062124b50317bbc48d7444c7996ce267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdd08772bae292c5d2b94e4a64b29a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f92beea43fc4983a12dd0f2bb2899b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982218f287b6fe79c6c35a8fd35eb32d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f0df02aa1ce00eb133c2574bcab5c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36ccb14ecb8f69fcfa5e44fe7e1d09272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6237042151f8d167040da2b843023273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3c0abe5e00b348ca932b4777ec442274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a49e5daa9e6bfd741618017d73fb645275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d513550646a0039e21ca91d73d8535276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2e5b1a3092063abb091271e44c99a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe568fea99cfd9f2253616a843e562278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57d6eb976653f8ceff1d05b35a83be279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49af9a842aa75f5b04130ed3ea0e381280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555b57ef0e9f94a5899cc60094216d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a88fe21c6843bc354481edf134419282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56695756dc8d52d936f5b1c3524da84283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7893cebf55cbaad8d49e38db73d9a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388865dd445ccee376f52e4b94eb651285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697c74131623aea79a9fbe972f73232286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e7c4ab928f20517fdf2b13ac2eecd287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e41f16e37d4ad0822317dca9188e3b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94faff1e896b80da94d5b2f4ef6373289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918373865b275aedc873e2b9e25e68fe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d50e92ea7cfeabf0d2575f2ced71d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197dac8f0c92eb5b5b780089b87a41e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0fadd3095e1b885017a0f979b182a6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981e545ebfbb94e1a84bc552912e621294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a11bc4183b6d36a9e406581718337295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ba1b7630fdd5d2f549f4901456b097296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d2e8f6afe47d44e29f893e3ef6fa5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4f876667d8359c47ed1d86936fb447298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51331c146d12ab4887b5446f1a799d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa3a2b8a5dde40a1865a648d41d0e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114f4983028af2ed0864998529c5d99301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eeca2ad5f2128fd3b110a329de3a1b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc3c9b7b506e5b6229ff7b71f4ca5f0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac946ed5779c1c6318ac5cb5730a585304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b414ea808ee9d9b8f88284da8d2561305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07553dc8a95f2ff5514da2961497359306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846e154259b60ff055560c2615f9e3d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df3543ef7e14ce71a6d6cca608d832308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c5a790202533ceccd5fb00c47eb61309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b806a33b0a77dcb21fa635c452efb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1e021f551ee2183f6b6f7297ce01b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11838c8c618c300e9fdcc1faf14b22c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b289535c37ac42152df3ba294ac209313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dafbeaf2c5477a9bd5621ecd5533e03314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf466f7453bc383f2c262ae549f03e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c691e23d53aacebc1941de3d0486b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82d9ecbb35512f1c7adb02e9dcb13a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0bda31e000ec72aeab90c7b196bb7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5177f8473a20cea2f082c05d246c0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dba2d56a02ed4e2afe0003157e1b72320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c401deb28e9d6b237e5ab30cfb52c0d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399b6d2d06d209a98ec39d7f08c7b52322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2fe8ed3549b5b352ccb5bd11b4822323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a31e5d38033336ba7a33fc1dbcc97324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70e0f2084a1410f6e6712e191828cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d9113a1fd3a6f202465d58010892e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b70dc4d658b936da01119e83c2d105b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d523b6d3802f1dfde3ef4d6d20f0ebe328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f29bf5e25199b7fdbebbfb6e401ea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57728f156e265747b8b4f2802c702da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b4ad7f97cf13461bf33bf99f3d172331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b069376c8490ced9ab3bcc6baf1b4125332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf079816397e7c0e7fb1b6f9e69439333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34bbd8b094bb1d5da2fff2407dc7143334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177595d04cea6bac905a813fe6bb1a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e544437772f6b931e89b618b2614661336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf259fabecfccc681b02e744eb18593337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e7a1ab82855c852b8e8cae702dc29338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb291d73164daa2cb6892ba8b05ea944339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84f96167c86f930c03833a69ad29ea340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a265ff5a78e6afdd971324fc4a45b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df3113b67d2e4e8264030ba62da43e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85c4e392665acee55ca032b2ca68de343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec41ac8be0573ad1a35c808fea649e9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66714a7ede05b5616796731c7ac4da345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf80477a338cfcac1c4cca8ccfad4ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45703a26ab6cb77cca33dafa86018fcd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcb31f6e20b774b0a13f29b5480d2c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8889a48b93adc4587cea93ee476bb6d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f155d1e6797ded603030c124fa2ad75350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf8253c69c5246ee456721c7fe0806351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d146f88159f138062452d176a7e33352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0bf0d01460f9cee89dbbff852af59353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fa72a5696ae2f894388d010fcd48d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c598aff09e7577c1ef80d9aa81d487355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ac12755a07b0c0c7e737107e5f21f1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b5d41b51504294eff1db9bc49d31b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8052a7da604a9e6dd114051c0df25b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2eb8d37474d01204ac64f9d9d0925359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6932852a238e15d45d944d9e22f3df8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9853dbe92e472b90430c05177d64c7b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c513ce63ad3dcebc2a8c4ebc1dad30e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e52aea908e473786efe22aac3b541363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33e9d7c4dbd652c609a8ecf1942f9a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb589208225b48363746ce30cf4c4a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc164a504c9e2a838b5cdb346596e76366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a097e42e0505418e195d276c1131b15367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01148827f87cb353fa70083cd3abe1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28bf039fa5f17edd0408f6d430fc5b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2de0d7deddb9138adb3ce2193ede9d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376a6721c92b7c751536d2bb7f0f57c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8079f3425d8c455929d14f6b2723701372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19ad8017a30bc135abf5ce45060f98373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66660e063c40b95b32d2b17946e6d4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a22e6609d0b04222adb7c48108371375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a930a8e707d8b1824d9fbebfea303376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017d9584e99d384839d4e01283648d0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3656c3bf761df447e75ee290ca4533b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51813133baae6b2d7256900c84fac7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c0ab5ef8b8859ddcf042021574964380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfb799c870f48b1177515aa14348f56381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58e98f5f4510652661190191012b9e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e25040b590d79d363b31852c724109383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c0cac9c5d7f1937aa27f33fc9a77f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae44fd76263e0cb6e33965b52e50b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96804026f50627487ac7edd85642dae386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e098562b0b4d37fb789c18a0709f8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b63cd1bcbae04d9d570edca3fd647388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709378b348c3571a81b7f904c878c21389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567e753e3b1f28401b7c39d976b36f0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c048379471ad38eccdbf63b4a5bb93391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e9005f7881aee552eb2f11de3b840392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbc83479fa552a7b09a15e648690ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f11a28a726468f6917bf70739a1ff394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d895e8e8003967e5a5c0701bd7d7e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f408ad816860b12461757fb384553b2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d944b6ef46c5a86296d2e64bfa9faf7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4146c669cb4c65c2a65105a9475a5a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819998d47f77d65243e0b86c24a2f0e6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc36f19e48ba3ee8fb765102d3e8d22400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eb5d6e1c8c273660d115aa4f998954401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8e43d693e11de02524fcde13774a4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5fb5602b89d4b3bdab653bc6e19772403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93909615e1185086b4733de1526933d5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9064c9f46d10460c3ed15b8f63a38405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8fe15c9d7966fe21d58e79511d5d61406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bf28c0f6dc85d6278f59651da75f0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2eb366121b3c0cd74c155d0fc4409408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001c7cc5c8196e8a177f48a7c9c270e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d94cfcdb138686402bebac480537b9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c46596c1fc0df845e77e3f55ef6948411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c81bfe2f1f2560c7965fa1301263e9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c267fe907577171dfb9813af59123413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbc6f55461454a21a532cfead1f6f7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f413865b79b57c32e03c0228d53f426415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696dabfe4703a29f73296b6452518a6d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a31e34bea528cfc5ce317dd7fe1199417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ff6a3bf944977887191a628ee20df4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05210bf7c1da50f2bd01752ed2bd1db419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29804c5460044e4c65df1355d49e6f2f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2bc5dbc20919838990865c5d2aace421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b97981789474ba8545ab6dd9910cc6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2bef436dcfb51eb771074e362b062423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8b2ca754014685d04ace8c59d8325424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89263633a8ba914cc11e45c0e6682b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9373b0231d7ddadc61d6e31ff2a5b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03faf104e4ed41476f95d7e73079df9b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfccb1bf635c017f063f0728976f06b3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59692a5c9855bde90e5845fabaf8ceec429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274fb46936d4034af1e6036e601b0a7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a39dd2091ae636cbe452072ad111f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccbc8647f2e034be672d963592efa1c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fbc850f0d84918146a7e9bbfe4eec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6476434bb578e0157b4026094abe54434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d3d92d4821f7bb2ba4b6b77716b7d2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa250beeef6433f01d48c89d53961aad436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d3e31ded46bae8b9ff97928c22213437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44877fd001fb95f3a195c37fceed3f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a647a5bb50ada0c0303dfc1c170d49b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb183d86e1328687957183b86f9a1002440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73601767c187d7a2bc487e81ac148e6c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d0247bbb024bd5c3b1482447b36d99442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ead860a3620b0e17877d22c50b87b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6f5795c68f55a68d1511da623eecd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008c834f48f12dc9f18d795a90c40a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb59f515c4274160f27918cc8414ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec9992232f8acd4264ed3f3a7dc5445447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa30d3ba800478b95a00f2aaaba9e3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76418a4cd4928fbdcbe8c6370c19d2d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a8782250934dc52408d46ec39ec83450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681729b3c920c291d804ea3cda055bf0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd13da047ba43a520b4ea0c24198fa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9c8eb275b3b357fab21cd0e8926ab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb213d5428d578ae604aba3df34a69454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30873afe2354ebafd0fcc16843da0949455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbc45f5484b08eea80597078ad90e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50152307956ccf4fd7dfb76ffe82aa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418dd7ffbe6b3db282ee31e95aa3fcf7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8685894ded762b6a3d596cb77aa4d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e4f3d5dd5f71f812b1e167f52111d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d99629cab6fddf1833bc7abf748f73461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90a3c697fd2864248562a7b179dc6a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb13fa8c4b1083a37651df0ddc094a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cddd7a76f3a3b9314bed60e9e2b30f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08757c9bc39a9b66c35f6f97893496cc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63415ebc8adc8fba433a4d2a4384114466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a9b7f367c4a52d08bb05fc4dc279a6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc23c8da1e7f6f8e4a31e9d93c724cd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e72d54bfd19089a26730452eae5cd8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc114b1da9db2a8e248805cc7dcbc086470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cfdd455f9f04ca839b2bbcdb3adb15471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab53f7309c4a91df176bc914efe269e3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14e1fc960ed43878624af2091412e2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18365f7f79ac8ed93c3eaecb8ff157c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3218781cd6bb98613a601cf35d9c398475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57698b1c9de7f29d3e219ad9169086da476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83b7901174ffb3b3fe83ec5936434b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd0be337c797fc5f8c80a1a5406e42478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5534dd7644786dab860d9a93ea1649d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5423534fcc20646d6ba666db7c33e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65e2a34a66c074ee1a7907ccbfb1ab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e807e6cf930e779528b0d65176e003482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d4a2e3807e5f63ae68b173b091184483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8afb8fae29b48f3a950ee10991500484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ddd68b32bd2cc3d34b2d833ae5c13485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ffc0560d0d74db52c1e37bc16adee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836b1df54ffb717ac9dffe0398115b4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae637b83bfa8dd7ed46fce5e912090488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f92b949527c804c5c5bdd7806550d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778925f503ebbc1860ff364cb1ce5f0a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffa613a1cf73f01fef7da2620c244f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93939c4b3271c8b7bcf51b7c72a7c7d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e95876be8671963540f3cc6f3ae11493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60ca25d719c04481a54bad2c6f3856494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650526412022aa14839f88785902fbf1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6f50b778ccad275c8f0900056c8d67496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee66595c73b5befa95cec19a1e902c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300489a50a0aea9003b581471ec5b227498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d834cb237fc1961f46e7f373961581499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b76007a60f0a18e8afba371971c4a5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2258eee0a87e4a3f2ecece94993886c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7c5539a9351e0d6b566eaaba5b838502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dcebeaaee0791cc7bc6a62d95a96ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f9909900b8abc8425fbd6d8a8dcec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a666c6f21dfe40e5ff7a6c7c5c51f140505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d2777250e62661e5652a1cc978170d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799525a2e4970b39ba6c14d2a6f4f70d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8a93f86aa54991f850eda6958eb9d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cb7aefa5d081a99d42fcc4ca1d4b79509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a940c9ed29510a0fc43f00368a2ce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa9d870871d9b1198312e877bd1b41511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcc7d53a1ec9af8a498054a5487548512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d01a925b72596b8de9261da6fa7fb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17c6d3a2704e16c56d6162e702f34a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964eff58bb4b6d0d07d0c895666965ed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e2ffbfee15dc274af4b1d87674c3c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2232d1ca904981de9ddc9f6cdf98c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a0ead1459c34c06070bfa59f7bd7d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d1e092c5de7cb63fd3e7f4a310d50519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e84d93abcfb805175aacefd193f993b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae32020efcc9393e0b554a3a88acb87521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05b94745059cb779e238dd6129321b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63dcb5903e04d0a65af32c134cc35a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be0cdf85ff0aa71e102c45d1542f9d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3225ae2a8cdf4e77d30c104fe39e88525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073112dbda56895fd1ea1769faaf60c2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c82bffcb6346615cf1aac23446313fd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0c12630345b050434974e905403c5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59c8b5709657ddf41d6840202dec69529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15b305f76234de4a4d1119463ea73f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711ea0a2b3cce66b82738cfe99b18c99531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d144399ec96f48a6bcdc3104e025061532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8939941edc5c55888c0f13c3eedd2ad2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a7c4c0499e80456c96065f6c2c1fc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071536febf74ae0b020ddc646a569575535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78671a749d16f7e84f89f32a9a56755536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac56cb9589362d0390d0bed8b0967b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a885fe724ee7770445796981e52995538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1014d6580c56e23b4da5fe09794318539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a8a2155902ef66e38430f71bcb70b5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afca1bd6cb5d89df9c6f4a2cd1562503541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d37432bd7e10e194574e36e992bf2e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274efd165d006aa3fc752941852e9af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c01b6fe2e21bc9484c0cbfdc4393f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d352214d7675582e08c14cebddc3d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8bd79085e225d667783959cfa25419546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6145a6dc0a91046ffa3f66ad511b9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab7162fc0091158e0b93d58dde1137548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c6a044c146527f78729f7e0522e33549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0471ec7f7ed2a8dc3dc75e1490f64d4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b478af15f71d863e7b39b4000cb32551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54ced8b165f6916d21744cb3ab0913552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec033f704dfd24a302d444ae1d7ac76553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa355a295dcc1919cf738c062abb0b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6a17adca4a85e75e5d86e5fc359219555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5babdf407a9653a6a32c4def856596556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabb0f0c980b492a29f58a8b1daca7d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9502986059eda8e6b91401d8da031558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56702f2e1dd1a78f93a85eb642a316c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be226e5e34c711cfe9771622ad0d1420560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acc863c9bb4f5326cfa46bb8d850d57561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e360282735f49638ad55e71f1be45d16562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9aa6b51828981da8250984003d2de4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf089662272a540e36029418d6094455564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473af21b9813545700349b02d75d22e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c442036e9fc5075c26df760b35673566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09397d61078ac709a938a257a6b31fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a45101b462fa823e16d0e926ab827568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa984fb1f685f127d9fe8c02ce70e5f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde8e5339395102aac2476dcba44a67f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587260d6b35b408bfe6d11bcc7e99790571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3259b52ded66ba23de4c9f31c9cfc0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f925d4c46a6154fdea3016394e1829573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf585844248b1bc8c3f906de7b172c0d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89695c86b2c585ae4988e2cb2303ad575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0818cae2e0dfd50fe4fa1c5019c34e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b18f1ea4893caed57f76802215af2f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437684cb333b8f7ef59538ca96b7a77578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163891583118a3399a32851b0c8b00cb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef67d3578be40f75c5231883878b37580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac46c4eb540bcd4776e372e1e25cc8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77bf10b1a85bfc80de8e74c7af93fd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602a664ddc3d2555ea44984aa490a9e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb522489a138b028f114e8ad2d5658d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b6307d8617fcd21379d703d9f6a868585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68526ef12961f38bc6418b51da8176586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb91e6fead186e74298c7cab7bff779587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8996de30f867ded3f1b7333214bfafd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812383bad883c1f611277bf04a4b90fb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9cb22b9ae87aced1be17301b26132590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc8a75341b496a7193ca56a242d19a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45aeb5aa554043f8a31932daf1c152a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46adfd121b3b213745542bc3f9f01b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb1c0c48ec77aa99f18fc049bea2901594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1e97246d3682bf95bdda221b598c8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea2e2ba0f4a396f928b5e07310842e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03bd7130f9aa8eee5864e5e7bcb983597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a176c1712297af2263fd413098185b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5432349edcd10f4e4580930553e37a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f45866b2d1dd343f3703ebd3b1cd29600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c0ad23549dd2e9c8d03e082104fc2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c1531bab84886c3ac3204bb96596e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9ecca8d944418b309730b6af7b6ec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71356f1b4213ccd0ef1ea77a3213add604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74aeb2978e0b6de2012e08535e84d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea8786f4d125248233f78e66207cdf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058a8ed0e539b49a2b72bc03912f990607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89acc512579108017ce82e7c0807e208608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da30706435d64c49a6347eab48c6fa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93482a80d30b02f78481179a2edf138610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e929cb4f884d77224b1f2248f627181a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e66ae764b18ef9bc2ef91244384b69612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d140a6cc9e35ea2625de3d53be537613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba241b15d804308e607bdd212f68de7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b358f175f989e8e9350943b689baa11615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff626b0cfabf002cd876156995e7099616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee48b34b43d7d6add9d63925ddc8601617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0b1007af52565e1c8838119db3f03618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f164e354be417b5dd9f5390b80d1a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3340bbaeb9b6867db071a0c4690b110620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9962c6659e7a28eed52636b7b231f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91163d3f157c3ec4cffe41a39dc9bc03622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340143504ee2b1a9a8bac8da64b012c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065ce267d972cd658c392f4be5a0b1f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba16de81839c693715641395e059fa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d8c53c2a934d1cfefd236fe13551d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4ad241608bb47566ef18be3a1730d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d56893be8cf46580fb2196ee27bd825628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318bd40a95aaddea4fc0d3b18e30615b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7854e48e7c46ecb9c346d59d476f89630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228aff8a072531f5b57735e8821b5e88631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b042a576b23fed99ecf2ecee18ab6d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904b42ef4050d3e06e24c9e2033c708633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4571af38fe40fc675d976da07454c083634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc319e9769f5adbe4f12174f17f2edb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b6f19f948ac007fc4580adc536d30636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cbb5c3b476ef3bd797bf9e8ec35aa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebbdcc23d167e537b1245a3e222d18638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7503b9b58fd219bf75ce3bbd742f38639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a6bd6575f39af4074eb4dc458a138640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e9f9eaecd1b6ed2e1cf2d2c93f06e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36bcfe9eb03bc77ba9a1680a297d72642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599524c37beca61a4dde8e158bede75a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ffb8d64d8e673021de402fdd9eaa5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65483b65e82890a55473a562768e3bf1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaa215871ea920a915b20daeac5e804646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801d0223e8530fba93d64b00b41a0fd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3695d806a27daf2c00ef51734bf8e41648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0783a7bdb82ac8bb667dc015bc2b256649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a392f3c179e672182585dfbd70f6dfd1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac9230aa125714f5f58534d3d8b529651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f984d46aa491bf91f629e3ae86eda169652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1537cbbdae184cf7ec32e0a81df0b5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f161140082693e838471531203846654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b51fe1910c063d5fa1f138daeda60655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12787ca30cfa3abaaf03000f9946c19656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5769371f1169fba08832cebc3d8e7dc5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19180412da4c137816b78746c1488b7b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c628f048ea02883999d3739f00525c9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b0e077cdd09e1ba950aef3bbc8a5d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663dd1d713db6e97e9459e2427549cc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6574f6476012bc85124e637f3108116662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ba32585d88a9c2bf1c314a397276b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6d68df139bfb34990ce898dc82223664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed61ea322cf23ba828fcd0b3fcac8a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd09df95951ce84314be052b7085b0a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c3e27d367833af86845c2e1a7f283667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b25d74dbc0246265fc5e3c440b57321668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069653b73ed93b0d2b618fba6184a0f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbb265154f01b497bc0f0c5d4fb49ee670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9321776d8d52e20cfe4210b47b2983c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9147338cab0405c5639ed4b3187c170672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3391cce5d6ee66b864b67742584482aa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d682703b61ef1319bc442db8836e8e2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3736281f20428900d1a90251d1d59f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa7a9258b65b7fd51a184f7d3cb62f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5cd02fa39638ad6f76d2733bb1e011677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c926d1fe47411be5f900ce12ab7d22678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>