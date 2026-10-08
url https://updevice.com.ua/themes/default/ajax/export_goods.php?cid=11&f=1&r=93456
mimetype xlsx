--- v0 (2026-08-21)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e0b0e7735bf0e107e88500b00bc5911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa31a8f7b8bbe5d8de7c25f217c1d3c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8027cf234f1ee2d7acb36d440aecd93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd79e22f018969eee4e86216568690e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c36e413da0f3407d725eb1a3b53665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b794418d1961d78acc471469d37f63a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc0f7aef0ea3d25299895ffd07b352e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd33ab672c6175b95e9e8710fee7c5f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cece541ea24f470ff9bcd6daf846e09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecacbc0120122b48504805665147d8a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d61b493f64069953ca5163dda5d8211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded0bcb7b181acea22fd2d544d1bebb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb8fd6a9f7c334325a959843f6004c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c875793a2fcfcc5bbd1e1a68012f9114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb6256ca618740400770f9ffa1a7da15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a02c7d59f61084c51190083c56b12116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260503d8659bca16d6102b7f707ce6b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a347fab030c29ae0c0ba3a732ac7ab518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb34a3af060f93967702d835ed380c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de34bfff06a3be9573b5b1642b0de120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48eea51c89c1e37c68bc05a273cd4f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd913783f4d5e69c60001987f922c89f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f3e9d72dc88dfac88a9732f265ac0c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1d187b6186365a2fbbf7d137f45a124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1488741fac1b542e70dd71992dda0a225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d77522d045ed60ea51df0c41c769326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4517c808f844aa9e27607a1e66fc18e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66333e05843333b750cc50a7206e381128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c95e767d02f6d81f00059561d3eb2529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002f1a64b42f3491f0b30a053e8f7ffb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11ea8e3c6832f8ad2f4e49ea2273ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194efcddcd1e907e0f85db2934e488932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d22ebb0de4bce81f1f8817d3eaad933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2b786d84740141741c989311039bb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14949adbdaaa6a89858669a28e83a04435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c670d851e8a09332eb56cca21ff077c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b811282fb281dcbd72545cf970d64a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666db72c1536f4075686b5b4c240de838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f9b31a0838ba6a02172ef6152f13839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47779999e44f1e031c8b128aea294e2040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a2f2517856692bfcf2786e3dc7b3041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9568a7f57247c476fb088ffa6d9198cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624196c9116dc3331fb8a63efd0adb9543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e315af1da5dabb35f0829dc2d8be0044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae22e9eb947c2e1282fb3f545531ae9e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1acafe24df08f43a7b7c4f526ee52246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d0afdd528469497840e3b2946f071c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53ac23bac2da9b50d3fc8ced4be69c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf409c8590d6fe80752b012b8ec45fa849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc990fa6ca5c7328c4ec4926d096f4b550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeedd78f76a40745db7be8d86e4fc6851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0a98e5a08c832fe824a4b00274ef252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40845405eae0a21f8b2bcdf597720a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a9b716809a01feb83975bb269be9454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7086b47bd4f63237f65e1649fdcb68155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7e72c3617fe4880653bfebea3356956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc546bf25d4f65a58f34c28dd6db9ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bb138e6cdb139ed9c66f8a4667ba358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbd8d88cbdf398d28732061763f97859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd0d9ceb4b44bab312965f9615edb2a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4f41e597f0566fd55ca71a6ae9b3b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49096cf75c4537676dca50b8702a47f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c35de35bd3be24d9c9a6832b9359963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afb5bfa59fbd1a3b00b7aa1fcaf76c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806cc1c53e1663c284109b071efeea5f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8436b7bc966bd3d4efd14cb185ed9666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1e60dd83ccd61ad807f377501d0a767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fb8950540996ac66ddc17ebcb60e368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58671ed70ebe050c48e631eeca9ab6b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1b02c452086ca0b2e74b1e6db260670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61206786755bdfcfd48cc9ae9a57ff671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085c9f3e25b11cded9a9e31505e604d872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa14a4877a2e9537c8bf352be1d532ea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ab4179d8ad0c9dc876f1235e335c374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9ca858cdd59a321f11ee66e91c14875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2935f8b4626b2ae98ac5144e03b3aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eded678f9152397db543d326328698577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b77adbf983ae0654c004c8be261b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864632859f090dce7cb72bee0381e84f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c698fb9dc2480cd1b2f6031adbbc780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44855a61fa00523377d5abf5a80070b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918f16610a39331af6f6a8e988927ed782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281624b840b0d1999743266dab3f99ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d7a58d6f1d9a168f5941aee611a4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b8f92ae14bc0e6cba31d8c5c7b8a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564a8f10d06dc6deb1014b76508940086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc42f9937dd88e6425a27b4703727587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c590174631c0aaadde70600a117d1c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687b00d001c068db1692ea702a61391f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b13ce892f002b7d8a8019aabf40d490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3876d3dfd0cf6be7b60fa8a2ae086b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c59dfdd4349406dda5daab7778cfa292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656916798e4cb54b0b0cd3518a3abec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e8896519c17d829be8010d5f8612094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908762582243aabba5ded587682f63f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9626e6b22d6b596d0b43d10d4be54a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8cb70fbc0d3dd9a10c2496e1af5e697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe439579a358cddeff41161b48cf33d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53a577a66c08fd81d20df64f606e2aa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102a95f1666425c8e3de36789b5aa9e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd2762d8bce2ac66ccdc6f9e4e8526101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ede0ebf71a9e457d61ea5d2059873b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab731693ba4dabb5b17d460feb3015103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65284669ca7199eceb8540f77150533104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20ac4dd02a6683e80b3d2fbdb103ae3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c94cf36a9340b8bed451460ae13a78106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7671ab95f7583aff53f08fa3644bc2c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62cd4b49edb40847cf23b56f160259108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e62c9665504bbf90048faec3c8405109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37484baa9ad91b3107b420dab1f7c77110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54243b45e94427da6ec639abc643c286111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199201ba687aa352c73eac3657234fce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c5ddb9ba84e85ad8daa311e1d4f82113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6f7c471b23f6fc16055736526609a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47458435a9767cf1e3ade198018aa47115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6e1e40b59739098087c012f5ef5ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c216b01049782adba458cc15a8d3e46b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3972ee32a0640b44379cce18fdabf0e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5faa37c00fe08c33495de45753ad474119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a87212f2e5a96afc26a2b483cd491120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61dcf0231009ed394c2a631d43071bb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95b61ce317fd6db129018f32b22222122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad309b6a82c57311cf43ecb9aea93cb3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acf59858e166deadb56d29b35d275f3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93608702ed635887cd26c8883840f3b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e902978170309e2d94ba32888750ce9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698170db0d10eb646262c3da5b039225127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42633744a66a451dd768b9e5a3ecba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64f3080cce1ff9c5e15f6acc99361d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eff533400d44bdaa11e2261dec498b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040fd77033e8c943e883a86f5a04dc40131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1278486edd4e3d382497905eb65891a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85ff73be03f34442cbe61315277a91133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0b91fc7911d51a1d9911d138320dd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864debef777eb364fa57e9e6a7aa0b9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f71f26c8463d6b8c252c335fc5ca67136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf84a5e01f591687e154540f0abb91137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2071b4b606a8b7e6159698611a1ccc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9fe93a7c24cba3ce493569dd48dde139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b3130358c6dd263def1505ea415a6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac969491b5b1951db9936c5a603baf6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e94bb408ad9743daa51b3c563fb809142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304f5e7c788643f6888d2fa8b188b62143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a198561d69d9ea5df3f6219f874109144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0caeb6572b22ed4b9d190ef35c9331145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc81964255cd883004bf2f95d2bfb9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8b3e39ab13201b5700b08cb9f6d07147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0252098176df2b52bfeb2fe2cf5615c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45845de3310a5589c945c3f7fdc1ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a660508922e3251dfcbb38024c9120150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d3758a6224c87ce21d7dee285d533151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7595dbaf7364094a73d05f9987ec47f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaac6bad187c629840cf9c95ebbcb65153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df43c9ddaca96677d0602d1e756d83154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48a2f80ecc711adc6d4e9390cb4eb9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bf0ba95af201179cd472f014a82fd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229a277f3247de64afc2aa424f5e4427157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91771b4eef3e630c9fe7527987bbf4e5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680a7b661253fe875e10259265d1cdb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac5a08a4709650b4bc8172afb1b010160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf701bed01c783960b8aa26de567cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ad2cb010c4416791a76f8bced5388162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9634a05ebf2c679dbbb0292775988a0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b632763e1a0235aaff3289daad8c647164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9016afa7c2bf915e27870ccfbc70654165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1b61b07971e066f065476fc8b34ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e834e9aa8ea8a5772fe6fe084ed21fd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ff3cfba63163b8495dc65079acfb5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2273fa9e92932e56cf603a94f4f1f18a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71c664a865d9b97047d1f20cb19370170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93050c70004f7bf043182f551bea0e7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9da11971cd80e78c61e84241e275c31172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6bfe85cdb27c13835f3ad1caf4441173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac85058a95ec01cb4164d0e3cb08fbe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2019fabb7665e25392f922648f9862175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a35df23561f14c5fac44c44c33c5e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247e16ca455c92b640b88fdfb12e0c5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c29380bbea1a3728ee499412561acc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9261384cd0894bee19c17e5402561af6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97208162333f49b8744fc676917e0677180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474c6975381a8a13322d9877d0c2aa2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097c926380f5f3e6baece94ce0de314182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d4ff393135d4a57ca15429af27a17183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771285ccdbd18e99e6509d28512cd79184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a9f29ca4d597b9da3244a916869f6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a9ceecd4662ed8b29c0ca4e9d9ed1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d6af0ea902d2bdf82079c077f80955187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eecd6b5fa5cf0711593b70e2830d5ce188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4b653fff0d1d45af23b1368171786189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8678e0bddd39c823c02e2594c7f310190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a461317ac67ae448ab19c5fc613014b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39aa9440fa7efc2efc195090010a30192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd01a75075fa6cd19934cf326122e5ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea3edbdb33c392608b8837da8ab0af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086dde2058e625bf71f7a0b26c4cd19195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cc50f53c73c42d109b5c6d673d80f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6525dd31de45dd032f0dac901cefd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6dde48c3ee63165bc83b33fa88dfb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33610baf40c8cfdb30ce652384b36910199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3909af492f52a4a6d546fada13389530200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784f30791f1b31f091027637386d6cc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c46558aa5df2cdee92c9e5db7c657202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef101f949f4f96ae968bf9376eece536203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54940b94c4c19529f4d0fba4edcf70c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2ecbc5aebabf131af753de232468a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36cf2652a0599b60da4ae2e8a8ac1b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845b90be04a766a7de3b1ac42c7c3960207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2e93a133bd58059e1e5a7812711e0f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c66145318c7a3cda142cb332e043e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e046ee4b45d9ec004819e1ca413916d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd987e7254447c16cb642d5d92f888bb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03898eba9fab4f22778af908009d168212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ee3713891ec9f262decf265aa1373213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94200dd28fb0823ab00a97d909e484214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4311d6ca04ed444633a8ba78f6c1b5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746a781f70ff773612e26cbac872321216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599133cf6e0a24b0624d64bad40b929217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b2d5f21742bad30d3e76c8e5342e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650f9dedde39ed14dcda85ac61a036a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ee16819aca6096a11221772766ee6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63438ddb222ada469f46b5dd5371c6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59d9fb378e8a23d76a96f169e30d7c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf730222ac0cac67551f747d5c2a4263223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fe62c28a0176ebe9eeb850916bd9b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac59cc1f6bb89862db2f7f539fca61225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288976b15d16e4d88f5a3e7425fedfa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca0156970ffab6736ed557d8ec5bd7b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c40efb07437ce845f91fc66f338ec8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b969ae6c47c11627b2ca562bea2f6ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c18a597f91be29fd93e426ecb1530230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca340ef2c37a0a8a1c1bd345fd4aa07231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19f0fcb7337d9ec02c762ae2f415b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a49d2225e3c4342f558949374a4f76233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b5ceb0704d945545970bed8eb234f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945afec95ad92b7f0208fe1288f8581235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f807b5ef7c6c6d2c9ce70df8c3631236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e9f09e8ff4b7329f0ab278daa1c03237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2dfa20a7e43413c5391e7a474a75eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3928ffd90eb16a21019917faf6646239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7341542bab09060f26e7f8ecf4e02240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e056b560e08962a8431fd1d53d5eb15241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a512f1834ff5276e7e1a59e51a2f287242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cb96100c0f645729292b9bd556d82243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22325304e84697667eceed3a38ef036244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6334ddeb1f4ab33317d06fb76a9c14245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31489aac1fad729e17f085d80d9be5d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6b96576e5d4e120cac4cff84bf17b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca49e2de517aac48255275e5bf5a73248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef2985f987c5927cd11f993f2174d8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4563871b79f46412bd644266a8ac94b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c5e506ff27e01760d72dc9c2973e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0720dfa8920bccf8bed46f9ff71fb4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00843405c98487d14e9ce87ac08e406253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9c1f5732103a23082902805f209cc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351735ae3510bebdb58cf0d32de34d1d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96de39f4ad2d5d65112b4db787f582256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d58343adb9bdc469bd106eb68eb9d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cafa49d7b0c11ff4fa874ce3423265258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548131b354108802e8e63f5fce5e2ce259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9010d57aabe602a0e77884c005d1d22f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb5e975cfb193f920e52c5cecc2e03c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4727be475f64c39fe4fbd8bb3a28e44262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8172db785c069ce4211a46391496f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1f3ff7c7f308bbbad6ff51c669fc3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9f6475b17eb5c2a0c96b1e6095ab0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57043caba1b4f5c2a948ba0f1d63d4c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37549fdcdc605b9bf0e7aab0a480c9d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78043cefaa9c56031a01f78ad7e1eb18268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8829129ed2b2fb28a9ae4a3a97f815b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699b8a033685bfcda5ffe80f32c25386270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4761d91c8080e60c5814ed41fd0b51b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fafcc6490a05b1ef04d367104cf164272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67615db5ca735fd99e90d0a90e730922273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8115ffbc3c47f7c715e68c3fa0a7aba274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb7a7d70f78c2483f271761a56c02f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3742094c53b5ec4548c5919a41d2488276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eeab26ee3b188de901d301884936bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a372b69394437d23a923fc9f82680654278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1a7a2866ab81c153e945bec6cab9d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ec9131854ab5a2c6261802dec958b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da5ca32c448a915e691900f36f0a7b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02dc8af4677b81c55cb4715aa3edfc4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffe4a2139f6f227081d6063822c108283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cb6004c922950076299e2569c6393284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d57e1b1259ee05dd4f9c21b5da9d91285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcceb8e0643cecf00a82c37317e9d6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8407816e793b19993b9823b79f56ab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5733f980aa1b24738f7336d919e6d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c466d2b2c1253101801c3d125da02878289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce4114a9f909a49777ef073dd0a83d0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54669624b65924bad7d42eca3cfda3fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ea07aff82cdbe14a32ea7a3ae0a039292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1141ef0bc7ef7d1d037aac2624349f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84233d28aaae26d1407a3e462ac42014294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102bc71f7260071af78265e23778769295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47507792ba705b27f72204fadc0be5b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89272ce8f1e1fbfe193821d4a038b7f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62c362bd052ce62ac83cd45f784ee5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3df9bc0b9efabace21952b76ab73c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a506a6814ddf2122c04e9544a938e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376ac6fd5d65d27974d3b584ad497b9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d919c9c7686df77c12053e5bcf42d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52ff4532e2e56f114223182393bc79303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4ec4725e1944d839acefbd11e9934304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f379dd79bd2f46d4882a572aab0d26305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf6002dc45364589ec131e3c993dfa306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f5b1bf01ce15ebaec2facb86dd99f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4edcbaeeb68ef07609c6bcdc81300308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5a06925edd80291b762f231aa7d6f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca9e84993b7c640e5b8fc4524e0dd9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac275fe47cd3a8ea45319a9763f48059311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4068c79ba0f1014abe59ca19bddf6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13062330a8888bc053e01aced1125516313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5f150ee1472ca5d9146b511009b78314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58363700fd93c52671afd61394fcae50315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3af050a71ede00c5cf30717459a9cb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d09383f10357407a76b075cd3a3ad317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a80865753e4e4aa9fc1620720eff85318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847cb5fb306524d03957a99f32ab399319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6f6fd4c9d748d2ae03f4856606983320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0224ec9c2f9f6e78d8d0a6bd3f770321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b65006f172285b1ad62f192c854a24322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c7523c61158c7028fdc70dd39a0817323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307864a0ef167d40742f48b23969ce27324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbfd198dba101d9547bb4ad7b9ebd54325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef3174a35a555dc480a8d219f2f397f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c1f3538c619d793e3c2028160964c8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5a3b46b2a73ebe2ab76d7f49c3b27328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25623caec1f17a61c6a61ef6c44b406e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffb043eb166aab0fe358068bb9e3b2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f702b587276fa1a4e35e84a19af8f5f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e8773016fbcdb366b153a05183a8e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87475b9805622c8a8d359b126f82dbbe333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b67650e33b5ef5884c4c016115ef82334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4f8ef4e02bd571e7fd95dfe48310a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf18dfeec539408bc9b15ea9023fdb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ffc6330e19d57a8fe3dac996e96b6a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e639daca3323d2d8068b870b8d5d55338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6e1bde05598f370367bd2bc43f675339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffd9da4cb96592fd2a1696050858ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce2c400126b9a7326fa3ed3f5e341e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b1dfa712c099f398ac5a442aa6322342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196115e651058a0b5671bcfb44eb8b4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faa8948ba8c385563f764b83509005a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9487517d688f8d8b10bbdb283337f4b8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1753b30123f8233ecfc64afbe5c4007b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6de80f2e13894cca848a53351c8a2c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d9629e0f6f1994531554826d84da7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bc28f6bfee9f0928074bdbc5862c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d584be3c0bdfb9af8295b1dd412e58350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5497f50699898eaf560716947c9957c5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0042d3fd29355995265c49d39a194a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45c013e6ddb0a8bb34646931fb103e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37b0967093c6a759ed41412d6fe52db354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5c572fc643a5a9bc3b8f18c4ae16e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6234a4ed6177fb273ff4430f06d6ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e94c050293055e62735d08be9b498c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600617c8c6a8ce4dabe6345609f99184358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208a72380f680a721229f587b14226f9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8b48f325ad0b7bfb69933c534ed7b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d6d0aea73e6c133e0fc50dfc5f9d4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5290c8361420a9876abc5dfe1be2468362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15ccb433aff8ae580b0355cf2296a5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6d1835149c9758823e0f9c6d34cf3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af72b9961796da9088e365b221abdc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655790deafc279d28748f444b35291b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db83b6c30a76efb6ba6b788a1d253e71367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bce5a83da1bc3735124b739831c066a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a685351441e1ad56c68c7e3b76d9cd8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eda77effe2b9b749153f2c2005a411370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa10f5537cbc41fc7ea2bf283aa8e6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4cc5bb83a5366325830e7741f19229372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430f72a8ad457789f4aa79557a04d15373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d05c01d5d55b4a897d5c2658da703d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bad5698ebc4931108ec38d8132eef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6147ab252a85f5eeb4bdde7715bdc5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f2d1da81324d29a77acd0a2d60600377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867d4d28e03b00ec9a78135e5888dcd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d0964b51cfd53ee4d756b05976c4b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb15c910bb9ee9ed9fa68153856f38380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f015b4546338179bd80f0d0dc696010381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a63031ece64d6e9ed173a9e65af43382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18aaa49eedba2e53babc4891764b467383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63583e1cf5d7fc60f2604d3883e35ed9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b4ed5ddc3e3cd9f1716b176c3b5113385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6472ca23d0472428bdc90ecc721039d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199dee036a0ee2b9a3df67ac044e94e2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22a046d3ce5a140678be0f680d1641388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10519123557713ad88e1497a14fb82d9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fca46fb5c1d1fc4b98a53a5be82674390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68658f2db57093100b3d9133beda0932391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd569299478dbd25b44f606fcd6947392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f8ed618fb1c571e844d65ddb3584f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5902845d3df9b8fc10d7baa23c2b45f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387c77cd60ccb762a7ec56df98349e4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85810b9dd756a9b5f3468b2921bf6c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb01888122c7ede7f59d1e27c268023397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310ae537b2443fde76da5b43579418a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d3eb0cc01c0187d29608f1db99fd0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292ebe887c759e89c4f2b7db239a505400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da5ab6a47cd04a0b6dd9ccf7c3736a6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813b93263b209edaee8f54940497e96402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781e4c01a9d73c63e15fc334d9c3865403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bafbc0ecd54997b966b745ac0d9e7b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85799a4c85f70736fe8fdd2903631b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47379d83964bfa1234ea434de06866406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733667c108f956a4e5f4269f77360d14407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0c082a714ea777f5c8717011cd3dd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581f44f50d994841e12d18a1a065a003409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946250c1aea21d54329634a74081023410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0566d2698a05b771a5e687286b41191411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b473048303c695e54552bf59407a7a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe224d4825d13493740b503def4a7f7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462c4d6a1692c82a1f702aa7dbfb868414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55db4f7cafe3ae1da910721d60fc89f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78079dd4214f1d7fe7b2d79aa1eca6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123fe629524b75d539d5aaedee6b405417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aab8e4a8f2a71d142c03b6ad41c10c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb73d3e07b7dcaa63f0656d69abfd40419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871163dc6103c5cf64dcfb5bdbd4994420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0bd0752f28e1a5a807b7561433ffb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c893b59059350fec3bbcb422cf2734422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82e6133051be96b6caef05b09478e5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f9bedbddccf1d16afdfff582975555424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bdc2e79ac2922077847ab087584d5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10820c55a55709dfd98da99b905f1e69426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0744827d38789be36128024d0e4ff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51214dcea9418374c649de9bcc9a1ae5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fedaf89b77a1f463235b85ac247c7e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4c45be643e09eef8ae4f27578ef90430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c456fefeafbd581fbe3b18bd3cb075431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ce5af39f484735dae37185a7b25bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0defc43748cec3ec07b021eb6b8b7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1bffa360d97cb42845a3a4b931958434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f75cc1e304cf2763c4cb2457d5933435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5592d0ecc9627de065c56939d78aa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d019bf0816ec45bad0db4b29d1806f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0559f4d54a90f94b4b3a972d4b9a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51162cd01ff43be73be66facf216a1b9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565efa4874e94dbe6e88fd730f56e86b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea5ca2bfd8174acd34fa36791133aa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09fbf1edef231891d5acb45ad18bda442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd404a8ab345b1b3ea34182791a94c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3905c625d2e4071bc56581ee7107c2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feed1f43ed45302aaef23d564e8a7173445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ecf1597d7500de5b11de9f09c37ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7236b39fd575ef017c74487878c7d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926a6339f4d312ceacd8daf26e539b9f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145747f1963ebddbdcdae51fae9a562449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ff1c8ff7d488e9859f5b9f71bf1acc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f077bd2ea5100f2b8e1fd8f4069f9a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184432fbb9da70880301a26f2968141452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6702ae8b8f526e9be4df06397f6218a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed0ae977dcd548f4129fc3e59b16dc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3403a35e325420496a595f51f14ce2a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5e1af1e6088e56fe0f87e0438ac44d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c674a543c4ca0f33bcd86f4253c76a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9083b510f69b148df43f6b230dcad8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94cf07c8dd1c21c22605849704a3813459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff81cecf4305b1aea008e9be22b9213460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5b3d6c1b88e198231d14616ddc649461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d74375020b0c17495d598077d6c59462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322307265a0c1515728eddb63776e095463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd58894fabe0260f0c7a32e50d0d701464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d6cac3ab7c65499080ce66f0b6be6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03536d2537902d64a54dd53d387b0a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b97f9553eef3ca4385f8073dcf34ed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecb0a713e08120011303260e659a4f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b304e94890484d31953d001110c43b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca73fc86d834be1d44724aa41b7f57f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199ba505079c629ad16f4032011b802471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f538d054c6da911b975daf65587561cd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c947b681af1d2500ba3f3e0a51e7533a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f52a7a43cb251d20710ce886fc33c9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e98f68bc094db2907146eb0fd84f0b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849a621bdf190f3c0516cf2e30b82b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e0cdee678f84ed1c7cbdbe8f70a59477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4ae0a86ddc747974ce601f4e6843e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d97412f8333ba6b43e265e71e6f1f6c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da923df6b47cef3a90ad3d6686a77b5f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c85e96a3f0eaac0883e376d0b815b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5eb8b8bc70987a17990cee3a52ae0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd1c47c0cb12f6bc07db27f2a68b7b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5275edd7cfd6977e753e6ab982632225484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963ea23d39996c7b3fa9e85076be28c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af811128af843143c28aa1ed71d1fe17486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c0381c7bb5b5f6d7e4ece90294878487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dab62743aa358fe9100de70358d771488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244f2ee08f159130ce94b5f6009e0ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcf2a769585e9a39453124b5adfd96490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188cd9d4e987fa6b95fd1e166b3538e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b9ae1e6ace3e522cf91534b6471fbf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3d3399b1c20491f4ff2bb26665c77493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0819e4637d0320e1fd28e5ecd9bc0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fe92f2fc2dfad1dcaf56b2f08fff4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3ed6758d08d3122ecaad8d9e3499e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771f16d4022230ec1091603608b8ba2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eaf6eb5bdfbafe55680f359e62c057498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79180f34f4eca2b0f9114596cd0381a6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7ec7bb35744831f708b0322d6af21500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddbec849e6fe95f4d1a38f971795d8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfcda813bc29cd9d2c1186929a1659502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc20979daf3324df77446b57bdc7e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d42c6426de20b756885912f38756bb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327c415b37bb5cdf02c86b3d3063021505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1dfbc456915f74fbb53bfce9cd8a6c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f1998fe4f4cd73f6db5357a9dd7df507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a314917266e7e96e4678a5a88b4bd2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b7f71a9243d3f4ef53328e1d9a3b0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f8e3ddf7a3356fa57527545da2f599510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9002c92db6c9eea6dc18a2d52dfedd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e231c57e40511e5344a000493139d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bf508b4fe8383f82eddbf08f32c1f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067857ce0446a1bf679d466587a3421f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b4361893a4c6b46d2e57dcc12aa6e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b93bee53caa062edb6cf25ff9b1415516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9108cc60e6ce3c6e737435275993bce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0ea63cd17779eaa1b4f2e8b677b3c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2702d4d4ea71344840e2f138b7e5a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5daa0a219dbd7d21d1a07639213eb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48c425e591459b3750aacf5a8748b6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c3845ca35c8186057af107be13db1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9b1b3b65f8b35921829464de39ab8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d03c48332b62da4f143a28c48a3aab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae25f30999d2ed9c27a5846807cd27f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeb3f9a525057ca774fe1ba79d5d14f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a82f743124b904f4b029f37da8c33f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181832d1950c1d04ff00c70a23e28ef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36451fa8939da14de9dfbdf8ce400d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8affe8b0ff0fcd569a29c977dc5df98530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21130bf0f87c64371135d78c0127752a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5186bde012e6d4a190a547d8bf2ac8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1f24a0f2a117e854e5a9c5a10ff4b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3fca9cf3c163a6c4695f433f5c8af534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1cb9c1ba94038fe4c9244d95dadd2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629105027f6e6efcabaf9c7b4dfc86b5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdada787dcfa51ebc466a8d39465434a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cebf11be7ee7d6b759aa70fe588f91538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4706e7f6e07729581c65cd4fe745fa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62444d384f93b549d1de434a1e31b204540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198a5de20827a97c64aa6961732d7f63541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1475a1f6b5eba98fdcdc09fc72bc3930542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251404829c02b46042ea7fc8976d33ce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293b33698d2566a4176ad9cd779b541a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0fc3dc3d1672947040d3a1b836979545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142a542b27774b5da670667c6844c29546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de6b85a828a3fc1951e7dcaae17457547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e06f473a78020b32d197dca438fdf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8bb4bd7f55abd098c9cfccf88b21e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b915672b41a5435de79ca1adeebe3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838bdeca7cb07faae7a42292e8fd692551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563964b58155bf4c13b6c774c3b8e26552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa77801ea9d6a010ae1fd47a97d6018553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56399cb834148262371230aa0760d0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97e991d560e7d38d13a982da89c1f6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8db366b79ea6d740de69bd05564f06556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cfbe61bf5cde726442de2f4faa7ee557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56799004f61a10e0e37376ae30b79f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c4c45f6a56ce04e3490c5308a1dd7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cddfc706eff39a4414d527f6b637fc7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af52b91a21670c8b12bac6d9c9b648e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a2ad9b917ed938c4c1ced53f552160562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749167ea67988bb2ffa856f29c4bbd3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b81f05d92d3e58a944a9ed9fea7cc6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7733073ab2259d0a8b8d67490a240a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049bcca86b8c86740ab7379e19ff615a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c850aec72e312fe8d951a8e626dc4a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efdb016ca1c42b487f74c2c9fffe24568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a72907af27974e4559e601b81e340569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099fab8e1748ff379cf940d4516a790570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549ff029e6083064b359edd7250e8b5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac670fa3acb293cb90292825e666ad5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f75c7dea9bfe823854e969ad3b3db6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d94471489a6459b1f2954c2a6dc73574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeef7312efcc8916de42e6e78317936575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb7876345dec7b8dc78caad733d3172576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3afc102be918abb526a1e16cfd0d0bc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8128df33e86bc9cb6ea32d4c82fa2176578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72934718c2655dbf3954b83839fee563579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800cc5be9aaee1792a9b325b861ee26580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd1f3aeea7334fc8cc4ddcc52a1ab55581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91d556854dcc9bc7052d12c6fedd7f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920a9a4c1e47e3379441abd60366328583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed35faa0195e94a816b259a9a2e6f6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfce3dee4cfb127139b6733fedb8629585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb4beb2f209503a90021ab70791b57586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d07e6f0aa94ec81df1c4dbd3800da587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76848a0107707ef5955f5a4f9bb928588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed51947f896cafcb5f3a2da82050c9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc7d03c5402f0ba7bf9e34bab7952a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461f0fbb37d1efc2542137f4d40bfda591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3601d9cba1a2d01bb14523036745396e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6fc74bc4bdee9f716940431825435593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5cb3cf30f3586672a7b00740888c0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7815eb1b82f4711987a160f2bb8036595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed25de8520cfca9869f21af1f4da94c1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24becf8ddbd26330f8c9c0a4a86c517597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b2f250869e789b46c844163061dd21598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59347854ac8a7eb541047100407b2990599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81c7b444dce5f69f111f3b3948b310600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacab4c56550b1bc8bc2c7758f5259bb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15fcca97e2f87fb1bc9251540c4abc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ade85d1e1e6ad8015a80dbd8f35fc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101788dc180d93b70f74a9ff6f2d9a6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c51dc20b457d1e9f66b53994ebaadb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ba297385b11c97170ebcb5426c6170606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68da29ae36efb0ce527a211f2aeddbd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc876fe9a1fb6701ead7faa2e2d0c4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a8ea8513757cfc7ddcc809121578f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3865571bb2bdf01ab3de5dbfa0181610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f5430ac5032c53b051d74486400dc9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca90f5378a0bc6a9fa17744d1a04288612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3895ce5adfbd53ab039f974c0abf53613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26043ca55a7de834f109f50a240ef911614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7b98f644f94e09b80e630327596ca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25bb1164b156fb509ee9663ec44bed1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e0520dc62116a0876bd3e76fb6f8a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14497732435a59336caaff9b844d5b76618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526391aa4401002b74dba651cb82aac619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefc29c97fb6e3868391d0705585185620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd36aa40938e7a8c186b75a72b8f2f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc9c3716537a14cfffe6a003c7ea0f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ade911c8a6fa0e41f17099ffe7106e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d50d3524b3adc8752c05d4db9fb7ae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da23a44795a309404ec81ffb480562625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a980b2b777a22e87b0a2eac9c4597ed5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de28bc43f51557a46fc66b50bdb9cba627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51f5e79d8de970f7c94898565547bd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5721d67297dea2e4001b6eaa20210629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f5179ced39b26ad39d561cdb80fd42630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473de8256fb81981a3c77395e40704b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544699b8681827c81e45d44fd4255a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc54a99329b2b29c860eed5cf927c7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b4f0647bbafe5b781173396b5e2f6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e92e470ccb6e5cf03580ce55c99b75635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948235c2619e083d722266b277aae33636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89f2d7933afb61dd4ce9f60d53ac16637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a85e58bd9f2e71b70a7f158f1eae6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f67142a28ec85ca1349a07a1ae6bf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ea4a29c60255261ba9666ab89432e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1f710163b0a463e467f7d589bf974641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3d8c91524196a7c5504a6e3ea7154642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad883c325d0a3d0b024d2aa427e86ee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0bd28826e078815f23c1c071d4c1d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441bf338209e00107f9eb34159ccb534645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bfd2efa1adcb4c6e07bff2f64f7f72646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea6c30bc83751d9868457470fb16530647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ab2c93a6c720283efa3e3456fd885648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10764fad6e76eab621123a82239a3425649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3f2b7288f0ed48c7d09af1327723f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821141222415832ff7049b2a7334a91651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7a210597226a9ce679864d0d8fd86652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c6cfdfc11d9289f09da5a9710021c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b89475607a05b8f9cdb3257a02520654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd448522acb8147cce1f8d917b1c86655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e95c9c7e6e9d04ab3557211c8be412b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48d6f7d6ad75e22f688314be9a804b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38757b84b92befee94ecfebe0d8b7c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a04bfcba10fc8023e886c9a4cc1db659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddb8d7ecee644b8aba67f6a0b242554660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3c99e242dce7bed6a931ffece2101c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3bd3a15096369666bd20468acf7b05662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de24f8bef24d41d4a051c58433e9f4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8e9cecce6e7b139e553b4b6c73b60664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ad40f870acf5470a33b506cc0f30a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92535fe280bd27c738b25bff438fe628666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16af919d8e3b4919ad770c1072797f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a51397b9f0c862dc3691efc4f767651668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15061ea4756dfa76b3ea690af18f7af669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5c0ff84d73f36af88fc9197c3e67c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31eecef18e532f1a28ceff049ab1131671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bba99924505ed385bf14ba9973f60c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3fa49b0b63dd848538c61d24721d1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733676b19f54fab98be22581f802eac674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14fac03fd1d33ec0b7f584072f8f0f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470013eab0089b9d3368efc990c7350676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38114dcf0953aefdb7aa845cc7bf8fc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614cb1fbefddbaa3dfe521b4963e245678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b900f89386c50ec01c7524355f03064f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1f12429018c7fe299ca469398ece8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9ad66edfd075aa6f4d0d07b5878757681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa17ff8f7e1bca4ec32bd4d12503059682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947471e61b76675460c5cfd88051320683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68594c2e916ecb84e85f4a52a8ec6823684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a318274f9424fae6826332a13225c9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82eac3f075645e2968dc2a220dfbb92686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956a8c83094df859d5db194ff6358cb8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d83e9ac948994967681e805112bf1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a80f98a64aa464bc48e3d963b3aaeb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27750aabede7f15f16f205277c68538690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a927024e69755ccc74e249e83c31fc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55d62c46da46bd210b2facad8e1b30692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62641a2a06489288335ee263d9f644de693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051c54e4554ecc8447b1ee18c6b53f2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296f4df161e3afce82220e3c74de185695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6704ce51d9265ee64c61c8821ec6c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17244ddbfb999a980754c123ec4fed697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22023f7c03b396170e878120e7f5bfda698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f6f099fe4ae677146a25e1c454e3c7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3fbddbda797832c4012d12353f12a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b628845fd5a0c3831d1ec2a19153e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44169c16361758d0d8e809a055d1b3b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab95d23c71cef8aa6a3ac470883e85703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575b3c4a61da7175f1bce968ae1d01c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5ce209f864a19082df12377814a5d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d57b84259fbcae320ea795565173c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe365d116e48d84491c627c2467e2208707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f77379ae58bc8da5d7af350f77d42708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc340d5578f6532e6eee20836e7fe4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ff59494593acbe628d626a745a5c0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5c2c248d7908de86086d5da4a5aa7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f13429bf81f803edc13fd2e1e96a53712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da01f049d9996e96e1555c6b48337fe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47bdf26778b43e55474f30af15a31462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563b7064f4fbb5fcbff869d4d77f1143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6de88e4314753b1446152886240f9c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450d978467215fe985d1bf524f69fe05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ac0656b3a1b941c3cb3aabcc0fc336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b25a2e5f19870361c8416275b10aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010df8dc92cb8556c574cf40eef9f1a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9344185e1995b6181411af60f4e8379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c82483df0b42c5c27c5b989866a3eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54095e5f3f4bfec60c141d639b38e9c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e7c68bf69e1b8e8c55dc64175c22b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3845b4495fa885fce5a68ca90742e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a16217ae4049063900555343e212c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1d98bb060b042236864095e4866e515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc14333f73baa1c33dc913483dc818a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638635c6f1d92193361d9c89be25a6ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b608078e8706fc34486944cee7c19f918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f7054991d58ac7beb02d43d1ec73919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0605a3ebefdc8fe59d4b4dd822f8bd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168bfc4be62610f4067439d9d991bff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce874efaec4cf3c91dde76f250b5bccd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f11be916d943d50022795dc7d762523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dd90d168d1c217fe9e0b8ff90fa2524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742699f866f3d8c18bd3df2b33c963ae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ecd4053540c29e570858077123dcfc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca9859735b32e1dc1009073a595d7427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96527c1d5439d2c6c720e2ef08af5a2128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c23e10dffda0a3e0299ac3c457e8a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1f30fcd36aa1cc92d72ce76bfc10230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bac2bff633feb73ad1c7e71829b9e231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a891767c349b13fe98fd8bc2bd152332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f876e87c624b11182592ec6e10fba33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b2e9beb815fe1e107a42ee38bf464534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40476375bc1fbd682d9e77a47708adc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b11980d74793cb93b4a3519b8f43fe436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf02109e1964625db89bc6a9a1bd63b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bf888e6c63918eef6b2f83c0b34eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abfcbcceda237726302a0296533e4939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304b7db019caba67f594ae99924fc2040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66483d8293f5f1e34f4d613e21729841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf7f35c73dfb029f13a58e3e0a78de42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41baf0de66d3b1de136382607517da843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5eca28e8c80af0959510400add5e9744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d474151cfb4ff450e44138468f4ead45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f565baadc2ffd2bcdcd88ec9bed015846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dda553a8960dea31b57f59bb44153b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dc189bfc2878bd041c2aaed3c6699548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd526d1958b327d4862373e9894af449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d831fc7b7a7f83eb3b097ff9fb6ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15e9d2d9d8105c0d938140acc1900e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2d1d85834aae85bcc03f87bb55abc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214186a3bb51fd0b597c692b1c69b68253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef93917dc923de5e02b6dcf90cd70ac654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a3e0763fb9658624dea835fa92f4855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952ca83468ea63bf443cb86833f553556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc086bc2143eb23a9609812a36c660f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe382569678026d7cbe95a7e21961f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d309140d0c74d3ef21b0d2acb37cc7c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c34f905afd5e2afe4e423b4c095e3160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af52e44977a67b6706b267216c0b7b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574eabad453b15575718f124ac043fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df7e1dda7c2e2e1b7b106ca2ca559563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2879265271fdf464e4aa62b213ec4eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1e35356b123d80718c5e126e10e7d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85c3f1788ffd619e9ad3549fa77def66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0055035b3fdce8abbe6d9e6b53238a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904bcefe6bd67ea7b76fa65dcac77e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7c531a652a4baacc4e12ad23e50c969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4ecdc01ea75a085ab854a23fed52b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b2d4d9ac86b1916b4a0f5aa28df6171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4823f0af495c14b2b4b07e643076172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4bfdf35a2c46937368fb36c21aa4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3c0363cb6bf635128f36fe8756ffe374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5019b0a3440122e1c0115156feecb5e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c11632ef372c0305ef7d6fee7580c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac509d393617822566914ce2dceab5377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863cef28ec2288758f80a266815c57178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06814d9f8de25909bc9d806c59c52a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06058a30681906cf68b171cb984efd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fc9af3ddc26d014c2b7295b8a70f181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c432b2f1627ae2b882c3d7eed86e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13824a0594872ad0bb27a17e16e9a0983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e6a16294528d4ad147cc65e71550584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff6ddf946d43342282666d81b92cb485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fd81283e8362d3402d06d2614b05586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eeb31b9f938e91abb73466370ef80287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733919839d84e04518a69742d72d8cd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1080c05b3c343675348b107f3778b389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898c8c131c89e215057f00807d772d690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b4effda972610fc01575c2c6f619fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865e2d0e3e43a96f3828cfd7310dff492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba7654ed4c126911a7ddd9bbabba0b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c8e3313aed1642e548f0eac6cc498694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d755c09363887b0b2bb659d3271ef895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178915ddd6d8f03fd40f5f6d713daff396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef43972b968bf7324f22cfb9c1e3010497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d3f482cc59e1c0d323c418fd90cb798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba52c10621d5f04219f3cf4605e0b2f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46f56cd3dc65875df8b5629d055191100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69df1d392a94ef9e554ba588d66d674a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254fc34fb56c2550722b1f1f38014a17102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd319b3398eace08cf776de2fdec1a9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44075a96ccd6ebbaec924e301ef3b3f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6fcc641317bd278df384a10728854105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738adcddcf3b432f734a7814a9ae4480106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb42a1d35bd25478fb02f583c512933107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65942e74b40cb7b7e4734eebee41b52108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54cc8703d0d7d7b2414b333790c285109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93174950868f385da8babdf86846ca2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505ec123de6ba8899ddb3896aa3381b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970af54d9cc9d61eb46f73ef0c4ea86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0cabfa76a676278cf654df5512a0a5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780240333a5967fa3acc6afe9f4a0892114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff232b64f67e51ef0f5b8c6f0f17557115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1522609ed277cf2aaf60b8ae1458d0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbda0ee03d06c4b421a6d87e1175e24117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbc13884c58d3f516286ec5e8efe73118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481176025f0cc994f0ee6774a1a404f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b7c61cfb3ba1e191ea5104a4fc39d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671f33f3816f387b8cadaa7b04685b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57ce04037d6faf25b9714bac54c647122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c610864d4afbc5d18283f421c92e34e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c49a42ac3f983963937f66911d88f6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b8599fd520d18357d55bc13e3e667125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702cbdd7d8a36dde0237083432a8933126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f03b67e94f2e960f3e0c469949f53f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcb8beceb980bebf417185dee09c38128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb6369d531149a21e58fd3c93d209f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620a8504043c1b5157e929ac29046bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0803cc0ef12c8e180650c48c67387b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9b84789c6aa6679b2c3866b56cdf2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8677d03af4e56a70d12be4627660fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378067952cfaa0129270eb71701bb594134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e35398d82fd3eff555f526b773063f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d7c8a1fd5a06b32dd2c6c08f441bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199c795e002bb064be1befa2dea5a3f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e4bfebd2072157e17dad7d2791cf1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b0b549b919b6cda1dbe1df682a4710139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4299aca0b89a8dfca6404e290ab673a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c720218077f1ecd7627adf18559062141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e6ae47576af6b66620469d3c7b85d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c798d3915fa4894121c2b456d5aec1e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fa3875a99bdae637ceab8183abdab144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1127f5d85406bae740d6dfc9b9621de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843fbe90ea362923be0d407ee540b6f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed73f10be58ecc520fe0e5f4d26c3b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb994a08f1cbe8a078906f22691f506148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6a9cbe394b9fe3dd35eab77228b13149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f78703df7417b64f23432ebb1c5e8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686a887e5ac8f26e0b4cfc0ee9410b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d47756658ab25f4335e2c9f68f95f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b03d6554d4452fde3a01bd7824310153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579390ed723666b937f00ed32d43cef8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cd5c716f38c3110ebb593e687597e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b919c204b783b8554d881fe0648c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e1f10e8b99c7032e9407f6caaf78b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c9ec21e097777e2c8ea260c2c6681158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8e3458cb3f48fac92b5854e0fd2fe159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20954021f64c95242e714c9024a065ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6295ecbf193316c474b6f04a09dee79161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba0e6e7c32d7de5db07d4fcddd001e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8b8b3ab5bfd4395d94040c14e554b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5489a11175d9f8c255ef2e0c3fdbf8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83ac8cbb6aee90a96e54a251a86e24165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045730d962ac1939a6af06973d756d68166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cca91d06633e8c537a982f67445d59167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9231fbfa46134728400ef1214bc1427168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8828b469df5c47da15d4f2a6aa9a5d3d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb190f5d1d0186fd3456bca7ce5643170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08429b72dc5023bfeb9e9e1521cb51c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf72ee5bfc5a9d1da7d8add67dd29f4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f191e8f989c11ea3a3bc7eb7176256173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48045cadbcbff3f85a517c17c167e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee88fa8317629e4f7573f45193ee78175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dc75242f3269344710e6cb95fee85176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5896cf9d34755d908392e5d130a8b53177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30c4686c83af6473721ef60bc27178178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4288ed01835ae83460ce9ab83602d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bfac99154342a065a5a92169a4bf5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86128f8bc9ecabb07c9e465410e39c95181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb17b73779608a2b34b13de1b82d2d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fcedd37198b7b5748d400f657b5182183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab2aa9841a4035224eefec615ca0ff184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65bda329263735ffad3c3395ae08bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacee1c62389694f4ad982b686f23c85186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c816022104f2d00d4d53480229530187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2b54353db79e8e4792461f328ee80188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43eb2c8c4c37717e61487bf3d6bcb5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09014f160b4d83dd34009c6d37c92a67190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfbc63117c3bccb70606f6d4ebd9a5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca083da52784a50395adda7233085c8d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310d83672708680b2fe6c63f7b71bd3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5065dfb21dfaeb627541ef5e297a1d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c9343461a68993765613164623ffc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660d48f528d4c39bbfd6ee35b9a7b4d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f435dcfcbfce1088ef3ba6872e214008197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ccb8ec4c19ce40977672a76082d41d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f9effe9912951c2eee51fdf8bdbc2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d71b261ca2d9d0dce4d57aa463783200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e344f99733f368c6ebced6b2bf78dc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de0437928e6fd8e1cbf4d3adcf86b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8763c2c9c38143fe45487d5502f920c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e916ce40597e59b280cf7e806f16a11204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9863985ea4de1ebd681ba1dc69bb228205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b03144756bdb0fe1f74577cc613919c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02171a38dc56af5dd53aaff970a0db207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2a17e0c47b77316143bc7aff9acf2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c821d7ad1d980ecdbbde44917bdc056209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185bea89d243b6893cfa8abf33dae3a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95069d658cc0b8fd099788b89682a2d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8458bed5214575b5e4dbf405bf3a75ca212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388285e31392bae25f9e5a925476b5e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da114e98290c3bac61b725c6a0b0c6f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0cb1eb92856d3a947611cbe5755c2d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4876bb4c3e38e4c897973beb9e9565e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2ac5ca2fc8091c09dca4f6afa8640217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70232b393a16ec645464cbc0ed152f6f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe69c1f5fe7eb681056fd1fb73b197219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e282f97c7cd205c31b9949f967161220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fafecc102a2e5507de76ffd3882087221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b84283c5c9cc628b1cec9d5fde690222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c08aa6fe5f67d2753e28b6e306107223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8b998b927824cdb91d80a0f0918c5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c7a05c53c0543d9e220256c0faea05225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109be3a8240d39a7b197f568150efb85226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779dce613016e55fa4733857b91faacb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cffca78eabcad78eafdcb6acaae8c6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d75855861023e0c75fae87f72977e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e827eec5784a48948b9b2c5790c56ad230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516cb2ec6e270ea5623623d2d6cc9680231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b61c95df532092da4832763cd41c5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a6a1f9e7376a6498fce3cefda456b7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44653ab43f7f1d250870b1af2bcebe75234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add6a2b6c4505c4160c7fca83bcdc5f9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad10506afd7d14a8a16b30dbaf73363236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef588386fc9423d768519010bedd7ae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c2bbff4abd14d9d6d2dd74fcf0074238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a1d073312501ff18a02683b4aacf3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86def7570777d730b318764ac6540e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5060d10c81b35abd105332a570e799241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ca205846beb05ee75d7ff9dbcd870242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60786f7f483331fe8911bfbf435e0256243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036f17a2b2e903c0ffc58df616c787c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8af7e190a114c21d04276eab9ded9a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab99ce53f978b63e68df8315d073e41246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af0663860b8a5511bd0c071696645d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a2c7c3ddaf79bcfc691b4f1a6ea38248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639dcb5fa0530ff2d54d3868f9c611e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d4e7c729c580628f8e95f433a3d63250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b8e85c752063ae7d43eaf1b71ddf4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242921436a7e0a5b03062fa91b7f4cb7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd345e7d22229b0aae58e7843113c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cda8ff84f59437f4e80dd91da6487254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313eee02e674969d2c5b44ebd46cb41255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b02e7a9189eb5924adff78b50485ff256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de3fe8d5d77edc6d01ea14f93a3629257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64899791b1343c4e3a26ca1a11a8267a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28600b9c98dac0236a8b398a12e0e15b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849847649a6572c7e5df76f8e843779260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345a26a31354822787520740baee3a2b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba11fdb00a2f54236273cff4e673bf7e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d7d2c9b8cdbf41ce6c153c6844064263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871cc9b4a0b48b19b2186702b9bb4fd4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01680efff4e4b222dbe65bed7f75b11265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74599d40328a5c7f407444dbf5d0a3af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cef23f5ac0fdd5eda586ef29e728d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78d0d6ad8ba07e0e82e85468fdce63268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91664c7042c2f5ee30a28fc5dc9f03c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c1f87087895fa9effc13ca47abf59270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a779fe9b40c9244d9a683d78ea76696c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3662581c4ae51780041921806ae9b57272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a1c75913bc49cfd4b072ba8f62768273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb9c0fd2b60a6680d7641c75e11f9c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403c29ccbae588809997e78cd70c44e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9113bd25ae00676eab0798cb55f930c8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cb3c64ccdb086530c54d74757d244277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76c22670e5612eaf2383983c9bd87d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c14288729eb4ccf167e12c7e70de5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3654bcc252966bfa4fa29ab31cef16280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af66e8750f3410cb0f540bcafa9db4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417463ecd5c6180b19793250786126f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00bc50a1e2263de76bbbe09e615d77283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e665649662ac2bc23ffe3c9260eb7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e37c7b4f213a315eb95d54252cc18b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adca68f1c3b347dd14c0d34fe8beb9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b2c5b62a82267698feef4f625cc76287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5366d4eb9877aecb6990744defd8256288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f687c662b19752e7c096d2f9432e2bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402b5ce9501106ff4571721dd0ed25a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76812f231b117878e42df2b21259f6df291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e202d54683e3e8efb54ceab052d0603292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570593cf8ab66236bc754433597b6dc5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f241d7cf2d394f168007de82b16d8b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd7de97adf374ac986bc94202ba777295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5902d69064ed6d8938e656286cd13fd8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709c5d24216c5454e2b89e6d7d23d5b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffd4ad52054f1ea228bf1b3920d72c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdebcde0924e6967f9e2630fd537bbf7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8eba45fc4ddd6f192b8e008e4e631300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ec47217e04a23d03cf547aaf6204ed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f33c4ed3a973f8c951662de4f4bc6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b3213df9e60bfc98dd7566e94cf38303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0765090c15884b03cf6d694952ce94304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4d86354f95dc2af13a0945c9fefac3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a7e1d596d802022056c422af29825306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b594b50c1e5569a3a733f5b4ebe34de6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a1af8aba80eae04ee56eebc8ebd96308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3fa2fa96c8b6c31ca039c71c568cf1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136a7cdb6288a51584a6705b74f710f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b506f61777d0315329196c9c6727e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01f1dd08c22d1436f45257ea14558e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9aadc1208daae8dda47faf5168a41313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2738587e4b21c3d3f6d993b166d64de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e714e4b9bda9199d9f047e81b72889315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909d03631780be452e2b3125e66f0fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351d6df4760dd49c0b1db916bba4fba6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed179f9407a45093cd745cb26385dc52318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13b4a9814c7cf3bb5b077857661d11319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da06fc32a293623d969b0ea71caac1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2531025fd14f0b6625f51af402ca445321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d29f5ad07ed2b0432ab93d0ed427e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fcd0cc8682fc3300c315b94a34e00d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16b00f26b242e8276899c10a50724fc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb9533cadbd86c854f982a004597dce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4792b41b5f821603c37844099768d10326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808c1b9626ac822ee70e7f152f4069b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a67dc2ddd97f0a9a50ff09ba28eb5f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3d233a5637cec1625093e71ec383f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523e8c4c032436d1b26715bd5925557330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25cd033e30f94913baaf4f72aef3ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a05fd74b2c831d1345c6ceba60137f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821b71fe3417f488901d9ea678cfb739333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ede9b2caba704245dd33f0a63edf8b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9bc5ebeb952003eab6902fcdf6d00335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29658e6cc8ae60bd1ebc426024492e86336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def234e03a75bb83e05d149555775c9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269585605489ace9bc604930de5d3fa5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d9880777e8d5cd068d590dd8feb036339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e541192a322741b4906999e36bcaa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22344bc6bdd21c1208f64566fd6a8f76341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f086b0762167a0b69868fbf7d46559d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae515286ad26c54fde4be530175a0b4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94dc9335b14ca1b5c8ea8106255b750344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb5678a83aeb413c7c083a21cdcfa9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de7e1d9b816b980061a5a9704010fe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462c25457d9d860cd0321ea85792b99347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977a67dd15bcefea4cde37fa334e037348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5be091590e9501575174c20bdf7d3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2f6267a0981caa197043565df3c50350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd40847153bdd5632493a1907ffceae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff798b8e8e9cbb3868dae4faaa9d1d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd80485a92e05c41b050ae6c266a413353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090cc9b10e0e0fce7a69ec9479df0e4d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848fba6f1a14bf6dd0280f60b8c4629355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4eb3c0d18e26054ff7a1e8abd82b8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cee5a4ca833e788decd2bbdf9a6c53357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63020446dac58260a1decbae4c24c1e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728b0ee8c1406ad380ca4cc057fdb28c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a421a3e9b5c67df6b74bec3d67fc8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce730b8bc0b488c9493f2a98801d57361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88241c9c5b6d9abef8dacbc25368df6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402091c31fc3a500d344a1ab491ab91c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be7f51eae0c3113cad6e45dea81b84364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b114c4e84bfb20964ec3b2ea57391d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76ef73b52ec6aee621b00ba25129a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163fe9bcb8b9d6751bea49464b258ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052cfbeaa02261274daf8327ee41502368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7302a4268582028e4d535c45a05c386a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d4d78806797219f8b3039b852a107370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f142058c13cefc9664cf1c38839f84b0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c1e7163e65cbac2c1ee7dcb9ff67a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d444a9329b6ed3ed4fffccb658a1a7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360acf1b6c6c79077bc32e8c0223b85374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570f9729a90e4e731646069375daa02375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad2934fa1f9bfe78b08d316923ace1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d348f78ef0807373dfe91d71d1fddb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162180163bf6bb0b31332688a6d68225378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3bb0605f13f5001ec367540d5c9d4b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f3b058acb84e9635b739d82322737380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca791ea34c9669b909dbc6a5dee3eed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7c73e1d692b181f7f62ee9cce0be9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a18cb2b039e43ac3b908e4d520ded383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fea5460c67143c81f5ef73d33ad5499384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42956f267241011a78bcaf7e4efbb8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfe7255f5e9ff28a217760d41f242d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5734f2b7b9b36fc0be51106c64e6f37387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeaab82b0c6ccaf5380c9cf1c8f3207388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717317f7e0da96640a36130cb11a245a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501f291c6dae543b5ddd3c6c5f8ae42390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298da439a4e072d1c9d8c2f45ce08eaf391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caec7aea9f6448eecc24cf389bee71b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf362ec886496cd4050128a324efb65393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a57bd89bd3c23777ef3e463279598394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0c815b111a9ea8b06a53557b45364395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b97fd989e7ff6e59fd4a13a1ff8f8d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317516b560c73f5ec8b91ff282103476397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926c947055d188d16c535014b1e31d8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec4e51db8f2aa5a03e62ec07fdc399399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fe3b21d5307c24a17e24ecc4ed920400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c629c425b2928766eb260837c699a256401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80215a482ddf35809f35428b9ddb9b1c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79cbbc7d90bbca67b90aad0cdbd022f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ffe79c18cf6859303cfb0910142927404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2dc2afddab0a76522fa1ba172a7b77405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da8977312c88710e4f6b116f088bea406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfaabb03efd55ade99e2d3e7ecbf5a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16db0eba5a4d0e7e2ec615152846c08408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a40afcec773952d604bbfe0041daa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f336e7a04ee939f0efa975178c658410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6c657e755fd589cf5cea2c71634ae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43f1b0f82778810c9bbb0a83b3ad12412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc926113f014110f83e814047a383e3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab47e964bf3710ff1ad2c5879cf118c3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936b8b0aad042bce30fa76d8a7ac588415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fbbe54d904587858bba65a035aacd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc987a20612cc819a64a03e55e7aa33417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02de275c978d9b49b5d4ea961130220e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441f1cad16c8aef77f3e8d4cd45b226419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437dd1298aa39bf28e6b8f16374f6d6420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9017c69631110db51792e50601eb6469421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6c4c9191d8045ffaa495d2dfc1ef1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2122979b7d96ea6543ef40e8ddcf8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7373d366af9cb46b57a2749887cdcb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd8170af891c687c06b7673607a065425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067dea91d618c9d94103c552ecd30b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acb545a2d28b1e9a0de759b8586c38427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b61eeeeb960673bf07a04b5984003428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9e3ce97c933ccedb145fe404617891429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00e9f8d360ab9618ec4609732c3e57430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00570c0b8821c02cceb61ee83bf5f93431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3b388ee4adc36f0aa5cdada389abc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c64fd169b3e37a937776b55938f535433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aff494af2211b6d56df77d5668ccdd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97324a6a5225b2ccfe7b90e0d6dc930435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40ce4c8127b8505240bca2adeb14ea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534cc00cb70f573d4912e519b568545437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b9d8ada63517aea2f356ac9b21ea6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b06635fa23d41741e2c34e318d1494439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e54b58a74d7d18f0639a7b52b1bcf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd098066a3e8eea2890005acf58c386a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee269260e3a275a5b1ca02a6123ed6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ce5a63f82603312d1bf6243d785b69443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184836c72297fe538a62211e2d279fb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e196781af9c5f405502c15768fece8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf245b91bfc4b4f696bcfee4a4711e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86522bb602c6f6a5307ba9f1e0c0801e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30313deabb26cd00f8befea07b0b3417448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a32ff0864b82e2613eba231fdbda2b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3015b4f2dfe53b1e62717cc6ebb94450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f3b928238ff38b818c03069aee06e1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bd9ac6dbb07277a7fc7f3410f34406452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79811cbcb891f0aa241d139dbf60f8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad316e5f3e500b94f4bb05933b526af454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef286b5fb624c3f8e7b2310ac2ed8c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c8670252bb9c06adc1fea6b25cc98456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c3995ec1e6db9f0f058a5f4afb1209457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378cb7a7328c492cbdcaf62c357c4a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7fbadbb652245dd87677e2624f9c1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf949741f961a844f614d1edecbc548b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639eb139cb0ade01e57df61f9136933461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396cf370d9a11bcaccd4d2215ae10893462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943901579fbb7e06ff431690a105504c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8f81cffb61cc4a774007a54368fa1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b60c5a061ed87a19a1641a2dfc31a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b41af94872e8f6cbd3224cd7cb84c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88f07126e571e080af46b7df850ec9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b22a6cc22987c41e356087d89dd12468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f2dd8cc157b77982117c0ee4b8483469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791479655221271e6ab617c355673193470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343521c4e6becafe7b4b7d48908ee350471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76cc00c8b0fcf6dc5fc2925cfeaf09472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2598a675338190854707c2da4e5e4ebe473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a6511afd46b074a9d868676c95be5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d93304de351656b4cdcfeca8b7702475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bce6965b0c724cc58ea5ec9a7d51af476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9118591cfa6bcf0fbef668425ef36e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e866ed557127d1e8e16bcc899fe56478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f711c7b9c1753ad6e056d29b679fca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74a57473bd5bf48327c89067d95fd3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf38e69ff91e7fbfff362a4871236b2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8ea66bd29d0f87dd016f453deed49482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ae620ca2660cb11519f62e9dfb47f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6fde123684802446abdac9f6a61e52484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62b97a6fdf4610848da80843e2461d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea82b390d9d4b899636cea2030de39486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d989d37e49a6db14a88a5a4c23d70487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d75023bacc85a233c623b2ec410245488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90323356098a73474e4824902e5de6ad489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c21535dc2636e1cbe8117d74b0020490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352cc468a83ac8f8b4026d18d02d75f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29dc6562089d92d2378d05b611b950f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b5b321abf139e6f8162d08adc612d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b62ea73e650117e8bd295c890698b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ab3fc73be393a355e60b6858e1d67495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41d4f2ed374cd3b0e4d4a777301340496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55cc90ebc12b2cc2a90c9f1b080f869497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d191dac01d368c52f76a7a2c59ca69498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9429850641f891d897eb68fd1d00a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcae69ad9150ab00e12ac7c3c2dd652500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd626720f31ecc743af8ada5733e282a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9a4958832890eae8303242b9fc106502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8270da07cbac29fd9af6e499449ea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb9da1104a64d29d32d7c6ab7b8a00504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a825cdce0fcc73fe043815d5831b0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6449347609899afe57f6c167aa5d36506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c3536220234c06fbf050a520b17eb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed34dda3a011b79cf069464192f1b4d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cd1ae6c37548dc9984d507f598aa7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452952e353825a051c7ed2aeaac65797510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d90462a5dde77ae45d77d280a3196511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caba201f68192f861161278a18d5076512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030809062e33ee37a7f67278a9a2f341513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cbe9ddb653fe4e73510aeffe2a5b59514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01e110d3b543ee810c8c8b7ca845ab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a43731ac1cdacbb7d28cb9984567f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9365dad2036d37c8402b07b01e2a5f7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2e44b25da1904b8d18f5d612adbbd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b401ff62028fee6fc7f192be4062c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457af754f5b2dc416844286cd9bc008d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40dd7029986872c51eacbbafe25a91521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baa637e2d014068cb6919680e11bf20522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a5dfedaa2fc1ff1102a78c8cae067523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baccc80e285ce0f08496be1cc99df91524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb927adf4f66d0b1a9a421909f1fd7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be795f278a43ab4c2cb8c9c17777fe1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d08b0f3af5f584ceeee45153f4423527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6b6899034ed58edd119273f378836528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1e42b2264250f5e6f1290e74bd9dc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aea51cbea93dec8834518f4088d21e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c528690067fd9339cfba53b1dc3bd23531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166fff0c7bbb62a89100063e7fb752c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcfeb695a3a9d607d14c3b7f3d0867533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b280fb326c3f88fb50466d3018d45534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759efaa203e70c663606b4228eb42b40535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1cf19145fa89c681646687b65d374536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7335e3c9af5d016e3912dd3f9e538ae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90581a2fd0383dbbfcb5866091c7ad16538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dadca53f2f794ef2ded366184deaca4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faaad1347195b8b24e6f1693e060989540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a66b97b5c681d3e9986b70081b1fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011e6045bef5712f0828a4383851f77542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5ddb99d332e7cd1ab172d66397cba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8aaf06e9eb141664d7bd7ab1c2723544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9237ef8b21eaeac91b3cd90c5716e0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db842fbfe71daccc078da7cd7d98a4b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb33284eac063be95237c07c12843f6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0efb5f2a6bdd23529ce8bea70218bb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c45b03faf16484258d00a57f681386549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9865f023ddf5753556018a65c160c8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b8bf2f5fde5beddce7e38ebe02cd2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a493f6ec189306328f4ea2ab0c9ef2f9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99515e42668cd8fcd44b58bb6a15ff2f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14d93c8945c792b147cca1ffb6fc509554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94052f46e9099361749caf7b145eca555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e4d17c0fb0141ec8ebb05fe9adfeac556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44090bcae71639e12a28b4d1ddf955c8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6077740927785072817c99e33badcf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7489f4f6b25c17b1421b187299068389559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b70cf2473ab6df06b7517210f54961560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a2462747da0eafa4a0579b449a0e66561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79e4e95804eb78e10d6e5c4b0b41a30562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226e0837c256bc8504ad2987900120c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9f9d8c0c36b8efd3523010aa8cbc30564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c3196080f01a8f5e64d63ec5bf971565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605df885f32d58a428e8f48ef1b5f6e1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aac3176039ab0f0b58db60fc66d2a4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e7d90aa00de90f5243ab5239f8d76568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05f95489027f57a686d9e73a8a7370569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b54a651d3a089a13520986c196eb336570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ef2c2d6c11ca4817e2cdf7b81de8f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db171d1f1ba84b74654b8671bd454c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08328e1edc54993dd3391248fc56b4a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9c548d5560c89e8cd475d9004589f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff81bbb6050d584feaa2d568f7315335575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc4ab379d4cad381554e4fc0899dff576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8cac517ceb1841dba4c8df5f9db1d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4e8340977659d32f4a5bbb96b4307a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f0db06be7c5facc563fa9cb7745a1e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad5ffd5175d8d6fdf6e789fb0d93f0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad023eb1e7e93d0d7292a2d120e620e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97d8cf57c9775a3f6fa5fa71717762582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f266bdc2b67dc8bb086fb3f80a3a37583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1f1ddd273d32c1258e8d40b6642ab584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf285445e0e7ee9076ed7ec47aec68585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f93f0602a251e6f3c6ebb26466167a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa222d4f5edbf4a55ba7e457fd88ac1d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a592b3edd8772fd967a2c52f3eae61588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083d98ff8387c0ee1209527be3d4af3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839fd521f5d9c6f4f2318627f74726bb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f72e01620e6667224fbabd4be0cf5f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd411c5f9ab147d8325fa05f4a4866e8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b011059d229cc4cac833c11362353f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5a671e4ac664fea27f39d3e92476d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6d0b2ed6ca035447483ca048a01ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fce63a0037cec911d6a836068ca385596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f872f840ffb92a36b3165db8ddf6a83597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431bea126da2435a99da54b665d85fa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb37e06e4489465fbfb2d1349c86dca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd890a9c21f80fd594c6f3d4721abd9c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cdaafb7cd7d9d270ed351bdf2b756601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b621a1a93392c7c3eac484914e45616e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2078bf7fe034f42e2f04d7429e5c1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1de96bf73917c32ab356bd6e91dd02604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680a98b67d71a41991b0e7f6cbdfe21605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767737336980ac5a6596533109777b2a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d81bf044c3bb4f7d8cb8766115199d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40305b8b317e9c9cc56cf72467343f03608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4717e7697136b7fb86c5b8d40d28a9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704490e6113798074dd17bcb908c03fd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47c06f3cc1de25090b33b4e944a485611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fd6069c2266bf5429b06e04e86d6d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9305003dc32b4ebeb93b5c9330c7cd8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a840cbf8459cdc902c566a1222fde0a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007eb6553f5f166285e16c27ef1819b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7366600a5e986bd488ad5809f26f1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb12ae2b1bb0604bc1ec0cf9b25379617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d10914064dc009009ee4b15eba18d8d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10385fc8901146e8d6f7e90802db1d1f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f11e45bb26fffc5947b1aa7ef24d83e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec706b0a22cfb754cc660529d037d4e3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f8bc6350241b4bfd79beaea9aeb4b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06961f2e298df6a0c2d65bf490c5c6d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee61726d86890fd97538499b840f21624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91225538b8b1e73d02cbd58bd20b3a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74d62461c4c271f40fcc25dc189207626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42682b6a2e53affc48954ac9d8df77a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fdb0fb97dcf3eed3a65d5565f6dfb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a584d750db0fce575f5b5c6f436494ba629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d68a219875ed5b2bfba089e4bcca6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ccaf45c934ddf822a7abe18336fa3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca224a22fd21808c2cad3c27dd51bd9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2d012972190764947dce178aa579a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764dcfa932b7fbe0b12da37b1054b28634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed725ddd1c6ac3274a5209ffaf2aee07635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b66abfa514ec496c0d7a865c873b1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbdc8566ab937bd8ab40d91617c0012637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7563eec99b83b5fb1b11f140ddb121638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5cf8193b92868020b18979d29d913639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddc79d5340250814fcc9e38d581d29640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d89bfced4023ae41899d33074f23738641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad1d834a7f3895ff39fa7e54a427e1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9a6cf5d78745736269a4eb9189618643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146dfdc55d199ca0262b7023024be135644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d0b73f08c5be2f6c1b5e750d4d4fc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c4451ec4061472b97895feeb18b8a6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024deaf39c19b4e2f7cbef0e12cfcbb2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6e7c9cf743c581b769405c4f291b8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4e6793baf8bbb35916f964c2df6bb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e905d0c34614fd7601c2a7d222c570650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055dffea913a35b7d1a33fbc6b9019b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d261472090ae0fcc638565ad06403e39652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d371704b3c5075491a427500470cc73c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd91dcd7b4fe89925d22b20ebdc355c3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3fd16521dc535ec9ac2eaed46cc8d9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff4910ab1d5c73ba86bd536f68bb85656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2ad33e6d9b0af1ecf8c11e5b904ed657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f6ff707816bfb08c17d10dd76f5c2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e22e0644e8c844b163547c986649e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009309a519ac0c483b7aec98b9343a21660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee8fef2f72978ff82046ec2a12c373f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb345fcd116494726cf174716e2887f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80416a68a35a38da3de432c6d31fc58a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bb8ccf9f730591381d3c0278dc663664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f682b164aa629f75439b57250c268665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8ab8c5b833249596bf7fab1a18c14666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb8a5388af18f659d12f19eedce1d4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1109ce11a957af269ec0cabd4b7e11668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562c8b76288859729d279818e84c9f7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53215a0ad73ae95db4b7f4deae43801670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681981c0f597cc276d949b5849a9618d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ea100ac1eb86f3eab299a44285f7a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0559d5a69cc0d0d037ef47b978fd343e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f87e85e23d755530a11154dceaaa2ad674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8535c489e1be29d1d8cd0930fcdcbe41675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a884d33d94990431583d4239d531a56676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bf4e8a30afe63036f054a166d6fd5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f38e0bba0420b7a43f9f88bea1bf12678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1594d6876967275d48a05361fb7aa679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d0db7af060f3f24be0f89d7042cb4b680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>