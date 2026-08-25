--- v0 (2026-08-23)
+++ v1 (2026-08-25)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -602,59 +602,50 @@
     <t>000006690</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-favor-dual-port-n5-1usb-1type-c-pd20w-qc3-0-3a-safety-certified-/</t>
   </si>
   <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
@@ -3256,51 +3247,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92fafb39db1a34ad1abc45ddfe34ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55af6662079ea85de89e75de2d48d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d87120c275a4821e6e25de6199cc343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8377115dcbed24b0f4a044dfb87676c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b6d01aca4624b8b8c75184fa3ea6f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcae8ca5344c36ecf1659d8503b36b766.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9683f240df640d0fc014f2be0e7377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abaa9f115743a0c85603ffb0bcd4afb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cca54847ff875ce9087d9a323bb9d89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0a8b5b5de6c795ec7168439e37edd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901672cf826f89ba100b0183cdbe98811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0503412b6ebc385caaa431946f2c81412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42482d944bcc0b2500ed81ecd508177313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b7f0a188504c80613855a6a22512814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad7872d47602e6621ad634877bc05015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c4fec870125603040dab30d462376516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a8462d8249f7b364b8dcb9a2ff7cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47c3b56a2cfe467eb28ade7dac8d8418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2af31855ae05eb0c14922c836dd1ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138871a49acfa84f817c75b035c9ec020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d106a83f3386362b4a23e0db3ebd7f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0bca365cd62576b7414e69e7cf12222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574281e77ebc165b69d36454a79ff6223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568debb731cedf45a5363e50ba14023c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b955d102a58de72b12dbabafa37ba625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c7e088bb74babf2d8a058d8f603c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ebc0a5bee67fed5d216045f9394ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5858e41c91396ed80cec8a926de029428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb9442267903d2368eea0457fc11b129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f57216163892205a858f7b74c6e454a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f228df935bf94cd8ea474460e7a79131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742b8cef727746a6c0e689f5221e28a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76153b4afe752b6882152a328e27dda933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff81537b5292a9e28764e06923b65034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6c4fcfa8512883b7c8822a67850a3635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f2b61e7294d12c2516a60ca1ac74b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0375cd1ebbe136b5c6584e6da67e1837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020108100e88df8600777a309abfc0038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba0f76c49e368f738aa956a4d3a57bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041063b9c45f1c05f1268a432846d51640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c17b4a9726b2c0c11e845e24152ad541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d71965850b903e5959cec7d500cb442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08a00f885e26308c05fbbc8ca91f30243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f80d4f6694da309d887c7a019ad2b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d94748bc72c94c9175be0d00b4f9445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8be37e98d72a624957ab92d30a2c9346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e5466a1ebd16dad3e51d184a9487047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0333cc3a0796dc036c6513576b5e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8265ec79eb5f3e19f4f21250adb7349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ad465a6202b4daf0f3fa5b6da74ef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fedfb60f412243d2c400b90ac1dc1d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a8e96372c99a7c0504b0c4e93229352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4db0ac7186072322d96afae287710153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb5033fb6324fa16c47690b4b564e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c373848e356707e3981cbb415f303055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f05e777f7a3784a48fe8e6744452b856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e075719963e41341eedd386fc97a17e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426961524d6e386bf28432c55a8880458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b4ed80b1090ca2b87707f9948f03d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170242cf2f2c3fc2f018c2eff752fea760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc1f22a55ed1022bad28f205102f94b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb921958a60b9917f42784926676c14662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac46a3ea21115400d0846cd6f353aef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6557e30ae0a36ed65f8b56bb36603364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544269ae13b1156c993dc8b71bec5fdf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26192ea35abfd483eb9b28060e81a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45612a48a69902df2acec512bccde7467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aceb589c41f93e9d8d12074fe3c741568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067a5f0363876f47d2a7e123712986069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90f89c011ed4e4eb46db1123e8d0f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74637484eaecfcb471311b7202d1323e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd66e4effcaed7d83123ce18dae794c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a5f8171805b4f188955d8d544d04673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574ca1a5e18cefc68acc33cc9d063b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46159c29c30cbdc09fc466d9498020675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258afb9bcb8dab8d44d42c1dfd7408c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d9216cd33807e0713a1b1e4402d9e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a036b726dd5cf62e4ec330283ada23078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ef678f7119bbddda0c6782fd36c2d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb412ced9af86039832c65867d6872d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4461f021b0f7d2782f02132213a04b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709049ab8704760b6ec4b7929bd9e3dd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972368f36c1b3491c96098845280f61883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18680433f9ab1538a4b39337cb2675f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe9b3babc77dab5cde95dc635dedbe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14712faced497eea0142f98f3d4c9786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c8916a93a141401c1bbd919ca9ba287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec48d84ac84887e0e459f474d4a43da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455364252a1341e2be13f4bdc7f4f13489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189828d8d0b99b9035b3bc585945e50090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a9b012b0d4b331975b8324369834491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae9f6a37c990980a1dc6bbb84ef0ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb102ad39396921b8f84d010fc73522593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72579ee5e4dce67bbc12a16cbbd1b52094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33306a139abf671d4977bb976406b9a895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61458791dd913a380124b97c8a71f1e396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8732fce5aed8d96353a1d527b314e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f815e4d2c7e00b7eba51224ecc596b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a914b646ace85ad8e74727f4d062b6299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09f373e49179a5c290569330c7d196100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43659fdc03be6b78143e94e2ae570022101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f760bc34594da07e943cb9625f3e78102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526df3978851c1fca77bac408eb2972d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc68a70a16b36a4ec40487446fe8601a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6858bd32cfeb5cfceb3a9da2f8cd1960105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a165e7a8562b25260b2f4a7b8f5ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb336fe2f7009cef066cb29f9a02fc40107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab4176cbd3f91bce1371143f21e10a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28899551638f4824d6093e200198f933109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e84670563f0cf0f0d5cff5b3dfb30d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c01583f9a3a663a4826e2fe7dc0f49e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a0ab3fb6b3971aa6f6976fe0cca46112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5dede9a442f217109f17afa91d915113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46bf776c73f89f9bf42d12b9ac0cbfc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672f9ed0e2db8535123011e7225cc87c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faafab8c1aee42e2d58fb36de773c674116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d366128f1d98fd35303ed8b10df09117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ae4020f2af586371f244f28358149118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff05f9f2f64e8890a5a6c2bec186f63119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93917564c89b0ecc467fe97a669d3271120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222d46581b088626e91b768750889e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbec6b579bc2b08bbb5cf4d21e26108122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f339cdee11c80a1529860ced98a6b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e685e6e671d270ed7043b6662746a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaed457ea3ca57ea8153ba470a8fafb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03490a7f9e7e6ab545ad816ac937c76c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e192ea8da0cee621406f281ea4cf55127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d846ddfc0db64db00c8285973636c87128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e911378ad1e2439d9947e29fbf6fb0c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3352e444b10402c2e53daca392dc009130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a645df95c894770841d3139dee887c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960da48d617e9bd08d5471bdb0768ff132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b2dc0c8353893e0ce98fbfdaf9f89133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58989b9222216f723f08a8dd18ff8c05134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0226914510f287d4f77508ab06291b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd083c62ccfe7a64f4d6d199408a4e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd99d51f17f70515c28490ead0447d6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9769c5c03eed0c28aad38207392ce6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c373e9ea0f6a489d5c63d6dec2523139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaffcb7db3916f970525f9deb9347e9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cc3dda8f29ec2e9bbb69272e9a4b2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67c9f614bcde1497755ab052d556d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3818ff7e32558ba9baf341f47a22ee84143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f436ae255e9fa83bcedcaa3f8644c6f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfcabf730a92796b5d0877144f43006145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a9d45e5a8d2ca677a51b4b7e27838146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3fdb8427d0d659a53c952834404af9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9336036f71430c7abf44ea325493f83148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135166959510c83b121070276b7773d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44329d1b2f3f74c6f1f0ff0a132ac2c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7a02ea256debe1a2d068151e0ac66b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2878c586ae2608b3a760a8deba26b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e036aeb57a26f98709912b46c41cd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d156e58a1603e36aea33bf888409121154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bffeafc21c4b8bd1f80cccaa6df81155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e48d2d0bf5354b885926f3913ad80156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ac1a54c77fb8c201bb0b1608dc609157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2811e01e68da8d5bf63ec4dacdef0827158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4878ec30366abf8feb8f24b5570d1e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f520ef83ed02f100883408f7c86fbc9c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4caf2b70443716847512e08d0f273161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423ccf4750ec1be203fa27e58272044162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad4e8b79cd1f760ff0632fb66ba4e0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c338fc48eb6e3e974418e3736e5a67ef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b53338440880ee669f94946e6e1a1c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebd55dec63c436de05759e1b043351166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b78f7ea87d6a7405c97636ce7dfb10167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c56c5ae3e2281300ecf4dda5322165168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0225383142d74043707c569dc747a0c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d30d41e95e3dd02c413e5d95b8c4b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59014db0a56cf06e317c94cc4b6503cb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f291977d4ef19f7d94bc946a61e99aba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c234bf91612c672c20541250a8222173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe81ef350897b2000dbb1b0b05baf3c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960464b7515d2434b6f3313202554cbd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f65c3941c2d931e8447ccc03cfbd3bd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5a5e5d7ed869a211821bb9d003a440177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5f5f9a57bb6cba4d90053f1d94003178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3e2dab523a25fe20c376313e8d916179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f9bcf9bda46f515325a1987a673cb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc48d67f60579a42f5a0e23c883214a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c1dbf7581bc1156bf283b7079ebcb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8002ea66fa5663875a794de7e5db1f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62356a9e366db4c0699b8998bb4cba8d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9159d5364667e737c2b8e03550bc836185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0460d4734c5d4ecf2a99da9ed3853bd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33004052553266f98829f18d5742479d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4378a34f996d79091c8de5f8d5ed00188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef3b91b4f37ad0412a25e620eb0511189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36412980159b2346a1d26d8194fdf2f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676ffe743feb6d75c15158e1dc92ede6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0537f859250d40d84102e1f9e758598192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87667b5ea33fecf9372756b26b64ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a2d00ef4a8d93617dcf5f6af3f7a4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3077e50348b0c23dd7809184a95ca5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94ab701ab54421667e769ac433311da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bf2a2bbb27959f0644a10ef9b5972197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b22b750a0b4df95fee5901d0be6019198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31e5e40e391e748573a61caa9d2af9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1eedd8ba44d22c6bb8755a31101dcf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a00045b261ac15f67a72b35bd5a5c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56517585a5de2275459b1a31a899ad8f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44139fa9f3750eb7b69c4d71d563e141203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650d00f51155929e371e9f554cc2308204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749448a85e594799dbe25112a0966233205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120331c3f075d5663ffc376e1fcd8ba2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e1534ffc0b617d00508bdc284f720207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195da5c66b0b5d49cc023603676bf86208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd4a5c93ca966e242ef48f52bc98d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec910945650997d68df942819179d5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1df1119050164015a8f96ca97c67a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e9c9e39a3fc9a4906feb3446a5126212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e32cdde25af311c00561ba1a87393213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c50a6210afde05eb6ef9867c2e6bb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6946e94368b12829d8a8ddec66b5b0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4bb15e34b801e14ab20df25f0f35ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55372cb4fcefe7ec4de1a1230e06c473217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510bc3242a932739a3324fd0fee19e25218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9e5c83b58bde6cc745a3959ea24cb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11e05cb82b563b7af32c0cbd08ec12220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e753635055ec9b3b4ed91472b9da821221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf6b40f324d3eb1cee2d538c64163c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a61b4582269e8eee44acd4c0685332223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8e6cdb497081333fc4289f2248818224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9016f767288ee18baec6740a840f12225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073e7a094fdbaf433463802b7f54b5f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a5230c798410ebdfe17d3d6e1b46e0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0a46a3bec31c4729ce0f5ca5fd867228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5ee503d848e2b072c8fba9c4236676229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33190ac2bcfbcb07a732b3d2b35afe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7d5e3063f9737bbebf6edf53bef79231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551a4e168fa9db267353a2faa5029a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed80fa6bbf8a89d4ab2687118222407233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef224576e7506ae211f94aaa5415bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1be2f1f680266b111933b9795e9be5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acf087d4b7be1e2547d5fac48522d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea828ffc8686ceafdfc18292c618053237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf473ee60e1e3a551362572ae8913fc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827b9d24eb6756cedb14c08f314068b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ebf66a3b92104e41d7995a1cdfb0c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e76d9053b08741c345dfea57379d50241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc71d4aef1ca233e1ea86dc8e92539242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f850663fa59fedb1a1529dbdafff7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf2ff0e08d92a3cead5edec9a1a8ab244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c60b99064596056f5f849a7a45afa8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef33b4b5766549ba9ec0d9f57c8ba199246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14beb0927e360de4d1c183b65974a1fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6dd0d284cdc36f4354841135a131a7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25740ed18c805edd3e04a52bef6b1012249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954fcbcbdab25face759b6713c77eac7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f2a7767dfe536949e60f6eba73965251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea468e8d125f187d5458d335b659f8b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47a2e2283d218ee1d7b0769ef600ed253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8624f3ac8334c767dd656088fe589092254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271a53a27b2898a3657e4c635940268255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa9b24403d47cd76e0e070297e04b4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0ff865b049d173e0d6d4909adf8be257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627cb95d0c1d4e0931e499e6ce8b1945258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07a721fc146451aef997d046b3ea160259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d61cff71e7cedf681b015c6e9b26796260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70484b7b96de18e9cdb10b699997f2cf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae0719a8642966238b745bf686bc88262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ae3414a66514e669b6fb99001c185263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c6e4b77982224eba6a382888d33b3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa2b27024180ca9b0cf26833deb60bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40cfe85a09f05e106247228a2f6622266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1ac7e422800d7c709a45490d70b14267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babf3374a441a9bdca997e400c8b7ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae87805a6971ee7a4d1ade0406a9ab7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3b340c680321eee3bd8346d391ac1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ab65e89bd652677936128d69eb07d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d49feebead1ed6236eeedcd1b2d18272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa42f2ecd71a9c48e444ff11bdc4298273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d624ae149a51923c6a508a30d0b79274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78f42ebce738760643a3ceb4dad0e5d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24288b8b8ba47f483a12f77e318c35a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2db8ace0c2eefc9c6b1a933f76f3d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ce90485ba9d9b22926e28540c07c5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e11d25022c805d45d5fa58c72ba3f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d1bceb581d3933352b66011de1d3b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36b110e32b2dc6077f28c22ddc5744281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8639a2c435968a3cf6d0d0f0fbd0e809282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82303590c411d177b43198f2baf0079283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9735604557e870811f442e41d42a9f4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7197d3924cba7e28ce16f9846aebf285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580de0de406f911352f977f92f70979286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1ff49bf1117ed4c7f5b282e9413988287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbedb3240c93ba7b246d11217aaecbf7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89e310bc987c28d1e7b44742c64b23289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36497e2ee3632642eac9b240a7764f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2951ec10c6fe40d744f003d0137b44291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817dd3e0bc17c56c74bc1cdf86fbf4eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d51b9d9c577a6e6be0474b76fa5e2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b979d2197bd80658b091b419e3b9f2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbbd7fb22e7e45e11cca670ef8f804295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e67c66a79648fb230a734e81db5fc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7500f1b52c1b91bba6934395f52dfa6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c38d018a5f74c982da3a5d7fdb1b6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbcf4e6f4fe0f1ecfcba064fcc0a2c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bff36b322101314ed8b07f0d312ac300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9416147724c745fcdc5d56e2f74fa0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc6a4d8665e98cb3bf755474673d64b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511b9248a7e35201c8ab22b8dcf1ed0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72571d0887f9590573868fdd0297fb93304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dcb7ee4fde29d74093da24e0f950a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e645f92fadf97f116d3ad2a74d1a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00f3880002c1f2fb3f21d534e320d4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579792611cbc485fbb151f6b1da2fb5d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb78faac45e9e51bfc73e543010a32c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb34c10fde569e7d1e25d3c5a42d314310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02512b11b2e7f7fbae14281017df9e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e7ae1e5dc125e66f2f3981e9f64bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5834d5d31df944505de0e369261b5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02a173db4856c7d8634654c1505b8e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5967e5bc5377bcd0174c50ec1a57c525315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d921d6068383936a24851e6605d1c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fe975564ec90fddf820c541d2feeb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0128a99590e5885b2e1cebe06c3a000f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a29a8f4ab14b14225cb422c85c446319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f078bd9d1c8f7430eead048bbb23645c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1636848f5606dc3fd572a515d33d23321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d19991b21991373c60c2332a9779bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a8f061972308b8bde8bd254757703323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d413bd9bb8c51aaeb111997d49a19324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3179257e85454cc1958ba327a3f76325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7dcd6fdd2996461b1956ce2d18d0b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ac766fc79ec90cf1f3670b349fe58327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3d2672bf94cb6574e4305266a7b5ab328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d606e5fde6ed3c88fbe0926aba07f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba994b35324df805fd786244ddbbbb4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4585b6002cf9cc3d3c44059a5ac1b388331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ec15bc21835b30d6691d2b8fef6441332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095fab76d6e4a0a43d331135d4834ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8673140d587556f27419c6818294ca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138f90ed414d7797c8faed7677cd0ec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac79eee93ded2e5331fe2de258e5b25336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce4f55eb0b3831f3de75e830037355337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4c66afb6bbaceb90a6e8172595864338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460a8bd747887e25187df07c69204d0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0836e38f8d4b3163dab45aa39f8c73340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace21dcc284b1bebd8979b7ab0d1f4c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd3fd385f53e719067fce7a4d06003342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a17927ca00ab3eb205b7cc95b8c99343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7aadf7d4396e528904b67d7c13dbe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc1819c65863358f4cc17ff3c90180345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7fe0e854684f60c5083026f52555bd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b2940550fdb7fcf6ec823a604cbba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d452af7edb3d7df9643b86c601b57fa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6821c70e229b98deffda72dce96fcf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ca99eafdc778ec31d9ade4d84a97d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b792f45162d59c4979de2d4939619351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06268c9753c2ea984f46b60515452616352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a817e6da41b72686a1415bf4239c2d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3c1ed4c9481c0389630b1b27750a0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda0d58e229daebb41fd685533383c8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874fcf0e62177cc9427ee254e7032e1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0772b8a05fee5562971077b9534815d7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28561b6d657ed5565bb5b83a1e18141358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3290d789979568a01fabf5ecb7e68359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771a0c46fe3be8d641e363f7c88c16a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe837b2bd187d9a29b2d01da8e2bde8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff991c8cba6a7eac0778a8bed9d4fe34362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5025cfb80694bd40998ccfa82db16363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785af530c8dfc8f784934a0b38d8b3c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ce914a8bb995ece7a2d85c370d978365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e679f75c82bd4150b947dde061f97366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61986d68557599420ecb6c6ec4f158b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0267fc89ef8c84778c268f1cb2b08ec5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d20160d9a32efb5e658bf4884cb3d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f0f391e843f54f2e2fe57364288c5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6748db1f93599e69d3a538a47f651371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929dff0f0750b51634fc9eee2cbcfc94372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35236bbb63700edfdbe7ed22693fd17f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5ea7b23d914c64d61b4a11b118a18374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17029162b3a076acffedabe2dde2fd3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098e4a2bf7cb50aede62a243aec05a5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484327a49b6a828f64369228ebd63d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aea4ea06ca026b0d159755fd3cc91c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe0cf3a16c4ce048dd0ff6abf868b5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf448d3d32598a6dbf1dfe6209c5116380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fff4f714cf9b3b6a39a7ac664275b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f0712c42e792a84ecad559ed0024c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176fefaa193f1caf5affd3538da62daa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef8e371ec8ea82fb3ec67fb1a40ceb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52ee349d3395d831f59a85e6d9e4091385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9c231625134f7917874a1305ed67c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc98982553fefc25645f03b732df91387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f38a9f1e690e2d1e21c81d8440e65388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f92d470b7603fcbd3b6ec7628b280a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e230f5f468bc8a3d6afc2c96f34dc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acb9980a74b323116cb17f01a3683a1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf17b44ad45196e19abd45993ed1b2b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48944cd74d1eff52dd02bbed8ee19741393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c31ca1ae6bec402b3460543b2800da394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99962b163249c1ae42e3f7840bd47a15395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840cf8954c39fc54d37de7b918a893c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca974cada2f9d9dbca2f7e4739e5a6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab87dd0bce3d9efe475018427ecd76398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c332e3c4e36791f2f3b3c35e10b1305399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf841b820f80358830adf9d33080cc0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299377d8bb2177849a756581c6ab245e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2fa1859ad97e2dca1128258a6498bf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3106db6636561105be3efcd9f18108403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e1d6b762e1a5f9b9d21b142254db4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155f7bb89db188a8cc28a44757c29e8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb33922cb6474022c471704b0a02c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ffbbaa16e62f6746044463d288124407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7843063fda63189da00088c78d9765a3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eb8d82f850cd1ffe9b44cb10e754eb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74544f1f31184070a78a442a18ba821410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a346fa08ae93286d850923e587ddb9bc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dec65c2eaf6e8eb06de6ea8a5ea615412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90b0b36459d56249e11fcacabb646c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6d51be7125310042321d4cf8a5497b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcdd932eb45f4c3fcc6a9a0d039b067415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8b6087e3b4e208f10ace9c256e39c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c817bc94cd8d326674fea9adce825e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bddb363fba62895462c6423b34dfa7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c56b9b7d1492f3bba4df0ce62c10b6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec55482021b4abfff315097e6767125420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8947a6b3fd925f2e2ad0afcb8d5e4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395bfa2fd84a25e5c3fd484b8717882c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc61783a707b71a027850360301b090423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c81a5f7f88d07d3f8a25db1c79ae1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84502438e237286f6f28a680d37e0ab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7387aeff331b3405cfe8aee4a62c61426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14ff2f6ff1f0bbf3e2460a67d0aef8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9389eda436d17c48f0a9b046475470428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f081192a476425c773b68e01b5d7520429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ecc377e0d3539fba4cb786be4a527430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794775fd6d059a4bd0e184bd652d33e9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f570119e40ee0e7b19b6a795198366432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6396b5bea1ac35710ea9cbc6f2a28b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3615c0fdb3dc66c0854918b8294ef1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708e76b092e5fd40472b62936dc09abd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342cd4d971055d4df8d7c875135937c5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fcf3437ef88c1a66228b311844471e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c6d9c415a6d091e09ec814705de58438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9089ad51706caa3db4e79e4afa1850439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4708fdea241e124acb721bb1976daea440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35765974528636ff21a49dabf7fad022441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d528800c94b18857f3be8136bcb316442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c17d88a9305ee6b4b752a207e0cd97443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed21ef7d70db3b2e26a321729ad1931444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff888577a900a91e0fbee8439a9e48f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0688ee990bb1f3d5a108ea283fb84446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb693c203810bbb736dcb7f6b1e669c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adf5ad6741d721f3e8dfbf3bd04220448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0a634622c4efa87ab3b4a6d64a1ac449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5123e2e403710334b7abf2db6980b37d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1d463daaa1073342686737dc9842c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d89cbbcd4b61b3c3dd6388e29d5ea2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8f91f559946b6825a2deb03a32bb3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490ae2f6ef70993d10ae943e1eb9183454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac95a0f54b994fb4784eb99e5d80722455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ff39f08cd65f57987e9a53c3bfe8b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671372f5f9d9cf1836d3a5aea17f9461457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a52b0f4759045365eec5bb38f8a21c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b864f304ace7ca7a2875fcb24278b61459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85a9d927a3e55e4bd465ce1874c450460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3a38c2e6165ca592ca11136c6458c2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93888673ff5297e95d8672801e4a7c32462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070412f8c9465a2d3e97d268f8774179463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69718b7b7f042af73df7bead9765492b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0630ada1f0921a02b76253e2d48cf18465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2525aa0a6877422237aee51b8c3bcdc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb13c262e62219808c451293c80667467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818c82e71dc6b104c815d63bcc8ec50468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74909788fb78f60d8455a52cbdb42e19469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e6019e8369e5e1a7af3075e4d927b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe7371aad3036f4158a17b1b9670b9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db08aa34eb048ad6142a2931f53fdc7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50232235683e2df59579e59c72c2de473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e674a5c66e81b5f08c9311450e14a69474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042484390e98be9eafb77bb2f96360e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb0a5ba369b5170342ab3b7d2c087f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c20438498e83c38cedad4e2419548b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0ad4ca42620b20d1562f478876af4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a034ddaf7f771a76ee4fd2286b1b60479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a0dd999d0a0c49891af3c2cbfafaa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b6621e958e8b9e027240e93bf60da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99460ee1ca8d62f7304207841ff7ad9d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac85ba695c3a7856c618e89ea30d615483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee0c1fbe0c4b24a04756f30426746a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13921cba829969624aeffacfabcd5892485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27cc5072f4903409629f966c9c1b52d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1dc2f410cd0f70276776e39d772d92487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa74217037fd1b9cf85a1aa09aca6a3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1c2018c73f0e8f10a7fa5875e51f7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a3fedbd83c290b7a3cae669355492490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ddf3409e58d90cfb8c6b640783459491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cecec52279049a42745a918a1ee3e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1969c62e0d05daad0b9d87254e421b3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14edd0f35355fcf20a7073466f2412f6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dae774ee4197d3344abde3e701869495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355396b374593206b9ee8a998cfbe4cd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5ec6b272ee2bc2b74fa9553d85381497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ecd1950c79bfc8b2f78855750f46f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b5160f8f895be3df85055f7490441499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc94bf2aa6f2ea1903d603644bbdfe500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6beec26ae094c36cf74ee6f1f4c09e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68aa23ec1f22e5b59e364994ef741e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b0644c9983fe6122716fb39408be8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e46165c1ae1fa4905982f2c896ad9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489d436949755a4b12f5ba9bd7cf1bd6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07936efa769b16a492def0a563faa0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567283cb4a7819d1250f7c492c537db507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072c224f979e2cdb9871b427a959291508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666eb2af2e2d3c1d7dd1f5f96ac27e31509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afd27a4732fb5fd7f3e79fcf1a8b86510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ccd0c4224863483ded24b56040984c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc1ab8a8984e4bb52a221d0f326dc6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193407244e990f8f278098604a7a0918513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0064760470ddeb2a4c792db6fd67d766514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af660d296ae5f08a59ef5a3b4924037515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c07356cc09fa772f65fbcdb47ccd77516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680259b7649b7d6e3a54767c59bc0c53517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58181e512930e7444f20d0b82cd5bd95518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bd5c51ea89a2c4651d0f8b9c8209d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ca1cac020d81275e47620a575e180520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0784723a602ea64ea7d3a1d39e2f146521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae4fdba7b07103157af03ef383bf7f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93154b49bc1b3c431757a73c3bca597b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424b8bfa24e3d1725f70dc2f1b08cf4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5f8be390220424658bb3472f896967525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7e34101e1abbaf3f79543fca6c2ce526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff8d4d848c95cd0c5b470c49a1cbe9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823915c993d11517ac7c3b5a5a6abff528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7170ecbc15c7304a7f87bf5f8b470ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c17277c5beff29856727f1e975bd80530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09ac945ee90b69ba7d23f2865d0acd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13b9f6947d82fa68fd494b7d847446532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e405321189e7aa2ef49049b7c5079fa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cc9f54a3d08ad1747457ef536c252534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ef05fd9022d2633a235e17340b1fc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a8d0f6f52b9d73a945eb07659683f9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e3ef2cbcd6bdd135c5a3fcef53dff7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007b5c4481be0db67b8b63fb540c087538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3b8337389e3572b0ba1ad40a42998539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3af23f0dddd43236865699b2d4348540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a7367ba83ed8d50ec5e70ee0ff441541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26322c317441314da33fa8dc0c314afc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebf34e9c7cfba1d8e8d7972bbb94fe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5147788a9dcd2cddfd993b859515bfff544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08daa7cb4a37c9b12fc1d98cf89e4206545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317e1b2343e37950cdab274be0f8223546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13f41499950377df64f5093d8c8e90547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b724725506d572589b217940479336548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5c22e33c8fc261d294d0942617573549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b512fa075207bc92e3d0ae226c860d3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a856581a0c86665c344aec82d5a4d3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad5f5703feae5970f9d64f2489d4d8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3a12d7a795ea9a18f1d3b4eeab092553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d142d81feecc2f689a4b3b802aae3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f38c135e6680683988666e5f458b7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67292806c6705ba449ed30901fcf31d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd90642b0a8b171d7d71b3d1a2c68bb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c7cb25aaf37c43a8277055adfa678558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246ccaa1e5e95c766a69ff4efca5c10559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec3bd8839c1b35dacdf4ebd3ae3b73560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd945267a9ce1276bdfe81b124ee8412561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15890cd1146a3ae879dcb1cc91fe6a6b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760cdda9613d9521804869840655bea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb171e1e2b68adcfb6b3b011bf771d2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112122b339803f8398e86af17f7fd75c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba372bb6f739676d9773eff7f15b7fd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9846e525b84d995a12af73cd289a1822567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5d3d3bd7f6fdc271d7595571fc012568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed1bbfd869d8137369e8fb681940d6569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0ab33243265faf4846754dd927a64570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d7de261a98cdd62e47bcb821899ae571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275db4b01a7b734075138156c5102920572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2645d224c3a53486b21b2a0321a29573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329186714124a6314bf3c24fae08d0e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebaa265152f292a536f1fa27f98ca2a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d724b214ee2f97fa9e6d7c3cf5e73fb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9bdb5c4099b678fe6bfad721ef26f7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd29e83dcd214c7c0899b1d97bfbb2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48596b5bb093664d2d672972b8756b1e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940402a8c78d0888ade82ffe8f0346ba580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272abdf2b3edea2c8567b1af28783f89581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a4d372123a3ac298df157d4241419582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf1333aca509b029e88f03e5146a2a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc28725663a8617038bfe46c365024584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e7f66b3d0c04104ca8fdbe6186170585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266003932670bc38aa5b0fc7729bc01c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a58abd41d4967261ee259013123b0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f093153ab87013fa7bb8058c6ee7bc8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3268e550cab2332ad1a29830f4ec6e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9179efde8a11a85fcebb9e027e595590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a353f5724570aa9c1478f610e3ffea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2b1ca35b3791407163dae7d4c29fc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fa62770504bf8dfc4d843e03b4ba33593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b86315f273033f670994880672d1e6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2522e1faeb54df5a43aa5de86a277595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bd297b5dc731e5d2c18a4285c2f66c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e64e5add7c0a203b8875c37c5d3cb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a44e0c31a446f5b67bd4fc37464359598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41e118804e91430bbc17a4e0e905b2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813df7ed68e9d485e2a6f39cbc60544600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3febe630fb6fca35541080cf8e85282601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9083c3c83ad57d5caaac889433d9081f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978ac29223b991b896e392ce4e8219c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205b3d31f9d909cb66a4463b1af8440604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c066c7371c0b2a9240be401f2d4a5a8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412acfaf4622890eb1248db980a7a9d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a342b64cef487247edd4c24dad5e53607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891b4dd2fa0c9493422179724b3570ab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed71cc7f504329ce8bdcdcd3bb93cf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b7952406d0733ba0fc194fce2db30b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e6411c57134bb99e8e01cff4b09be611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a316222e067eff20717c85bd4b39091612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4cbea8b6c7cdee1b696b77aad5a0a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216025dcf6ca35f32a33bc351d736983614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b91686ea7bd18e301b47178d76bd21615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e6f291a89688923f7f5df380d8ff57616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ed7d664ffadc671fe7f89ec6bce9b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a6bb032388586ee11fcf137107807618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb9d356b49424b338455b73afeb096619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907395e9075deb31c53593b52316ed9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1ebc46700a5ac26fd40df8c02db22621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eb36135905907a07ff5c63d2ae275d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909bd8ade3e7fccabb4e6c21d29bf3a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbaec8a091a7017b3b477315f3c286624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1621552d00e5b6ab8150ea3e4912c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b1702380786d3c6c0ccba61e92f79626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe17ca0f6220736f373ec5067682bf5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c92d873e52db49cdefa60f591c200e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48317c71aeab24eb19f4c756e23e837e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afd7980788435a168d5b7c19119a1a3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7953fb3a11a487f2d46a8c5ec9acd9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4376fe6a04bc70266931aa1edaad3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd2681fac40f22f06d18fedce40f7b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810cd994d31aa349ceba22f4e1e2ccec634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e79d99c5518664ab2caeb856b5adcb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea1c04627dad022e79177b01dbbfb7d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f52377008e4017b4a77ff59ecb430637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7820175947f4556c9c70c60500eaf1fa638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45fe87bdb216a635631173428a670e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f5663c55a2e67d53d286a5b68cb35640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e4e46801af403a4a6209fe80e3aa5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a4aefb8d802ea4c4bb4e2209f3eb6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff4531e6934d783170a1a1685f33ba643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f7408bf92971b8ed615fd2e840619644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c727848fc17ecc49ea932f0b97277645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694b874d5352872e133930d54b5b59f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99167ae8eb33dc9b24fb8b5aab7e1eb6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e04628875730d19a00082419a8d46f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d297d02c09f39ef245725472a9491649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c916a6a03debba15e87b9ab79320e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb3bd0fbefedaedb7aa5c615901636651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d481834c3fb774f803cfac749759a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82714f2d0ed53ee0ff6e2727163123e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0e44dac16f1ce2c2803309022db24654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851139e6cb71645c41c2658dce93c061655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7326cabcf2c1956527dc5d574d9523656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8d951307d479fd77b2441c3d6e7a8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2bee45005b467acbaf0051e5546633658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226cbc50db21f52279df966232b74fb8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275dfcbcb6e2575c44a8ab2645e84b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d8401fa237c07755ebce2c5f1fbfb9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f463eacaa1fc7dae3e5b6f0817b0f81662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53010dc75b343f88f7edab731ef27dc9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0152494528fd4a5d3bc0a7e085a6b6c7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40504f3b46658678e09585caad2937c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03015a9c07b20a85e241521ce0764d0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0793734fdcac054b83b5fd8a8cd8c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586ed8be0786134e6e7b3a18176d331668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae90a9b2cbbd7e2239b9794fdb6fa87669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53665fa4be4f4fbba5f90cd5fe53c43670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f884b3f87893ad86eb6f1d09773dc5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf74025d31d4b18649b457eeda021b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669356ca6a9882bdd07a15e99553350b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b78f6fe60e500ba07e6ed11dbb0e6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6f1a46f929d8bad0e0970893abbe3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f24dd4b6add294e69ef57c4eccd8d6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd3cd3fb694ace4934aa8fab1e74b1f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb238bcce35466b6b361387107e10ba678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68afaf9e494ae4a6e66041594cc4df679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d80ef2fd4f52a34e6254ee6a6153c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4b36578faad745f3b7ce13fd019ed681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ffc15c3d12edbd4001f3c5e7ec044682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2413184d2b601386821d5780065d5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b877e3a673b7fdf83ae51670ef0fc8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f72c99c5b2cca0f7fab255d7b20e6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002268dd9d7ab214fca0074f641153f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf146e8b93bb9907ffe075ed0caa8c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a23f8d60ba308fa276002295a15438688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13e1ef74d9bafeacf2a095d722a9ec689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66dfd4c344bad0074f253d4abfe1191690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8614e4a41cb5d4b17de09e4ab316a4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3531b54a6ea835bf9943a99e65bb5a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8039a68c61cc299caa76176d938b7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308578f796c4b061def4bb4cfabb7f9e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad18b897343f2e23834676963a72ad07695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220b3b0e6ca2275cf7ec14d98ad7257696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be8b501b1f64f081b7cbcfa771065e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935fc1eaac3445452ab2a9d7341e6a3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e485b4280b22099c199a8ce37cbd7d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215010faa4862a2d327f244b99b9b2cd700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b21b4c89a02112a890f31af7ec85227701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7bd1f56bfb1f2414e5a21282478a09702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da1ef9dcb46c4ded5b7c98f9096e45703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35b029c38a6e28296d046dbbd8ab54704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c1e294a2a60d31c60484a66bd70c0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395f890016947a55a6fff3c6c844f776706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcd65c37dd33626a5a49c13a0ad42b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2444878069cdce7c360e121dcfe1c516708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28816ea629d5f6cd4c7751891a99a0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcb3fcbcb71104b8cf2f6d2dd63d9d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b671aa8f52d7791620fc7581b029a0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752605fd019eb6f33d80c2b38537ca6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e876536b0200f879c98718b5fe071713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5d3132a9652a245069900e3ceda33714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329f066c76d4447cd2c4291631c6acc715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600db8e11a223579d958a82de22923dd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2492d86adca1053ac7a6fc8f12eac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ca9dadf21ce2284e754033f911612718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a236e482b830341f67467fd079af42ed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993cead9ba0825f1b7ae86bd12552cc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f0ca9075ae53b14407626b58ef9dc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb0d78b1f73f6cae31fe71c80ce1a1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79638e1e63e25e22e0843f91a9c0d06a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f960982834f773be412f2c27222e0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66d947f677caa05943c8fcba39e577725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e54cc0c162832c938419b1ebf20910726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6c24db4e6beb1e5b4fba08450db2c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6092033d727cb8ec798201ffb78e8c05728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b534c3e11c40ed417cb3a9a97d413d5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fbafeb8e60315b1ed45862877598f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcde5ec3a5c99bee082ce7298707684731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69702e0e4d1912a956ef5bb20ca3451732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575c651e064b63c532bed4ec7daec8d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa8d905fbc587e0c5eab3099ada62832.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edabc7b91932a194afe6371881b89da3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45524cfb5c951c69d90404efd98904a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a54ff60388b46d1055820aeedff8425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d643361a45056b6a789436d5fd9a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6eaa5ba96e7fd9529b30fd647d16c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3fad9c2e9ce007bffab422ddd72388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ead6bc679703af4f52b579a7a525439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fefa17132b2835a7d6472df03b862b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c927629340cd1480c097c091e9c96d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ce04ed9636393adac4efe612ac3c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4183e651513dd808f99aa25dae46991e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136264e1b63fbe1bb292004c93e8120a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab575001606a1f122ab93957ae7ff2615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3289c0aae915d79f11fa26483a700b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f94ef362c34c1b2ed840c684a5798d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957890edb967e23a08afb6680c1871e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd57a7b91da4399c9ce65aae306804519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b3acde631177f3364f932e7b9326820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3abc259b3ec8eb7cc01f39832188321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd412adf7ea6e68a729b465d49d04922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a66133ab8dfff8f42e6bb8dcb5a32623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d5560af23ca871c2c614d94c1ca3424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd5a86793763511957860dedb0a8f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f70d5f27f23ec972633c7715e20b9226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63f9b2e51d830dc709014f584e1a0227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffaed68048fd649b2ae702dce4d4dce28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96ca904da30cb41e0afb6425dd4fe129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fb34fc3cd807b4235793b23858a6b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17188b69d3d6caa53640238ee3fd052331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4aaf12ed839fe37bf8e3b6d0be96a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c609f226924203a4f0f29069f730a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a8c1fdd0743003474ee59089f6a19734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f893eef5d66c57b3425f0e324e57d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d3a0a833e7918915a4d6d1a17ea9236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1df31564122105226ca073b4cec3c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e36cda1630df69ea815fdea8c643b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c05b32ef4c11f97ba957ff2fe688f1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e64a835c81f77534af419e16e51611440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b20e053d9d45ee25fa2548ae4e60141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9d6a5c4c6d948ec04142bbfe8a89b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bc67494518e40abc482d0b5cce754543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c01f869e9ba6afcb29f906e77f828744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2e27c0253e3611791d1ea5c811aa545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d178966da6866359ef6afcc465deb146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee3ae650d36ea36106a1fdea38688b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc963129f88aee8345e3e1b0072d592648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1122ade03c045ee876b9001ad8902f8c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4c9bd897f5c4ccda981c998c2df5c350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf86e1854cfe609773c29c19b519c051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bd215274f3a2e410acfacbebebf3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434b8f95db598f5e946a9c7fb0ab705053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f731da30282dd87d1fb9987d2432954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c16dfbd864f0f6ddd3c4442c8190755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097795c8dfae8fec94fd4ea0dac803f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf0f72f878fedadde4c93545b83d8357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cd9949c6741d3923a9dc06b41ae6a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85219c9f5a90915624e38eecd43223b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb100d940f65760394c05d3223214c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397753167d7dd1b5e157e54cff69a15761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61922f75d4924f019b743121342ceec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fc5fdfa6b5ff83c2fc43650e8ee7d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedd813d7ed95876405c2c15360482b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b888b96e928a50675465b411cc9f93c565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccef7ce5e7d7319b7b45ed9bdebb2f366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21258761b6ebdbed3957442d2988ce867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64955366ed3b32c22ce857b0ae7772368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5c5ae33012216ceba5c7e528347f269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca56c40be5b84132e40ef6a6caa3bd070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eba85a74febd22b6e312f12cf1fba071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9231a5fc817b71368e1662d4aa5f40dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b237d545107e7cd45e3f99493058fea173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf853cb0d2993f61aa0f1409a0cba1e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b20bb5b056a56987693ae123e5d5c3275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1de038766e211212249e1dde3bd0a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4932bcdb87adb68a79f61ef0ac85c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8747793d9dd80673d324502dcc7e8278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28b5b778f2dbbe7bc3be222ef61fc179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09367d3a7e590f758085a0b7eb753f4080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b327aa392b44fccb00b7b0d29309a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95bbcec29a308f037afb8153d505d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f5bc485d2f318f39af8ec3864d86583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebec60fb507f61fe11f8dbab292cab884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6de8603d6e7be4e116b878952830db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f93195513b0f97ba57ee36f61e40186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fe874a0fd242f36cd39cebe9e8f01487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddafe515494cc7f64f7c1340c8b9f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ca4359252c1e318c8afe4cdf1691f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f1cc3a8c67197468dac912e62422290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559dc4c1f574e8fcfc6cf77b7840fdd891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576b5903c311ef2d7d6e2145127275592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259eb8ea235742007cecc2f473ea2e1593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e91c6efd3d3c79c5713da99026aa65294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af78c81dd544b8623afeb4856a9544b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b416857945c7a6a0484991935dc9e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ac584f9fb1cb0e9694d2f02de0c93397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6362b1f6bb91f2ecfa66d1eda419f8998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757c8a573b004459cc168a4ac39046fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182c08e071631758faefc8cccc85f23100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8a0f6119d55fb1bfef544c6ea0101101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd382dc01d80b93ccffa696eae26a0b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dedae963b013250920d01d04f60781103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609465da0787745f56f42d5620762661104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d983e0e375631fc73fd5984f7c34d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae59f5a48f1f0cd08183540fc3af5a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191f5b531c88a0605af48d1843cd06c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac1bd66bb16088a1efb1474dd39d95108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd43346fc4193584f5427001dafabb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc18b09f44ec7f1e2ad12de62b6397110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159824bb3d53af121b40b60e4380f148111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26076d44e739ec4d3f90719222bce30112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1033dd5b7b70461360e3b4565271a1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32c53ebe4b7d36e85b298209a77225114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ec127a2dce13646db0725a1a596410115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df5630579062aefae529424ffa21ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3f4464e709ffcb58fe535386fd966117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdd9105ce36f1794658737698211cb3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c9e100c2b901829fdb541f6cdf6dc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548b5b1bba2302093f169cf92e0ae5d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d728631f39f1a6e1c7ea6edb12285121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45ad8533eaa4bd066eff1ef45bc6d3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3560a8e428a26f78ebd959a6a30193b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deeeb369a43cb1c45ef8689a583d3a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea3e8b70847248f610e1787055d8c55125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b1334b86dc78349c3a198a0e2821a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef0ee54494f203f1febcd8a67d5e4d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99f04c3b7b7f615c1f8cfc8e62f28c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6c5d1a97f37c1f7c0cdadf1d74383129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6aefbc1d2ba3d6cf7bad0233bdcf67130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7238aa1c46bfbe3447eb122410478a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed51f9d29e7c670b72d010870d47a7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a6a7a8277ace31f65f8728a6fd76b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24243a0aa3362e7269416a56e1948e0a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a1cc2f2ee9141096bc0196e350c0b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696e758e46febb883209211d5a18d20136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde616bedf4bd670569ab98c1b069b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77680cb74426e4fa3556440c21a734d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c69e8bcd50ad87922ef4c2fc3144e04139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5cc874c6f4c697ce6f359076d14b4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e554da34629cc0cb6abc8ea6884108d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ead1e2c182c9f078d09cb6bbe6c25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a526b47b16fdfb77500aac06c77354143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e708ce7780a65f2c6211df0470e26c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252dc9201f6b7c738da581a670b3b03145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05c5970260b5e3daa00caeedde0df1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb756e3dd8246d9e947471dc842ffda147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32019c9b7468faf26113c5a9dea32125148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6a6b13c503ce6e51ac819a6bc808f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604f5421464d5724208147f091bc5f9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ffc7ee2640125531583be6d9c82d3a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a036fdb6b5d81829788254ae0b8f37152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d12c6e5fc098f632a0aba460477933153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21f50e555cb6e3cb7bd6b1ddaccab2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b1174ccee24167d2eafcdd7243a62155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b5b324f5be3a5db4ae486d8708af9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a19e7c80d422df8fc0a825502135a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5943be6c34b6682e98ac98a55f9db6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db7b227e43f959abb0728823f95a44159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5304e2b8016f19e24016b012ec9c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e4dda5f3a14e540e9fa017b2640467161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ba1abfd01013011f3dfa32969220f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a8a58c2b518eb16e041b63e34b96a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd05abadfbc76dce8ffb12eee54f0dd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef6c96053b1edf2a29113b964e17f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d76debcb184bcc0de2e5380852163b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a0a6a6b39b513ea177f9b6011f370167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e8bc61c6128b2a1fe5bb5116401b7b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5634efce657f464a6f91282e252202169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af504cf0690b22dbd397fbf1179badf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db0cd2a62f83126048a188d2eb6dae2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215620af3fe2982eda5a1f2d1b1e9ed4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703636f5b0406760f3682e35565cc305173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59125c59a0a5e6d6ef7626aad1db8d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e260af09d0197f936f3fe36cf17bc2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4ab52fb2bc8789d41a4023076b54f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cdb2c00e46ded0717f5f4bd067313177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b96153c344823a3253baa212769be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eacf1af96dfc24d1e4d4ae65c09d37d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9ee68695693ee42b592b88a49920f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804c290cf193cf7e9d6f3096adf609e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379c343285c5f1323a2117decaf4d0f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7791e031d125de8010b651dc10cd02183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af645ef702e1e1720df7d70fe8ba977184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6ec30b6f581b703dc7307868d8747185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5eef05867b49fcc4ef0d2455f04986186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0829bf79c32d11db35fd3c330fe10187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df82c1afc74023ac74c736f387c4e251188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ad8ea4cfdb39c49f206426fe13d14189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f72cb58090027894dd3a5cffc66ed3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd0e3602b7c9bc5641a1db0438d693191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3966633474a9cc37c8e1146f3adf1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e798866e3e8223ae80e68d97b68fde3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2254907c2d76d71d3051995692d81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f7e3bbfc64bab2d11caf0016790b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4226fe2b3d13797403c6c5953c3ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb3638488d4b6c4233c6a86401aa610197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe29497a91899fabe43eea10e785e8d7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772b0df9bfff6d3afff9941a447479f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e40792f3e1a6e8b0d738fb66d3779200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8ebf81a234e04e063d0f0a99b575b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c735f54cfa4b78c6dc08532e73506202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96136dfa3969b5dce8c0b7fb541deff2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ef4640af2ea04d91fbb2b731e1a99204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d52bf467d9207a506d6d54d034e67205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815dbb51de65b0823a532f8eeaa9b87206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9386548d91006471886ecdfccd1c5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d540ddaf44d231f5f144ac60bf384e6c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce6164937b481454e6649af89bc1e7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2bb2275e00373768ee2eb00cd0e27210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafad728b63e798eebd281c82600610211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286a41e5ea0383bc84987730e599fc3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391c08fa3f8890c4bfd3dad4d105a59213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b6cb99c60350f8fe5dd2242748bcb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4ca620a6b2f75484b56958a047664e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7659341dd35d4cb49bcde0fdef4d72216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a41f853f1f8e980389a789fe24bad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bec739c274aa69770faf8c880eca63218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8897480f0fb03439ec26922fff9c6f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4be6c27fafb71081c7069df376d3f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e564be059278973f197798ce39c3064221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74b4e208fa81e1caecc7b3f87cd729222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c3ae7b99bfa7441241e6ed86c0048223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924b85813d6ed3ccfb4ebf0584ecd12224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce8009ad544db2af85c7289d4f66eda225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bde9e2fe77380891b8809c331495da226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db016c0851d667f8e8f9ca09a6cdeedf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5baebc4fa20681f522aabaa94d25b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a86e20353e82659dbac94015862f3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91bd1cbd8285f4c1eac35294d29440230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fecae6233e1ea629ce6a0190a8ed48231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be49a47e0dae374038429dafc54dc7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad253dba80c52c461d47635e8f5b6f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db7a4e4c351c87ea93611fb27d93aad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f60c5dd871e9cea6aef7349864c1c3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb13420e009b8a7d15a8e082d17cb3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa00d96d55e87fc7e83ff653d77f6dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73b8cbc52379e83c25d03d3cc0d9eb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15eaea1406dda87bec4499633b26ad9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e79bd2219c20cfaf4372b9b4d1c33240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4f82c07615bf1d88dda43083a48c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b005953524809ad2a0630d91c384bc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114be8ac35b735facc3740178e9063e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b29e848b41b54e6a671f6c39ae6a931244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69266d51e1aacd94e09935fa6df035b4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab322f8d8ca08fad3c55194e108df776246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ad5818d9339e5e08f98cd6a02f30f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63bf0426b45e655f34fa085af8926d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be118585150c53590cbd44ca20a834e4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91d6f6bf6a552b716393f7139cb9c7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e1c8d20d735a547e671e522a0b3bc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa22188c138866e9c07bdf76e280022252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0a994813029f7ebc73de9c08b4898253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c9e55260f8f1c4b73ed085df70504254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05afba3dd40a67d1b7b22671931dcab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd92e32e14ad617293aae85f8e30ef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6548333c055ca35b566ecd834c2f83fd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ec1cc7dce4bab9ca375e23c63225e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d8a5495571c7460b2e64225382072259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42aff03632ae0ccbc0cba236363ea1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d2d6aaa7892f6ca5dc5f36073a6dd6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b2a99f40d032af950a81c97d8d4ad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801afca78d20df4dcf8ae2a78188517263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c748914545686d8d008d0494e55f5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab85684263ece745fbf7012385e7734265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180100a53450ed259f10730cab1de0d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fd26c13909fa5ac33a6da169a3ec0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5159edff04e328877a009261ddbd0048268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b54f385e05bb9ca18b96294bab20e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33c3130d993668e6d4c08c5e0e66f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879225512e4d0cdb3ac77217ccf0895b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b66ca925e5895ce43edf6caa3e848272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46b88657592e09db051363dd14d519273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b272a807176730cab688b2e04bd51d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dac6b2dae32c965804170c23f9e2dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cad9e076c5a5b1e4bd083ca0fb80bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877600b9d03f6efb9637b273c984aa1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef51e6e843f1f8ab41f1ff7d5ffea3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c918057ed7cfaf948c2fd01a5a510279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7939be4aa7c80826430b0c46738505280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d3508fe97d229e4dec2fc5b0f0c32281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3507d0e5fb5b0a65b347b2dbd35c4c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c2a9d9059cf465f2b26ca2141cae55283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33acc656ba978deab9cd719a6243da284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b987f1307fe231d7e7813b6be96c48b3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5319452fa69b362c6ed022171120f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391053e03d64cacf5181f8609d913e6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94f1a3c676f5ce6cfdf434d293c58f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c924224619807732aa155bd6fbd0508289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee636dc9586ea1a3b258fb9eb3e2525f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e0d639ba0be164cc28f791a1e0c3c6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae927299c3c87d69861f98e501595feb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af8c725a529487380d7c9eaf7b6719293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c2c01c419011dce84d62586403e87294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d47378e68c17ed38b4c4a5897d1c31295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195663a0a4bf20ab02b95a4e8d40746f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185de0fb7bd943512804b06f92e9db1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a92577c70a5539c21a1e7ccfeb6fb8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850aafabfae4a8708acd5e852779831299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959953a005221b31c5954745957dc14300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6872747b230d58d063ef983da3efc4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb261878d357e40c7c3c5aa2ae025f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2de62f509c1a3911508594653117b5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecd7c304f82d8bcfc107f0882adb39304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aab7063a163ccbe79fbcd63ca6043a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801155a550f89ab5f102764a8ce7e26306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847ce707b63dbe8ba545a42f216a6c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d59e650c2d686159bff1dbf78fc2bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c518ff43e22df11726646046f6c13309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154d862026058e8a3e7f0d1db724b40310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29929c78b751a62c924a1c6ba7e47592311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344896a3309c36ad770559530164b5f5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00ae576a8013fdd131805ef1f472e11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce0bfaf8cc02f6d57605e2420356f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9354809ee2e5c9093ab1edebbaef84c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a990a4acab25b76c0def4a8e3def79316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c94da7639f1a72705c69d4a7b85694317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a888afec7b221970a577154ad7cf0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9864496e145b33c1c9f106162b56f63319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e410acd8e8ae42e64bd93097603c97320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f169a2862618d2f16059daa21131acf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418634acde3c9325402851f5b5711ea322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae910da7b36707a044a4ae1568e4f31323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d04f9979db999e46095902ee324f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da575785a2b71321a4919806d538b1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2f37cb8a8aba9bcd0bdc4ca63db72326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb2f78452b1f9a34e25342459875ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c37b9ee75447348e8a2985d356d1f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e845e00b4a597989cc191db4a3cdae54329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f4b15c6f6e81a2b560741e595d878330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d5f3e2dee3f022094840a940ef96a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89927d1ee0f0aeb7f153cfff3f4a1e55332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c76f719f538ea75bafddf2783f6b2a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f13b9467240e5cdb0c540aa353cc86334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8455d007e232cb92f1494f39af092552335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793f9bf6d74713c0a9339da98696b6f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf42e84fdaf32d19c54af2a23bc2955337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811360fca7f2d1ccaa4587b9d9787df338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f37481d6b1fb9e1708cf19a05ccb41339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f61ee67a9517ab7b77e3a621f070d1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6fe8dde287fc98bdb209bb7396bf2c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9981218f5cf988e0c920be5257123b2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2288066ceab0464b6c762dc9d99e1a2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f66d053d5be7720da9374f9ed2780e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c1f1ee8af4425c57a27fb697df163345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb833d041d4127dc33890e94afefea1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33844266bd706cfdd7e5189df4a4d4f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc3400391e1a717d81b3ff1edb1372348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e27bc657bf615a3ad993bc9d6c51dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd85bb71b28434c4f5dbd79a7ab5e2b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ab6c6a8c1d6b439f45629c1826fa8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbeb5fb170f68cbb2b6f870335e3f3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411f82a875030caf0e58244ef4df0e8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f4fab4f7b48d04b9e7d7a0dbe405e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a808177f8eb449775c288b680811845355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab95b9b2eeef02ebeac77e799f327d0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034744563b101be11ea6107d3e13b219357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be46ede03971a925a014c984a46e11a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f5298a16782c34b2b1f6a386dfd986359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ded44df5c3dede9102eacffba5a5ba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e95a8f45f0041c7b8e4d582c339a6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866690ba113871bf43f5f109d74aef30362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255db9e52651441f734c318b3a59bf9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e51816b71b7c75b3f795540da06c0d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33178c630a33ce785724b9b26c1dea25365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58516b86fd2435a25e7fcf19fd52f4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5b7cf46bfa3559ab7f029c459811f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830c8ff266346e57c019b50b9a83091368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea41226dfcce844eda5b1b9aa02f9cb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b935a2be4e4283ac7f8378a79eb4b36370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc30c242679b2f077921b775d03e290371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f938d3b7953326b361cb76589ce241372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68b9d88cbf0920e6c38d3c14dc3c53373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74e33b7c5570e2ad43560edf1557546374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0db687745c3faaed2530547cf5cf8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c51ec37e9897251efb2d3efaf5dfdb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b768053f9ad7ed06576b039f607f4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d8a205a3e1f7f8c83d0a0b9f0e4ce378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c7cfff2d22d13330f896d228b4116379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d3123ec64ffbef4460df08e50170d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f259ff578c645cdd64fda6a4a4fcdb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49df76d9801ff87c51425f844f4278a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93adbef07d34154742fabe85b989aeed383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5ef676ae2ce239c8ceff3e88f2360384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f12b9b4c15adbd44c67302cdeaa1d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c8a35805763ca9bf388870c3e967ed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4483c61d5a46668e6390a6a91c20f61387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481b084c6b13c0ed20bfabdf5fc766a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd2726585b8eb970604df3c7ddd6d6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be661edc6cd7cc3f25d0e677a15cfe23390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0338cb7ca8cb5497e4b24364c7eeb47391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3db98286321a41d0c0b27bb81b8d43392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13262984bcd3280d6ca2df730e885bdf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891b95db29c4237dea7e1f056878179394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c21230bf9f4b7d77dfdba5df63b01395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94ab128b858802b5c4be47681a6ec1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c499d95948aa7131c3b085ca66200c6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a143131a3a340b31fe1d73723ef16de398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9e5bf686291bf435dd75342f8dd46399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb485efc638f353435d04444904a30400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98f7655cdfe9b30cab2631f24eefea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253ad584f918d09cbaed7d8833d20492402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd87d0d9b9e24a4c51486308c46581f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51b6d0508bd18e0a9d404aad56900e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a68fff8518e3610fc84cf5ddd7cc50405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7598645fdb9bfb8719886341bdc7fd40406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dc4c7aaf64c48d4691e2573e1b6f76407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67001e51ee9883a53018f1bd99f746bc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13de617597f4319f57feed2de5c29e01409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d08525db44515e34b5da18c16d1df410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddccd148194641148d838da56eb95512411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2d631e384e9b5fc5c36cc857058a4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4ee5e45545d5e7deee5b7fae28614413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b349b3b0299f6ced1d068c45288cb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4672995b33d6f1caf1d417c9846cd38415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cd143e6d5a9106f26e2a387dc4dfd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738a1fdf9cb616d2f0e30dc7948e6f0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba203088740ef974083aceaa7af9012b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ccfc45855163cc7809df10e43e513419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bec6729af2deaf41b8a0b56bc6ce2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e45ca35c19b457608969ce080ae85421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12b8ce76115a8f91920b73ff02283f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0474aacb48739325209f108bbc35a5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4861dbadf649d65672be314e7b29d65424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1006c9598b0e628483ccefa3a56385425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2753a2264972e1a467799a3137ad45d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d9d2e05e9503bc4dde4648aa05d85d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897673553f98e9d9aac2feea04f6446f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc677ca3d21e5b7e6fa5a80ef17e3e6e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01983bb4d47cdfcb481534d65df01b29430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543ce4ea91263e0a0eb75c570140b06431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98799927f5e5123e60fad055f0650642432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1b9129b165e77fe94ceda0d5a983d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d988775857cbcda1c413451018f50d3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5b07bb6dd32c8ba2269a7092e94d6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3e5f29e6dc39c4fbe87e3a00fa348436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03e012365e70015779333adca1ab3a9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd17430e60b6c518642cc1f0340b2c3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a18a52e867c77ab64cfa9b5c9fe015439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3ed726e3782c27c91ac3ab8ea8903440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be92080cebb2d7875d1f83c7408470a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233e969a0259790bb990323c2d9e37a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06479350eec151dc7ae0c6cc7a0592c4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfcfc01ff3b8df5e2d98fa89af49d88444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae24428744f489517cefbe6418503a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bfa63c32756bdab0801f0eb72b94a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50fe4e128319f10923dc3641f56d9bb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc3f6cbf454a9cfa1e605bb2833d09f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f07fed60e65dbf91d80a95d23055f1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fd8baf4bd10e4772746f711358280450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1be289b8cff6a8b5ce469a5db5be3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c1503cc1e7612527966fd18773664a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2d3f91a452023e1ea0412200d6841453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250075b45fb013012c2da37e5ab558b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8404c12c31ee0a48f2aeb4091095d821455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de49b790993c8f7c438ee25f06d11ce4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453907bbf700bf1bb0cb8e83343ef51457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b21fbfa2215a65607cb11c508e9662458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c5872fc161945ba32836a4159f793459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7c0574260c6884a2fb78b47e7b7d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc356dee9360199e3d2c85e94fe92ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bba5a3b0956b80cd9491b2d3115f8f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0410d9d66cbd6700851845bbcbf22463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb013fed5a7dfba4c9d74307a5f9fa3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5655b4b14ca4a5dc5e71e9b210457465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b75e9b9ff08d08d777318036b8dc590466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46c8228a67b47bbe25da5a19ef810a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc824d3db741c62bdd89e28e3b87d4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f623bcbddd514fb4327b9b5f231047469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6f715521be08828d3fcb09b2774d50470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa44f61465ec8e9933f8dc3c73aea3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2a4bb129a2802b5fe40cbe8c53ca1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81e57719dc1d471d9bb86851257f13473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e93b5689fce46a6784d92edf4d696474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74804839735858964c15d835c2e2083a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a6e2549ff1a2ff2593b4d6182a67e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32beffd5bde6f03da7ca22d3414218c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f655da07ca9aeaa1ab6f72605187ca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388162db0be34feccef95aa04bf808c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fe38f57727ec1f4b22cd89598fccb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480bdd632d44e47aa0204690a955456f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48645e5b5e9d6da13e212a9c70148ef7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a9d0cbc195ed979ce00e9a80db13cf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3aa112d844dbba22c7644aafa3e83a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b76be9cbf72b4d13dd2d3f2460b05485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea962aa00ca6adcd27e7d5ba7d73a656486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364155f9de36d6eab984ec7d46265839487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7910ad8438df5a34ee0091ae15b87488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce912185f778fd7d9f22efee6f246423489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b5c70a7e617ecc2fdd14c6c12df408490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67736bd41b815025a0a7bb79b381eb99491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866c287474eebf7ec6f62278b2a13ef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdcac7a56525974166e3a304aab587d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba3673ef463634b130bac8b011aedea494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b310f4e4dfa169a618975312bcc28495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8892f801271520296bb7d1393801ebf2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514f3eb7934d3f55eac2232acb3bcd4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb7b53585edc347b611ba96180bf1d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccc6f97d8a183ad3ee36c30b95bc7c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c12ae2f2c289ee8692995bce8e50d12500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256eec6cad0479a6b9dfb7165ea4ac15501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b71bf6f849b1cfa9517d512482af129502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076a28279d6d4152f2e3bb1de608a68503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a229b838727f1323593054d8f1d8cb25504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd429ca45757c5f429f713cacf6e5e42505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d86f7006e69dd304c2672b5a54283506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c027034d841c20c44cf85872260bc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec6225a0a8bf5a18d8071ba04b6086508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bd4c754092f7a4fccbe5c55b9714d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88508255b4e5ff7b0058729c4e5a058d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d909f922e253945f78f3cbc3c7274511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a80a2de6d690178e99c37b3ab165e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412f2d8104e0f173e4e20090a0a6495513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f873b2d7b1cdf569ff0f77f9d0f7952514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d82da05b0cff6e05a80b8313174fdb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343b13cf765a032313999d81ccd2fd0d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01e5eac297594371fd49f0dda16707517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c41ff8ea15e430f939a678e3610b1f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632db91f6a8ab747b8bc13e28151f63e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c187781f2998c0e5769020bf381200520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c709ab041f46c4b349d7e6aaf3c62a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3488bc6bfbf1f6d313de9c77e487fa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f8804a0501ec1c6fd5034608c7916523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a9248be06a64839d52abd0ddeb5786524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be6bea472918a28f47d6a577998aa0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e41f368975490b5ab4b0031ac6fb4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52724694339fc68fd854d7046b10f5d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d0b7b5dc31140ae605401ca98d2d6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4baf4d310f943d102d84f4079660e61529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9650d4bedf5134f4db9bfb7694dc346530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b07aadaca0d8c5c5e88e2df6dbc45531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29a7b69ecab4e84141168dd2cb9558e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc250ed83fa0c46a5f84f9329e65f28533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf89be7c3648567d94fff983eb5470534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1032450ba6482e4102176cf31e81ae0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc10e056635c1d4e5d6352188f6e2864536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ffca7ead040884b22e38daa8d3da9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc9f7b0505ca8fd17b768eb8facb2c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968b45ab52e75f58c4c21a1db83189e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c780b5b3b11047f8df1e6d2705aa703540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f2eae5b1184df374fe6ab6a8b87911541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841b43ea7f35c10fb14c1ad3698f8e5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f7ebe8aad0e5d114b0816a128e122543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399c5c99b2ae4beb8cef9bc582dd33d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95894f634f96effe51c53850bd48009f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a4d9709e5465c6f2c18252642ddcb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce3c7f4f0a375e06e11708145cebf99547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49548e4a5df1a41d557ed3df4bc27a20548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347d5ca5c5415eef53984ceac4d33b9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f489902aaa502a2909b25b77c08ca42550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb3076368fdf5008b6c54c364ad2a7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbaf565a80002927e193c26fe3f30bd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a61d5af156ab95ccfbe6ae65ae750553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d0155f4160f27b5b22bfca4b24251554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7b0a38df944a1027bc26f0609bca7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12934fda856e28a3b906652f6b2b24f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69340469547103cc3fe4a0d42cb417d1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707ca05856d0b14db3a98d18e0acdb3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4931c116f22ce2f58c6bbe6d34a01b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72512b425bf0e7d91eadd182a6710b87560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b7c2efdfcd707ac61a9f513ef9d76561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c634fdb661f6392f100573d3272f27562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5b65a872ab48deab515dc4ca11a54563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdae42e120a3e879df858940b36f08f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f72baa80bdb486ee9dd77e79d3a09d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e0f445fb6e24ee420b3a5effa6c1b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b9b921aa6fc11b5e91f74987ee0ad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b4372d1ee24a724e28cb2984f8911568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53693e66c666bcabc7f1925aee80996d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bcdbdd1022e977e6e49a5f8141e1b1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530eac6ac1444b3398ad62a8095c066571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f152acc82fd550a8d22b6288494481572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd2633277cb86790d24b38a13f8e72573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6a2a5510e6d4ab7a4a6268d92e3cd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835dc5559a3d49f100d76637282ed63575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35faf673dcee761ff77a6ca15a86ae5c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6852dc8cc66f37eb3b604bae506320577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a194889b2488eafcb222c93be5114578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c692772dd279c5b502dec1e580227579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b767c3b604eae851774dc93470684580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153ff8f5c106caf5860f58a181a1b21581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d24c5cbf4f81655c7a19e9fba3bd60582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456249cb110bd3670d653c31fae3fdf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2dccca412e65530fd5b454b81aff5b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270f95d38c5cefa5e7c2dd3183aca1c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e76d12787d9da4320f85461a6ea87d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b7b41bb41e45e06626a7f83ab946a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286300a7a00d69522859469409780f1f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442aa3ab179687b7e5cc769066759e5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6a3712ea234a8cf2b2dc3f8715eab1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598313c23cc53fb9c6c2d2f987ae584c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57e80530b15fbc18c1274ce803275a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d0832229f2c2255a70dda093b0bce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2993a7c083af916b772e89929a8dd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b72b64c2ed011db6bc3c3ff78214af595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188e69b559183cdb780b5799ffaf5f7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715b7b5deede9c98dfd79b65fb10f72597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9333c23c052ed621c6212db5df77c0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132701de4897c52a36fb8a8807012531599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd19d2ad49cdd3a629e028850a55697600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32488cc4b289656a775e706e720ffb52601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da6ff0c52621c7c81a3b69638384bd3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8e94a510d520e02806b04caadc6da603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e557272e0479db66ba3834c00b601604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f80078be88910994c1caeb5309d07c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76758cbd464783f4fc163e415d89b73606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3108efb65cb7b3118ed372c196e2cfe607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70f2a86caa5754e541d3f537b84c6a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852133e02eac11ffab7d468942d7392609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653037e91cee99746cd02e9eec6da2b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ea9cf773cbd1d7a4e330833f1098d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf3be7f748636f28a12915db4586e6a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e123ed4befde5e3b96422ad933b4e51613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937d52b1ee632c03ad875122120a5c5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a8128f0447d93bbde40b72c6d6223615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd12e3f2547909ad1f3ae3aa7da0338616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30df14c6e0327e3f873b39c29f0636f9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be1cedd502867f16af658ca480fdcd9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c231cf2d520a3daab1a4cf7138595619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1fe92941097f1883c17cc33de6cd2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c496267c724073f8ac985de327fc4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af381ab340017865522d7848d8d7d3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2674cad9b9a741e2388044af204278623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f18e5af5ebf5f9bb5c9d8b8c6d69b6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450e9309573f10e5001f9458a7f8db4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8e41f04df6b582f6a330e24f81ba8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d00e51a247a54b28efae0c708a0549c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb099811fc57a1cc5ec894993dc757628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3542abade74f63906501ca768b1555b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269ecaf8bf2f0faccc237d83855d96c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7a95234b6e998e1a5387878d8b10c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd23743e336fb23ba4eff32cc4b28b1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bbbaf59269079a523616b3eb22898633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81053bb853718f4307436cf648dba94634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362320ed646f3e6fc8f3268bcf04d8a3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118bdb9204a9152cc0672c8ad1aaa27636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ab451452b82a43c68394e0461aef17637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05061a1d086b65e98006fe134018bbe7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1241343304bfa0cc25e51fdc51665639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c418beb92ebc394f7d8f643b6ce9134640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23ad01acd7c70e37bec0faf7503b5c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e91de8ddce8a6cfd9a9dc275ef1d8df642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1894447e2671d076a92a8cc0b5243b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25900c0db31ab290bc736c651d92ccf1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a7ec32c72973643cb1e1203cf6a66645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda6753d957fc4df85d389d876a6975646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7fc82dddaa5e68c5a117b56fc1408647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2916278bb2671f00614f03755b8ef3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5be117707b584c2a03dce52700eb9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730a872b79358315d24a837ef1ab56e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4417a3cd51c991a7f46875537e9af013651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a021473966de8f0370fe93a3888b2a2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528963c0bee3d670be94e25fb8431983653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3c7946310a31dd50185edfdab4babe654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a14b8f5849127f23e8168df9080bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e69d0f84d0bb2cfb03a3b4191bbef656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab97b1a813d691a0a13032b8bf5182657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661aae9d723b50256d87c424645f1e4a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44254b11e4e49207f7878338dfb4ba79659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b7b14e551b2b2d341fbb70f959b80660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6215c903ca6862e2db75f7f4623a84661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b1d673600d41bc20b0f71e2047d45d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cf0312b92e05da76eebacf59e0c29663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0919ee235cf247899c638309bdf23664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89514b44d8cea3c5fa5d52eff71d17665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3049cba4dc87517fe1b3409b677367c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec51d7f157163d788a038e9a1cc707667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632286aca2db38b3f2e5d2aec81185a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56129462ef406481cfb9969248b8149669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd4817755629d9cfe5ee1185b770df670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec2cc160a94645dff7aef0ca5d8865671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37405eff509863b0d68d9cf319a26c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31a225ddb4028d3124daad82f24f98673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056dbab3ca3984e59904995c2540436674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fac4b2134f2cc5d056374fdb14d04675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9e286231bc8e533b17c02218562c2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b785e57f57fe5f06c6771f42013a762677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee486fd4efec2c210abe0a2ca23763678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cc09ebe11bb9fc6107eee586233ea679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0b015b0615ab185fbf74ae69b7547680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a0fa2a08bdada5c38c838a5f8fe08681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0fdf06b558119efb59e866a9c4ac1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0e19e8c38a56b4af00dafb88b1539683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c85f9c241482c534267edde27c27cd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679fa8f279efc7d2dec34260b31b72b7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9546cb891e4747837a647f6a5247aa9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a37a03604daee1602c469b2fd1999687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3c8a9d544c69bce340aa68d222f05688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb01f54eaebe9a239e3cce502c11114689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c399ce09380262de0ebd2c7d460cd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8e91b7ad38031e360205b9b420e58691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34491c41598309c8e3cb3d87ed02fd82692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2b8109e72405f65539ee91377b7679693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c92eab8dbc3f272b8a14f562ec88b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286673d27e161505e9231b6082fc5096695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8456cea2487d5ba83109871fa8b7072c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487dd110270da1f543790b383502cfa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af09ecea34ddb382cf64ab93d33e1b1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8fb7afea31d281a021f481e5e1702699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651f6194c60cb87c171b829119d846ab700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664646c19a1351b1827ffdf381981fc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c08ab1f734c43054c8602c0c0910c40702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13944480a99733b04c50e8fd08db9f79703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac44ebf02efb4cd8932d092e628596c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd655260336382ae19c2659e8f7f2101705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90055d3e713a63c2059ee1de32b022e3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420391c326cbdc505e28acc161d8516707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574d59844b8299c65b12466f89e0a0d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb0164f5b3c2859f5964abef84b4bc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9112f6bf34de21584ef33991582d0b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ea46ca30e677261bd86ba76b49aa17711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012bb3827a73f4052cbf9d564059acc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196e9f60328961d81d344ecc9834585713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e23b285ff548c5b2b3f8d4d1db7a9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2337d45479e93b7bef6f684b588e6a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed39537c032e4aca986cf6b09900be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ffda1d967624f1a11c2813f1dc34d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a135fb8e4026849e98b8e17d45eba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e1b25e04ff29ed43cd1c216d4a2bc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f474dd5b512252f96f0bb29d6d5bb9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e25773e0d0b0b0d4d9d59d197337e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08703f4aec542631fb9b3135d8492b86722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634c23f934d2b38bc360ddea3b6acac723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c632bfbca4e56598c1ac16dd55c6a110724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ca9441c9f5fe4350ebd86aa9e8812725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b7b82b0f580e98b883a48956010fa726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ab020f20576c1fc8e0011dbde92f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca1e65574e2323e9f4129ea61c9681728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7453637a7fdee1ab2fbc4c0efcb2c53729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d794851958e14996c1e3b54aed03ec3730.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -7738,51 +7729,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7849,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8689,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8989,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25148,110 +25139,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="730" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +25449,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J372"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27257,7644 +27188,7619 @@
         <v>25267</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
         <v>44</v>
       </c>
       <c r="I69" s="0">
         <v>1.94</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25293</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>2.27</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25294</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.07</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25308</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>7.7</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25310</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25311</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.41</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25312</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.5</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25313</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25329</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>218</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>219</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>2.63</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>78</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>25335</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>224</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>78</v>
       </c>
       <c r="I79" s="0">
         <v>3.38</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>78</v>
       </c>
       <c r="I80" s="0">
-        <v>3.38</v>
+        <v>4.51</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25337</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>78</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>4.14</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G82" s="0" t="s">
         <v>78</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
         <v>25338</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>78</v>
       </c>
       <c r="I83" s="0">
         <v>7.14</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D84" s="0" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>7.14</v>
+        <v>3.75</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25367</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>4.34</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25393</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>6.4</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25404</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>245</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>2.04</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25406</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>247</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>248</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>2.22</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25407</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>2.22</v>
+        <v>1.76</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>25407</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
         <v>1.76</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25408</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>5.94</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25437</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>10.49</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25438</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>260</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>261</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25449</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>263</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>264</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>8.5</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25452</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>266</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>267</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>7.02</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25458</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>269</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>270</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>271</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>2.48</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25461</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>4.8</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25463</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>7.67</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25464</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>4.95</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25465</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I100" s="0">
         <v>4.95</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25466</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>10.43</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25467</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>289</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25471</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>291</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>292</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>5.21</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25473</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>294</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>295</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>3.51</v>
       </c>
       <c r="J104" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25492</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>297</v>
       </c>
       <c r="E105" s="0" t="s">
         <v>298</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G105" s="0" t="s">
-        <v>12</v>
+        <v>219</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>1.88</v>
       </c>
       <c r="J105" s="0" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
         <v>25492</v>
       </c>
       <c r="D106" s="0" t="s">
         <v>300</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>222</v>
+        <v>219</v>
       </c>
       <c r="I106" s="0">
         <v>1.88</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25505</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>222</v>
+        <v>271</v>
       </c>
       <c r="I107" s="0">
-        <v>1.88</v>
+        <v>3.55</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25529</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
         <v>305</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>6.19</v>
       </c>
       <c r="J108" s="0" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25574</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>307</v>
       </c>
       <c r="E109" s="0" t="s">
         <v>308</v>
       </c>
       <c r="F109" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>3.11</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25576</v>
       </c>
       <c r="D110" s="0" t="s">
         <v>310</v>
       </c>
       <c r="E110" s="0" t="s">
         <v>311</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.2</v>
       </c>
       <c r="J110" s="0" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25578</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>313</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>314</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G111" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>4.9</v>
       </c>
       <c r="J111" s="0" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
         <v>25578</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>316</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
         <v>4.9</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25579</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G113" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>4.01</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
         <v>25579</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>320</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
         <v>4.01</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25596</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>323</v>
+        <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>5.87</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25603</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>324</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>325</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>90</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>10.43</v>
       </c>
       <c r="J116" s="0" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25629</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>327</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>328</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>12.01</v>
       </c>
       <c r="J117" s="0" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25634</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>330</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>331</v>
       </c>
       <c r="F118" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>271</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>1.76</v>
       </c>
       <c r="J118" s="0" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25641</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>333</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>334</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>6.64</v>
       </c>
       <c r="J119" s="0" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25667</v>
       </c>
       <c r="D120" s="0" t="s">
         <v>336</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>337</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>338</v>
       </c>
       <c r="G120" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>3.47</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25718</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>341</v>
+        <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>3.47</v>
+        <v>1.54</v>
       </c>
       <c r="J121" s="0" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25719</v>
       </c>
       <c r="D122" s="0" t="s">
         <v>343</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>344</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.48</v>
       </c>
       <c r="J122" s="0" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25733</v>
       </c>
       <c r="D123" s="0" t="s">
         <v>346</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>347</v>
       </c>
       <c r="F123" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>9.93</v>
       </c>
       <c r="J123" s="0" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25735</v>
       </c>
       <c r="D124" s="0" t="s">
         <v>349</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>350</v>
       </c>
       <c r="F124" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I124" s="0">
-        <v>9.93</v>
+        <v>52.21</v>
       </c>
       <c r="J124" s="0" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25776</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>352</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>353</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>271</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>3.15</v>
       </c>
       <c r="J125" s="0" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25779</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>355</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>356</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>2.55</v>
       </c>
       <c r="J126" s="0" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
         <v>25779</v>
       </c>
       <c r="D127" s="0" t="s">
         <v>358</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="I127" s="0">
         <v>2.55</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25781</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.33</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25782</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.37</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25783</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.47</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25784</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>6.91</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>25761</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>4.92</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25763</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>1.63</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25764</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>1.14</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25765</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>1.62</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25766</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>384</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25767</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>386</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>387</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>1.56</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>27771</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>389</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>390</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>1.85</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25772</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>392</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>393</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>2.18</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25773</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>395</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>396</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>2.26</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25798</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>398</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>399</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>6.25</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
         <v>25798</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>401</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I142" s="0">
         <v>6.25</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25815</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>2.05</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
         <v>25815</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>405</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I144" s="0">
         <v>2.05</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25816</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>406</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="F145" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>4.4</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
         <v>25816</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G146" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I146" s="0">
         <v>4.4</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25811</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>410</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>4.71</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25814</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>413</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>414</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>5.65</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25825</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>416</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>12</v>
+        <v>418</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>13.3</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
         <v>25825</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="I150" s="0">
         <v>13.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25826</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>421</v>
+      </c>
+      <c r="E151" s="0" t="s">
+        <v>422</v>
+      </c>
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>423</v>
-      </c>
-[...13 lines deleted...]
-        <v>422</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
         <v>25826</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="I152" s="0">
         <v>8.49</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25827</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>425</v>
+      </c>
+      <c r="E153" s="0" t="s">
+        <v>426</v>
+      </c>
+      <c r="F153" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G153" s="0" t="s">
+        <v>418</v>
+      </c>
+      <c r="I153" s="0">
+        <v>11.88</v>
+      </c>
+      <c r="J153" s="0" t="s">
         <v>427</v>
-      </c>
-[...13 lines deleted...]
-        <v>426</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
         <v>25827</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>428</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="I154" s="0">
         <v>11.88</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25828</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G155" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="I155" s="0">
-        <v>11.88</v>
+        <v>9.77</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25832</v>
       </c>
       <c r="D156" s="0" t="s">
         <v>432</v>
       </c>
       <c r="E156" s="0" t="s">
         <v>433</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>9.77</v>
+        <v>1.93</v>
       </c>
       <c r="J156" s="0" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25833</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>435</v>
       </c>
       <c r="E157" s="0" t="s">
         <v>436</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G157" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>1.93</v>
+        <v>2.04</v>
       </c>
       <c r="J157" s="0" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
         <v>25833</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>438</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="F158" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I158" s="0">
         <v>2.04</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>440</v>
+        <v>437</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25835</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>4.4</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
         <v>25835</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>440</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
         <v>4.4</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25842</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>4.83</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25873</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>446</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>9.27</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25875</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>449</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>450</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>4.6</v>
       </c>
       <c r="J163" s="0" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25876</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>452</v>
       </c>
       <c r="E164" s="0" t="s">
         <v>453</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>7.77</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25877</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>455</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>456</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>10.69</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25883</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>458</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>459</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>460</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>3.96</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25885</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>11.23</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25899</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>465</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>466</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>2.12</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
         <v>25899</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>468</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
         <v>2.12</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>467</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25903</v>
       </c>
       <c r="D170" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="E170" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="F170" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G170" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="I170" s="0">
+        <v>2.28</v>
+      </c>
+      <c r="J170" s="0" t="s">
         <v>471</v>
-      </c>
-[...13 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25914</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>472</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>473</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>1.07</v>
       </c>
       <c r="J171" s="0" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25920</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>475</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>476</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.98</v>
       </c>
       <c r="J172" s="0" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25925</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25926</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>5.12</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25956</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>485</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>486</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>4.67</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25957</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>488</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>489</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>1.9</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>25976</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>491</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>492</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>10.35</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>25979</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>494</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>495</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.8</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>25980</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>497</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>498</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>4.51</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>25981</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>500</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>501</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>2.39</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>25984</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>480</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.53</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>25995</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>17.6</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>25996</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>3.94</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24012</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>2.28</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24014</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>516</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>4.11</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24020</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>518</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>519</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>9.01</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>24020</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>521</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
         <v>9.01</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24024</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>4.68</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24025</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>525</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>526</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>24.42</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24030</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>528</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>529</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>29.53</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24034</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>531</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>532</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>48</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>29.53</v>
+        <v>1.2</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
         <v>24034</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>534</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
         <v>1.2</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24036</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>1.52</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>24036</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G194" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I194" s="0">
         <v>1.52</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24037</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
         <v>1.52</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24043</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>542</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>543</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>6.34</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24044</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>545</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>546</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>7.42</v>
       </c>
       <c r="J197" s="0" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24045</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>548</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>549</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>6.93</v>
       </c>
       <c r="J198" s="0" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24046</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>551</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>552</v>
       </c>
       <c r="F199" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>6.38</v>
       </c>
       <c r="J199" s="0" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24047</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>7.61</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24051</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>37.1</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24052</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>78</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>49.55</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24056</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>4.43</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24057</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>5.4</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24059</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>7.52</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24067</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>7.52</v>
+        <v>1.29</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
         <v>24067</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>576</v>
+        <v>573</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
         <v>1.29</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24068</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>577</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>1.44</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24069</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>579</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>580</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>1.6</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24085</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>582</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>583</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>4.98</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24086</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>585</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>586</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.57</v>
       </c>
       <c r="J211" s="0" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24087</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>589</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>6.05</v>
       </c>
       <c r="J212" s="0" t="s">
         <v>590</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24088</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>591</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>592</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>6.64</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24090</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>594</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>595</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24091</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>597</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>598</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>7.52</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24092</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>600</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>601</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>7.21</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24094</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>603</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>604</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>7.81</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24096</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>606</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>607</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>8</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24110</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>609</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>610</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>5.76</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24111</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>612</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>613</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>5.27</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24113</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>615</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.28</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24114</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>2.39</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24115</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>622</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>2.69</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24117</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>624</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>625</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>2.18</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>626</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24120</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>627</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>628</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>2.28</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24122</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>630</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>631</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.54</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24124</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>633</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>634</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>7.71</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24133</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>636</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>637</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>2.92</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24134</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>639</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>640</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>3.42</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
         <v>24134</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
         <v>3.42</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24135</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>643</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>3.51</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
         <v>24135</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>646</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
         <v>3.51</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24136</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>647</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>648</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>4.01</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>649</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
         <v>24136</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>650</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
         <v>4.01</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24137</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>651</v>
+        <v>652</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>4.01</v>
+        <v>3.61</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>652</v>
+        <v>653</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
         <v>24137</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
         <v>3.61</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24138</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>657</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>3.61</v>
+        <v>4.31</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24140</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>4.11</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24183</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.33</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>24183</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
         <v>9.33</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24185</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>666</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>3.31</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
         <v>24185</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>668</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>3.31</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24217</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>7.77</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24218</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>10.44</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24219</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>675</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>8.85</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24220</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>678</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>679</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>11.18</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24221</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>681</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>682</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>13.42</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24224</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>685</v>
       </c>
       <c r="F248" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>53.97</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24225</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>687</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>688</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>5.13</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24226</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>690</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>691</v>
       </c>
       <c r="F250" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>6.73</v>
       </c>
       <c r="J250" s="0" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24228</v>
       </c>
       <c r="D251" s="0" t="s">
         <v>693</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>694</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>9.17</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24233</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>696</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>697</v>
       </c>
       <c r="F252" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>7.26</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24234</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>10.48</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24235</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>16.28</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24238</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>707</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.81</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24239</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>2.71</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>711</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24240</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>712</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>713</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>2.44</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24242</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>715</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>716</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24243</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>718</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>719</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>720</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24244</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>721</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>722</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24245</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>724</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>725</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.62</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24246</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>727</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>728</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>0.98</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24247</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>730</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>731</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.38</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>732</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24248</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.28</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24249</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>1.38</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24250</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>25.99</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24251</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>1.2</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24252</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24253</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24254</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24255</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>754</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>755</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>1.23</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24256</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>757</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>758</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.75</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24257</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>1.6</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24258</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>1.75</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24266</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>1.44</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24267</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>1.25</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24268</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>772</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>773</v>
       </c>
       <c r="F277" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>1.35</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24269</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>775</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F278" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>0.97</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24270</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>778</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>779</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>2.28</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24271</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>781</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>782</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.5</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24273</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>784</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>785</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.83</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>786</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24274</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>787</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>788</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>3.18</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24275</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>790</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>791</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>2.28</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24278</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>793</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>794</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.58</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>795</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24279</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>796</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>797</v>
       </c>
       <c r="F285" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.18</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>798</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24280</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>799</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>800</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>2.22</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>801</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24281</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>802</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>803</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>2.64</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24282</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>805</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>806</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.77</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>807</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24283</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>808</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>809</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>4.14</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>810</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24285</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>811</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>812</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>3.47</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>813</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24287</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>814</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>815</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>8.09</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>816</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24288</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>817</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>818</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>9.83</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24290</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>820</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>821</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>12</v>
+        <v>271</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>2.3</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>822</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24291</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>823</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>824</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24292</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>826</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>827</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>3.91</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>828</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24296</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>830</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.85</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>831</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24297</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>832</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>833</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>2.06</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>834</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24299</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>835</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>836</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>1.56</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>837</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24300</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>838</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>839</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>1.99</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>840</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24301</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>841</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>842</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>2.06</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24298</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>844</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>845</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>5.57</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>846</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24305</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>847</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>848</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24314</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>850</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>851</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.8</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>852</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24315</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>853</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>854</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>3.28</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24317</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>856</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>857</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>3.55</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24321</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>859</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>860</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>4.49</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24322</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>862</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>863</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>4.01</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>864</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24323</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>865</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>866</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>4.79</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>867</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24324</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>868</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>869</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>4.29</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24325</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>871</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>872</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>5.57</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24326</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>5.08</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24327</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>12</v>
+        <v>271</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.4</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24362</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>8.68</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24363</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>11.37</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24364</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>14.85</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24366</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>890</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>11.28</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24374</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>892</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>893</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>894</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24375</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>895</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>896</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>4.57</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>897</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24377</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>898</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>899</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>3.74</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>900</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24378</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>901</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>902</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>5.97</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24380</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>904</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>905</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>2.18</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>906</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24381</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>907</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>908</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>2.59</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>909</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24382</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>910</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>911</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>2.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24383</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>913</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>914</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>2.4</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>915</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24384</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>916</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>917</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>3.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24385</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>919</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>920</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>0.96</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24386</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>922</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>923</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>1.35</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>924</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24387</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>925</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>926</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>1.46</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24388</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>928</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>929</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>1.81</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>930</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24389</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>931</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>932</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>1.49</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24390</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>934</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>935</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>1.99</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>936</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24391</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>937</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>938</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>2.49</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24392</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>940</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>941</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>942</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24393</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>943</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>944</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>3.03</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24394</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>946</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>947</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>948</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24395</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>949</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>950</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>13.4</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24409</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>952</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>953</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>7.06</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>954</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24410</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>955</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>956</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>6.54</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24422</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>958</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>959</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>4.45</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>960</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24427</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>961</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>962</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>4.2</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24428</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>964</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>965</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>4.71</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>966</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24429</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>967</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>968</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.4</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24431</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>970</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>971</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24466</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>973</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>974</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>12</v>
+        <v>418</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>7.76</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>975</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24469</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>976</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>977</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>5.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24470</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>979</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>980</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>6.14</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>981</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24471</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>982</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>983</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.34</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>24471</v>
+        <v>24472</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>985</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>986</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="I348" s="0">
-        <v>7.34</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>987</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>24472</v>
+        <v>24486</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>988</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>989</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G349" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>9.619999999999999</v>
+        <v>3.74</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>990</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>24486</v>
+        <v>24487</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>991</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>992</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>24487</v>
+        <v>24502</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>994</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>995</v>
       </c>
       <c r="F351" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G351" s="0" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="I351" s="0">
-        <v>3.22</v>
+        <v>31.61</v>
       </c>
       <c r="J351" s="0" t="s">
         <v>996</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>24502</v>
+        <v>24504</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>997</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>998</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I352" s="0">
-        <v>31.61</v>
+        <v>9.98</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>999</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>24504</v>
+        <v>24505</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1001</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I353" s="0">
-        <v>9.98</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>24505</v>
+        <v>24506</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1004</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I354" s="0">
-        <v>8.789999999999999</v>
+        <v>13.79</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1005</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>24506</v>
+        <v>24507</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1007</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G355" s="0" t="s">
         <v>90</v>
       </c>
       <c r="I355" s="0">
-        <v>13.79</v>
+        <v>65.36</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1008</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>24507</v>
+        <v>24519</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>65.36</v>
+        <v>6.94</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>24519</v>
+        <v>24520</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>6.94</v>
+        <v>6.41</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>24520</v>
+        <v>24535</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>6.41</v>
+        <v>5</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>24535</v>
+        <v>24539</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>12</v>
+        <v>418</v>
       </c>
       <c r="I359" s="0">
-        <v>5</v>
+        <v>8.18</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>24539</v>
+        <v>24554</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G360" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>8.18</v>
+        <v>5.81</v>
       </c>
       <c r="J360" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>24554</v>
+        <v>24558</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G361" s="0" t="s">
-        <v>12</v>
+        <v>418</v>
       </c>
       <c r="I361" s="0">
-        <v>5.81</v>
+        <v>40.21</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>24558</v>
+        <v>24565</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>40.21</v>
+        <v>4.15</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>24565</v>
+        <v>24564</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>4.15</v>
+        <v>3.94</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>24564</v>
+        <v>24566</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>3.94</v>
+        <v>2.49</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1035</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>24566</v>
+        <v>24567</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>2.49</v>
+        <v>2.08</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1038</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>24567</v>
+        <v>24568</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>2.08</v>
+        <v>3.84</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1041</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24568</v>
+        <v>24569</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>3.84</v>
+        <v>3.22</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>24569</v>
+        <v>24572</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>3.22</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1047</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>24572</v>
+        <v>24573</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>8.720000000000001</v>
+        <v>7.99</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1050</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24573</v>
+        <v>24574</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>7.99</v>
+        <v>7.35</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1053</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24574</v>
+        <v>24575</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>7.35</v>
+        <v>20.82</v>
       </c>
       <c r="J371" s="0" t="s">
         <v>1056</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>24575</v>
+        <v>24576</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>20.82</v>
+        <v>18.83</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1059</v>
-      </c>
-[...23 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>