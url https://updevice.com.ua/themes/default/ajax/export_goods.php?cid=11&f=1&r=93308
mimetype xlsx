--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ee267dd177aae27e37ba32461f4571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c78943f195343077368ebd0c6d59c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bdbb575a6882fc20591d04a7c34e0c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c666fdee9a5f730f4ccca687a2e01fd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824e6f4e71f5ce88d74eb077f1de3dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f34e858de9554025d90266fd955942b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26222ae56a1040eb9ef8cb6745a8b77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a363e4eb726a8bd32f2af130d862e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3557167e1a9803a14f501aee1a6bf07c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10949fc606c641c104fa49447a4183c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9804ae81fdf94a6a9b56176d22f49e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263ca080ca18ebcb0570cce0cd6c29712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba4fc66891665aeeee7ce4226be05113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751bac4328d8b928a282410302e720b814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f059a90572d54127a438cc91e63c7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043be314bcd68e323a81986c8063dfbd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c839cbe91987bb1d86a2ded62484517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230168ba95b07d9fbd992dc3be404b8d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb98cff38917b63dc8567c2beb351819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900b25c97051aed8d00854670b92f0620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0caa7e81b1547e925c10ed28eba2521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ef92b9795359437a2fee53f0f182a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196d48dea3f44890ef02cbd7f5cdd7823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d5c0a910cf47476cca070d8d05e1424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae2eee1e0b45f8075f9050370bae2a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86019b1c8ddd5f1459da14c0599f3126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f725c63c511ebd44a74aaecd6100a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7db7c9d6ab4aca26558809bae8067228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100aeea52ac6a9a422deed4775e5d8a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23266e57cf8b01ffa2d0d7db9789774f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c89a9754dd9485d0c33c910db1c296831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94bc74da942aee269e2283210e260d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95147ccec3a87de61ff464eaeeb128533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263612642a77be91bab699a3a34722534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb162678e3621cdb6bbbc3aa84746c835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b613d72a28d3910b49aa38fcc6dfa736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e750cabe07aabd1f359bf98ffd0e6137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8654aa1fa4e052be64d2af4bb776738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4686f7428956faa5d38fb5e24f5aab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8436a8027532704681c89519491bf940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825c8a7a2ec12d375607ad47228879a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c911cab8f2b7a38459af6ddca090e542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de79e7d88d9f82d1b7b06ad2f83d5c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b648ac7d71139cd2be3fdc7702d16744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f8f9aa38a581c4790bfa45931acd345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62878e3ec578fa1469dfc029a3bdc73146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b8182dd83feeae7b3d719b4a7702647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac405887d2a1bce9e78b08d4b70a6ecc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74442efa17860bab1474e5b75f68513d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b00a73d41d6ede74bc14c06afa12750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627da61de16655a8353a39679716b2451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e98f5e9e611b685586a54a6cd179d2652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3a27e54de3eaf488358b4782f133453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6dce2c23d243cdb207ef59bb7cc5754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb3106961315e80c14c700b0a048d2455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2807eccaed2ffda9d9be7caefc5f3556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88fcde338b5844e5c5b909efe7f4e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0256a5ce2bae1d1a64d75dde67baa3b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bcc412f69a9ba4b0553aaa4f021f4759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7fa46d2cfb371618aaf5c7956e04060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006871872abed4e6b24c2ea68f1b185961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c33ef6cf49675e19ab8c3de8e1db162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce02cd21c68a219e960bab4deffc5b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f05af36c81126b30c19c84e1b90a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0647b0995901514a7481fed5567aee9f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e23e354459155b76e888d7c933d0c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5f8a389d5601ee50588b6af35cc9267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b82802d749ed93ae8f4bf08e161cd1168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd21d02ea067c8edb5a58ac8fec3fff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704218b827927ac6cac0c5406b16f02970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba71bf4b1ef906beb2c8a259dd010771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae936010d094e683a94654974b390bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093305da8bc50777251350d49f7ef1d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddb5c8a0cf59e6fa755357c7b7c56d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5060e55fe71514ac8d818e257d144d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b45c5428904f91c1a83bae6d37ca176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97807e640b976848bb4721c5a0829da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053fa864cc4b4e7b761c402894b2b25e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd1bd1a921b016327c51542f223c2a879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed71807d95a6c23dd64fb124895c94780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658fcc24c709da5f7bea34e94de226e081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b84dc46075a48b71518222caeaabc382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d70803e25b5a20fa3588d693a05fe5f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8c965a9413bfb120df82840367c5284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b02a754b12fb54791eb0a27f7b778485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f03f82fdac7993c239f5529878370586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66f4263ebcaead17c9a6629245f8b9387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e13fd8a9510ec986ef8202e4188ff488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4cbdefe666cba4efbdeb47b1e430189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7b34d08907a3297a6fc62293e91da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a1e636a522b172809cbfecea47ebd591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4f5f1bb7f5ca1b23735af891eb3e7892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fce3725922773211047b96896624493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2abd0662d34db52fda3406e79efc994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7861e8dc9c2fa9fe69a98a5bf9a3de2295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28b0857142bd61897a5fa6cb8e486696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60795c72fc5d7f3ae481eaa26efedc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1cbe2f384fd100c7521203bdad3c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c9345489f90b138e14e3142bc4721199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4baf7685e4ba12880234a7ab861e46100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c12bd8d84adee2d4039cb55c053bc4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5f42cd737c511f086c864fbe00130102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae9fdf994eff4a752929e827e5a5a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c856e3c01150a5d9634804392498322104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762fba2a20d2806b5529d0c6030b517105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408aad8edfc055f90fbf93c5c50e09f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bc82ce85f2d26155fb7da8de5f8a9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800ede7745ecb1b098f8a79cad6ccca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13f4b7eeea05ed3600077c32634d5a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c69a9e6a7c84b4bae5b73f1afab86d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffee03c052a338de01235479d25af5a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a80b1eb5bfc473d8907b94cdb3e13112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43df6e85f654ef38c2e0b71b2fdc0e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8ec1df10c36ee38a8bbe931c28ef7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1590fb730bb70e0a022b9f12207b89115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2a2cf6324dbcf265acab6d82640ae116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecaa00c4e45edd0707ba97fe12053a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3256fea77cc9b1e5d1cb6cd80353d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a29f0799135b1e0dd1da3929ed03e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9146c690fa02cc8e73a15bb4fdedc6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3901803e049f28c738e0222b9d263835121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d00f63f8b3ed2d233ed89fa37d99e3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112228cb17d8ffd5971dc9b38f17bfc7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4ccfb8dfe9fd3ccd00c820dda9d9a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a4fd779e3e45de98abbce7b1c9558125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6bda28e0061bf7ef768d61d92a312126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de57a1dc5d97b5bdb27d65a42a6b3b4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420d9dd3ad1d85d08098b6d05c36ec4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51ab95984e928c17e430830feebbd4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f8872e63436d7c26892b2566a9762130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef173f700b67c557a860618eb59da7e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209f79f8ff27a50753631a222fe8d40132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b9bdec654546bcbde86a8629e9171133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d3c611265ba04a377059b7ca4ae046134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbaafe995183f48db8d36548caaa5d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348a6ba6b928c40aa62d0e95e12e624136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd26d4ffdeb059bcd4615afb1dafb83137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55eb7d732d05f48ab1d9491e6fe376b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e92340f1de0acde73e571e3ca25cdf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d663b8c345b223608b7ab18a1a46023140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387b33df5ae4fa59ed375d735aae1c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92defbf3763db19616ef46207d67926142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd38e2bca038716c11d023187ee8d66143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8674fc89aef9089d1539e57be0d7cda5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e507589efb8b4f0a373cc4f409c4d03145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2ad0c397c4368fcbf5ce98a63a815e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05277c6dd7375b50ac9e0264cb69233147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f37cb3f9b81c59c5520423ea52f5a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2fd4de4d41a559d55c74361c0f4e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdda4b07ec2822dd40fe15335219d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d53d8fc771561c440f9eaab5ab095b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916cdbc1c85991c240fb547e113e32d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f046f992cc07cd67cc5bf19ae0cc445153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341900d6da7cab699ce1f1b9d119ef3a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704c711644406746dd75cd89ac9226f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a19d16c49cc150a6e2906cba2cf03156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80b4e05141c6e906305f0ee300c05f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ceb23f4ea2e728f94ad7947b6939d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058cefa8c5ee1ab9c90e64f6e0e7923159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dafae5ab64b56780d4fb8f5d3db7d4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca54df19c6d8b7da9f5d376affe5e65d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6344f219b86969b2863b0fe045ea7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e48a4339112624d1af1abaa5008d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5040dc1e77facdd4716daac40eedbb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194888bdfed47bec55ce76bf02586bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae58b9ccc215ad744a6feb8a5b04ea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b96183c6ee299199f1ca71434e9d23a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9a0330ea7e0e69374202565fe4c3c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275760e8b26f1cdc299aadb82fb793f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7931e0c57e687518a409fc0ab81cc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb0d10e8716d5d550c1804504dca4a2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259877a1c81dfd876f37a3958ac4d76172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c05c78858869d35091e8e7486e56d5b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6f38a0202944681bbde6164bfa812174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365e3847dc958ce981e53656b7a8490175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f248a3b1a0ddd138799a2da6e61d8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6eaa8694a3e310a05add8bccd5744e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6a81b69fda51ad3139ffe5fff8ce7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e91fc3904cfd840a8e462af9f71bfe179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c35028b0dfa152fbcf03f1a541ca33180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ca8875313aa8c422fed3a20251a390181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341348d78bbb865daa3b8fe77c76072182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ef33d6b52b67858756165d8dab24d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b440a8235a9659cb9354f262c1e2d9b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c31d143c49c12c988b90b8d60867a4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20aefc71297c07e7948498575411bb9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04e279320e318f565cce631b4a092b9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f267e397805d57d5edeac732c425ae3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aff4a441fddf8aa48dd8458376ded0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22184331330240d8193e2109d6180ce190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56f44b844ff5445177a10be144aed2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dca5e76a82d907ddfa337f9ab37b46192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85641075e48ed9e78f249561084766fe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986b5f95ffa5d2e7fff851675dbe993194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656350154f32273c1c3674835b0b3f6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da872437b7a00800fafc818f4dffb2e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b530a5c7b0a54a266a19861fd970b0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a6e99ea9393653eac8f85a54da972198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de4ae0f77a4d49d4c48784191c1dad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee6db545cf7e88ff628045ec9f6803200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971da212d5bea2fb1328774532888985201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819222652893eb6b54b30717d495669202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353b49ee1ace83320c0fa861f23ed70203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7896efa226abcdf3155811c4d8a57add204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320d550c23a7a6f2ae54cc360ee6ad9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d769632d8eabd5c75f553694fce13c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba460587be6abcf119b4bd6df2f8e749207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dd61b5fc2237487a5329e7db03636208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65965286d6aace4878ced57108a4b446209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c059fba190048fc5fc5a34dd5de08210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d3a9b79f17d50c0b874ffca0bb5e5c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52490b7863478077a6db9bf7c6fd12212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c83c1d7a08219fa72703de95f2d5d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b79119df3a2814f958065f585a244214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf680fb2bdce62b3166d76f1e72592215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca056f1126e3461604636ceecbcb539b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de300ed0332127c385e9d0a39f21904217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42145aed33209f3933dd30ddccd2eb4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fcb66fcc15f1a0d2a515e87132763219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01508d2b47ed47368d5338d10c0f1cff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ecd93ce37a99df635a4c0628077b0d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e89b73be4009ef73511dfd96402c5d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84440a1e67afa2f3858b2aa71bda27f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855297c1f90b1746c46257163e9421f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94d1ee4fb9408320c638c4b514b5e93225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4ff82045fda9e7ecc988acf55ebc2e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aee2dff48e33709ca87f6022bb095b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de11296c336e282401fbbdae9f8bebb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdab928ed96d15f7063b61d4608eb41229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df804908f1e5db4f2937569ee8a0ff2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc1f763027b3ca1c160830739ebfb0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f85d26a98b29d0a63d422ab05b8c3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba812062b34e34d5d89f5d3b7c6f706233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac7824bbd1068329d7fe94d472bffc5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bc49e42bcde0ddb4d7bd2506b7cc38235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba7688ecf0584c4b5a5de372146684236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5d857a07201f37fa8ad74e7f68fc1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534f4c734a064bf9d8db473381c3e92238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713ebebfbd3b180a1755e27fa4f6e81239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9abe75b7f9771ccd0f5e4c74c15904240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85c6cebd1648dfa98501fed82c3863241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9066e70f127b32d4640b2f3c4f3d14242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092012cb439e100d936406498722e057243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76fec9f0391f63ce86a5848c34cefb9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f9757f3a3768b33d8a1986aa33820245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23955f6af6a3b021eed42467bc6ded5f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2435fe186f207be37c530cbe9f2a91247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25d593081822e6a80af1c0da110021248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3459b14cfaa770a009f3c60a14c7e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108e49b5c9609423d977e53e12832e7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acd3601cf622e3a40099c68b0961e44251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43845d5c5b0d9108a6f1236d620325c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2354c7f35adaa677733c1cfc3b3e6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cdd8a4da186b83544404bf686229c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c810a14dec8c58d24f943f9ea750ac1d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b97b6f146903f4a0de42bfe3291fd3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912c322883c22019a6582f624330f08257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4408a96bb85a33e9d5d4ed017cc92f2d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3725c2e7a7428ba5a03046e73c28b1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac84090a2e9ee3f52674274f951b25b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60390bd2d1fa5bd47e1867693c77d5ff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223a934ca718ccd0313db1fbcfbe946262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa509eeb98c356633bc2d3384a4dba263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291189cb624a7db035131308a1345277264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e57f8e899a69576395f02fc714655c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a79d8fb8202aed9cc06df9ec9a01c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044698fd7553e5779d70210bfc9d2b29267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51840c9bfffece082f67884abb776a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc75fa37804381b2005b8967122f0f4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b5bb0168ae4c1727c5a83eb27f83d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866be6686aa624f44cf442edaff357e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b877667c77b09251de664440a62d1286272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429b0b37572ef4e202bc60446d572b00273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1faa3e15e34253e5f1466f16fce56274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a335b0f843d12467b46bcc22d20eeaab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af2c01d078a3596517b423074f3974276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf6a19708f9fa9e77cf17f51ee36691277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b9d73e277e9f03ad32b1c28262dd3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd181e8ddc5d7c56b2f781c8769528dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7969ab3b1d3422d97f2bfe5b0b5005280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3be9c79af199dc9e4b5c12b4fae58d2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d150e91115b9f23f1954ffc5eb65ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cac65bdc578aaab271c2d342554fa5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeadab844d82038b1780dc9f62cc510284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47474c0a32b62ea9f82f6b4726e11098285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994118c9cdbc6ffda14b45f6a4077b1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7eb947b31592863d9b6b8d08d3bda0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a1cc7062f3207c12ac58f41844e4a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcf61f20476baafe35a67ce4451392289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c5f6f9992d1e3cb7b0db301452afc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb1fd2ff2f949ab144ba8536a91b53291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0854ebc9a6645e4e76d6c503dde99292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f2951e8b0e02e34b02e69a9b8f526293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51926f5c19bffed4b7903268d9a3751294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418960e53556fc954f7e3e1084d1b8f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52e2dd5f96264da3c3868bf0f4e9d2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a9b6d4b77584aacc3baf00543557b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4034fa6bbb85d44b9b0fa11a049a01298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c23b70d7c551a5b920ae417def3c3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec08f9aa23c9be80f75035ca8451a1c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6604cbb67b68866658d108430d892e17301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b8025f976e3164942a00340672c02302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9707e9f48114c14de90bb855f0bf576303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0ffeaebf0970b5dbb31fd34da0119304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d5d49f5dad5a71f463bedd290f396b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3eec1e5d73606740acbd010be7bf2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006845683d0ef9b5ce730214fa34831e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50090bda78bb4080f1ad1b21df1af5c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd9927a72d6910d08893dff13165bc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa937d99dc3bf23673abcaab649d60310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf554bf4d3aa092d13027b8f8bbf115311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb1f54df280cc8fc419834bcc2119a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3cf9c5233ca9ce96014d7f58a04f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38faaf18f8da1d6a081c18389e1c50314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef2b639569912860d1f9ed503abc9c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da8a515d434c64aacaf63878d7c292316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c756d1049f0986204be55672c252c14317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9830a6e67103307eb391edc3b454cb318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad671aeaa3317ec9447048c381b638319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e67a13f03c0b182b1fded90a82ae4f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ed63732af3574bf2b3c177a44a8433321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a80be34c7bcce1f30c0377a4238f98322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d14ab9e390ccbac23a5dc74f0d04a0f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71b42c891ff5ff242718003bbd7e30324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f39e94e2d9610be13c01d1777c1c5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6cf971927f670f1030d4afd82ab1d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f25774dea923bfd61265b7b6be512c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb378924bd86e8c1102b18bfff9f86328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb5890c40a3c6ff71b587aa79eb5e2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2000f66a41859c2d38156212e686c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220ad9657e1d86ffd93418a74196654331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7ffdd7b701cb2f28ecc811273ddfd3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f1bba1d62c0763a28a71925e3915b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d60544a439263ec01a484569ce2ba334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cea64f62a92e78d62d2156017126e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec05697eab3a9437b701c3e27c9277b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4e8db7c94efd7d7bb64793f91ce90337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05250299aaabcee019fced0eedf71cc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c967a555a7fc04601b295f72155bb9e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab047d0cbb7ef130ac45ca14f984eece340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf84635939d835c8c2105e12e882a7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c154f352e0bcb6438a1fe4911235e3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb5e665b4d5a4ad087cf0e5d6ff55c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4134737293f371ad599ca8b2d60bb5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680905183c1a08180eb2f9fd8e6852b5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c1695b692aa94df9d4992e9703aac346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecbc9dc7316052a4915914adb8446ac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b5aaea81f77c87afecb8b1fdd3bd7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5818ce7b39ef9ede81e6c4396f87e7ff349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f3c88282e33049d902268f333f041350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cee558e02fd519dfd76dd2ed3862aa9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758cf8bf589216207dfff4abfdd70c2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c525614e78ad649e409ddfae1ca53353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fabe5627477462783bb647ac5f9adf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b56c16479c453010122fda7830b91355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d55515a1745b330450edae164b646e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8d51b37a6ed747bfa0b89e9f083040357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86ad6d8d668d7397349f2098a82431358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a1bff327682d8475b50b9c617272e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825317e2e32221e75b6a122dc0dbf46360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca1bd5fb0df17a7a36a7f2ed78fa83361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582738186abcc4c5c13035ae57db646362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971dee53eb0ffc41b0072fc4bae1aa16363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46e49ba61a4934a658f10b55d53d16364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30c39275f2566bff01ab86cb4234e5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49985877f5ab7a3d6e9b7a3020195c03366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1b1027e6dd6ceb4928e0cbd769b9c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cdbf0cdb50a953f920e8937a5cb00368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d73e5d53d5cd68ccf886c867cd3dbb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9cfe9ffba4c7ac31c83a60e120040370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a326fb268a47d41a4fbc1636bb73706c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7399a7b511e44a350917f2fe46fef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8dbc5ff868e9a014ee35d3e2f92b03373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f059bdc4e940fb8beda776579d95f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b4177d13b7f4893e255fa3231175f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5d1741838b52007b978ec677292b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c2f53d9d0c9e098d25c601baeb341377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e295eaedb0feb3eef71ce1304af05378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b259596136bcb9e5afc589563d1010379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf2fe5109e1c2ebe1aae78e4a80dfbd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcee1560fa92b1205c9decaeb5e215381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3438680ad30b864053ce420bae5b5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267467bd39bfa5d1d3fd29c43f4d3bae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e58fc7810581632ba997e86e124031384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622ed55c8ff6c5931a3b6b4dc2f1661385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21e4f827676130f014b329eee7154b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122f7df36b2185db3112b6b888f5cf4c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c964647dd510f62f7c894e5523591388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c48691396d5f878082dece383483c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95258468f75ff63f298e915d587597f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b872081d25c025c35b02b9d9b806c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4c21d06f3063fa4752be3dde533a94392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce514033494142da139e9db7e4c27428393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eee533cd01915f314a77ceed5e65304394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867abd00e5e655935e75fca9d00f6fa7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc04431ce447de9123ee75b7735b7fc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69381747940ee615daff1edceae36dc5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb66695d5bfdd7f23449706df674d12398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f5c71ced8db275c561a198d403861399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1601524135cd12343516d19e15ba1a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b4ef8781fbf9af24418482606a221401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede220355961945998793e37b11b236402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f31152884e43a8bf7f5dcb0164c10403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab0759a5f8ac4659301504acfec33a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc94c2aa38ab9b46cba7e7c4f3a5d6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59003b8e371d5fb1f1b2f6da865e58aa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250285b4f3d2009b77e2ef39a75c6fc0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e14961de67b6be0313fac49e04c627408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01578ecfe81dfc44f88ab509e9f3634409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4583b78c76013d70da2cd4fa8a5a27c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613ae0bbe4c11b09df0046bedc89a8c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6744615a962e4eeea1d9a771e9b26ebe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986c8712fe221cfc5a846ce1425d023413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2469601e5de1817a4e481cd93518201e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57297de34f069efbdce3943f64d5ace0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb472c5347e772392d4cc8f645b122416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabb798dbf201ba4bc9b5ef4210d7b2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2f0d5c4d12e98d9f8a971a9ca453b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b881bbc1603d70aba0cc9c9d525ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f558a1555ce7e1294a912b531e277420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c503d50729ff2cae5dcd40eb9b223cb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fc3a7ebc426e593ed0cce463a7b12422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e82d70923ceeaa6e58cae20e1d84f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1dee37222f8cd394d3912913e11a73424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46163cd0baeaed6f531f793a4b3e7f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f991f8bd877849cd09c92bff7c84f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15960c5c4ab6f69606f7ae7370a4e159427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65bfd44c6053b92706d68c10c5c32c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e701dec945268c72b4021cdf8647ef429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96537198faf73b3f66dd906920190459430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94fe895be969e2c2c2e4631ab66d55431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc7079011cb3c99b5594eddf0d094d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e53dd2d54520ff7c97ed105b10f384433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3219cdb8ba7fb21beddb8cbade2ee45434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050c4e30f9c044937abd24363e23408435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d86c3295e6040b84628c8b9d79cca436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c99549b1e9caf36c45af771cb5dc4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8259bcf69f07209db85806935d8998438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c806c2b6f8ae0e082d00ff56836dc281439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca6fa7c3aa9800b01c9f47d6685ace440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033d2ddedbfd62d0ebbf5d8ed9e96f8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd69a0fc646d54df9f20de241f65a0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1645ad353c318f82ec447d7d834dd2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0642d6b12b518ae3d72c3e06e4022444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f4d5ad96c2cc974329d4e272b6b22445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c220900d1881bf4fa779343ebb3e2814446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736e19efb23a4806896132410a2705b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c16d1dad8f00fcd561c99b18586f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe20ef57d7a840f574fb8d9aacf694449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e78d53766693dc55f61bf8dc7ac1b4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dd947629b352cc44b094598fe25894451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149bfb5b8a6db32ccaa1a6123db3553452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f34fc7160c728bdd3b4401f8cc77bd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75873315e6e9d438ae0fa63d9beaea17454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d35be019fb927b0ba66bc428b64203f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6cb1fd26e0d250aa2ef61b0a1464a4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0205dbe5b914806dc2b499772c68b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408e49cf739884d3684c1e5456a0792458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d93959287f235b724c1e33df7b7407459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596505a875617684f696e99c22555867460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952353702ab5407ca5697164c151dd2b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6d23ce8f25812f22d71814ec2c075c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5cbf8969edff6a7abc59c0ff42385463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8350df704396d7caaedaab16ded425464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3f5db83cc23e11ed7a5b6b6c17c92465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adfb0b1eecb1395ff9fe17120a0af7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58278c8b2037c2a3ce821ce3cd7fce467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0dd5742b20d7ed485f4f753fadf26468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f6ad13f198e4c509f81eb8fe27850469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfdfd714556f4cd97bcc30efe677374470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e70acc45a87f97006a1e261c5936e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9f50cd890e8a0177723c0ba57cdf4b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4048ff6759e8982c13c0978c6a69af22473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26065f87aece1588a61934ada10977474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df515c7233b5ddd283447b16bb4a49475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60d859bac5a5d0d38996a73b3ceae9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2137546b536ee0dbd4be6a07dda4bff9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7861fe37e00498e74264c8091da97d4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d740223e1ecc56a3c5b0f5472282f10479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af99eee9d21f0b3fdd1a435927c1f45480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58363b009244535a3076f31792d0e684481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab70a6891afcf7687bb368b513d754f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a5ec6c06a3d9eee3a1f39fe761fae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261390c9d580fd4c2ce8e4a54f88b4f1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587263f1ccfa6db3de7523153b9ba80485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9304018755f1dd5f88473f68d76d65ec486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ebcbcde1399d23e505fec051c19b8b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dec2e6f06cfe6ef26421255996297488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbe8b6a1f8eaf5726aaf09b0d511de489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead2f911bf824649ff1b40e685d5211490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4313c88b3916d81d74960b1d82572491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48310621e59384e79978755de3c0e8d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949edb9e5c3fe59e59522326a3815de493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e866b8ee4064f383fd1c229b3235e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab28564a6c5921030082ed34069d9b6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e05bdc80aeb114164ceffc7eda680496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391715e347d0a2232943aa56102ecd5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae53871d77f7d08dc578de1d53a4bb7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae4d874a159cfa4c7d6f87a5bed1da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc096ed218f9abd5be53325f6598ec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12132b5d0e7cba9d3badc88e6702b0d2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ea27969558b876e89fe0764a1a149502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bddb6afa7b312a6c7c6bc4329c7a76503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ec5816ca1adf98e461aa7ab1102ea504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704959cfd9fbadbad860419fd276ca06505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78754549038f44d496aad07d5b7423506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862aa7432da3f9f8ffdd75e78ff91a24507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b751acd1244058b879afba60119d8e1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eae319546ca5ce8f5753ed904a2420509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d300f64731472af2c1ae60853921029510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060272aa71fe0610c5351c62d417aee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c6addc847e817b80e9f81da389d1e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1945e20e7468ac4213595cabf8feb792513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7342cb0dabd9935513a040145b133fe4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785073f17119ffb00208360e429c48bb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c60a57609e628513bac2e3dbe2aaeb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481729f3f2def5f53aaa3200c8e0a9a2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547ffc1353528f5650153e49573d688518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe81debd86040a7a97e8714323fc1b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ada09ea9e39638864a0caf46f81e6a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67639e2a49076012ff401f72fc77e020521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2e8b32bb2e9baede85a7a42cfaf44522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727af657f4cd074df9506442b8438de7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3d5abfa1555f136af80867b4dc305524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d329bbea70334a7a10e5780003a6e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd47ae96c834ca6c72568e2016eea638526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0b6e6309804d294eff24857aa895a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf80c59cdc17217016e4393566c179528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034d86f19ec5607eaed11affef17265c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533d6eb2121e2ffcc1fd1de9c461828530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf7c7bd0f005345e7ac7cb3495ba42531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2107cb7ca0e7a84d28485b40b887fa25532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c357da96160c177ab1584b3ae7301e82533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d9d15d859ee57cc17b0de5d89eecb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409c768c63f4e0260cf4f04bfdb32266535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d0c652fa264738fed1ccaca087102536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b0e25e98527e0f4e20671e755b8da537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b44b1b41d28552c6ff43b091f4521538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724baf2e11fc44f5d96475b791f9d5d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935792233c535e1d7be89aa1817f069540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb109ac5bebb6acb35d17b5254b8956f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a22d6f2ef5e6c13a8bbd25fe59dfd8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996a5fcf8958b9136c53b054119c4da2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2050d54d56aa259f7b0632462a132544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43504e31b1131a2f8542e45656435bd2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635e63c120f6ec8f2c831e693a8b15b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb16a33513cf8feb655a44d9c7f552bb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537a244b664c3835b579e1d7d62cdca7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19444e6ee9428da3b022b67d59fd442f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e822084cf0ddf1bb0167cf93f430e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0c9618024536917889f3588ba2b61c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97988446725381a4dba20312f93d1d4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8124eefd1a7f6742fcb5c7140085ab553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71181e4e4f2a65044a8f1efe97bfe80554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06626b001df07820c3e3318f90b19f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9df5aa549c36b0ae15c34ea6ce750556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a51e79dc026d544af5f657669a45a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c8b95db386fa45ee75b55953a0b9b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a33ff10f9e7dfab65fbf979c98734559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f264657b9bdf0ed30ce595166f82bf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c590793747240018b88d9a5264b2a4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df877eca9d48d6337106ba9cfa1bb8e8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1ba4e8aa9c5f8ccf254647ae9d50b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404472e60afc56ef307fc3f4178d217564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e22ae0e4256db1dd52957135809ec82565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb79d5cdd9858b9d9f8c5b6ca1d8647566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f05816a6e63c8e18b0cd8d6e2ccf0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297677dbe38391c775ba0c469dca9ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89dea46ca36c5db6eadf8aa9e8bbc7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6315db9b2c5d0ae9a6c58444fce615570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab162609c0ab3c36f7f24576356157571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f03c625292717a8b27385b0a29b697572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac4fbbce62ad13b155328388e6780c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e8c6a662739f576d7e27f25e4689e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c7dad70290b63f47b80664cc239c4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd250e356e7326124d79fd8d198e655576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4e2b54ff43812ce670cf5705702fdf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39d3d73b71b73e229385a1ddd0023f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667058e15429f36f22e2aae0955d36c4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a500bfc3cb5d7bb45b446cecf4c203e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f86f530f0aa7b58969a0f8c6ff01b0b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc380c6cc359edd7916bc0f269b000f6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9450e5db190f7d6a5337fccbff4cb71583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3397edef4eea42b2d1b19d0bac83fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46354ebe7703d96ef6b349e0da4820ad585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648eda91f962f5ae37910481ae3273c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520775872011e56688f8db5c26556d8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f72920d9d672d38510d0d25460a3f9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046559f7a3f81de096c516cf9ebff6a8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17dbe3e3b33f70f2298c0dab3071595590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ff13baa370399d6a9e430d85fb4e1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d623f72ff260eeea01658beeffdf49592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd1717394c54d26a61d50bee371289d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e79e3ca5abeaec71618d541d891598594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f353626e9d5559bf355a271328e0b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675a89b85f00c314f0d5fa567b496b7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65947116172199c1717e0fce45ba2d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe65e284b3a7ffa342d28165139253598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b5fa8fb802d4c7f76cf25cc113808599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6055186f77b0f1ac9b01da9a90e883d8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c586608913a09841e44ab58149b97601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4fedef544abf15d6572bb5d94baebb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f052f9975fb80b33a7bc826b98e6e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f80ef5c935f737b0bc338dfa50b56604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bcf35cf35d2ae71960cf1240eaddfc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89edc44bdbc3a9cffcd6c7f85711f51606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6e0ba55e2f402258dfc4adb4a7a17607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bec3d3184af456dc2942a90f7546d7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867c7e132ee8747f67a264bdf0c66e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f74a5291691e2f14f10a985ba980e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027ae3965b1524e1d85eb7bffc971262611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e367b60fb08bdbdcca3e9b43f22ed612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803067a8f981854c53dd0d1668614237613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841608b022c3ff0a862d71494b4a544614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa3c0642230a77ec95203dda24538f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded563d53d7d1a09d4814979ee3925f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d171626301b5e3dc203977a597120ed617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6bb037f7ae7866d83b8fa72dc28e1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a45f0867bee0ca1861ab742071450619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55adcb5e4fe5a9cb54f2d41b33504db620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bb080b332952598bcdd53c1fe6c67621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48162e1ea6c8195425c881e6d38917622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031c76687129abe050d7bd2edc67a5d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5301602fbfd34098226786d111eff1b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f661d1b7ed254cedea7a8097af709e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce428370246a840af203f66f6135619626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8810850960b4e7ee72c71723681fc01627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e5f7d4d53911c217cb4eb02170eab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9490fd03b878f10b02e3df087498e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7d5ccc5669066261978715064709b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ec0a14d1780cfb8023140b3d77ad3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079ba34a511fbc02ab6d1f83507560c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7a1529883b2f35309e90143ff1760633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5dea5563a3f8e091891af512e5126634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2ea4a399d7f5a7dfb760a63fb0444635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99031bfae8d5d039115c9225ccd8c52636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565663a1b73063fc4110dcc01356ed29637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8140478230086091d51d7608b9783638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83813b732ba544c398233b1eb8b145fb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99abf25f574d3744d16fb302bf73202640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3359c0ab478be068716644623acb187641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5388a81e7be2c26ee3740f46c1e02642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b83ef591b5974760ed1d043caba9fc0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c75e859a0d513586bd70ff5b57bd7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c715d72a540f07908c63f160abe0e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa6bd6015a304368247d664a0d3009a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f56fde787b32ed0122d25f5bc05e1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b011b0bc1821815b222a456a9e17f56648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585dc4abf3138f458fc6e9cd6b91df8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724ea2bc10730132dccb8560cb3445c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03362a2589668368b038a0113049f9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecc1fd464fc663bb35683b7d60e4d14652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ac9e28a2f17614a900f1c8c237011653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ed397494f8e1584613dfe9be1e38e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195edc3f9460e5f7880e2c8cdc65d6b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0d83c70709c78a9419c88bb215b08c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab420c67acd7bee248db509c270fe1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84198799546b161ce14067a4d6c3b62658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196699fab4c84236454f04014a150bcc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef14c41b2ce091865c7985d1f62bb7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018e42fb5e5e62eae4a1035d3cc7d93661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb67152085cacde84aeb73dfeedb5f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbf397eadcf810a7cb7b1e86e2dc05663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2438537e4e24a0e0a25bb32d85bb5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d26e6141eddd140f07635cb29c556665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f385d97b4243e1cb3ec5118c7f1e1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772aa5f4e471d6e292a3fb3f197ca954667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c464a2ebe0566cdfad614ea19e487dd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ec0930ca2f93d51a1e158b1a8a8d9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0fbb12a1d55b0d863232b50ae3d82670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e2eb58c239e1a71491a5d5ff673a74671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba5a22642b99c36c67f283482627cb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc517575f640a531f63815da9b76fc5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb04b9f30cde55d0136deff53c25083d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e6a70b5b1f55f4af109fad2f91d59675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff98dde83ca97058c4a9b767a72fdf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29dab06d2b32b718d0d497129138a1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae85b4365f5492350f68a092929bc61678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d5ab5fd4efb379cb6f0169ae241f2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1611d0fb7e1f8b82d29a27cea0292956680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfda175141f448e13ac257fa03f11d9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c0011a130a3a0a238fa45785957e5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b917178c4a8eb7ee93e62157cd31cce6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8527212e5c1f15f3df260eb847c729684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adffdf94ff1ab2f5b657b226616d88f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1695a4c5341f8940e0817158ec251686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d22e2dc9e3c26172f9d68b7fbf624f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c8428e48f653bbd3c347843d8657a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8018f58d0d3b86ee921c2f7ce4ab2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe202c55214e19fcd15693c5239faffb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b04a80d03570ddc5660edc462df052691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab087b4b72edffe259382f503dae2d3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e890b2b2b56cd6b6a36d3e4df6679f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b3fd07fbed8297643b9cbff522509694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e44223689c1419c9f6053ed3c8e8ce1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0498a41a3675c7c0fce4b23ab0457c7d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77f29a77afa6d438a39104003089fb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c608481d2d5d4615218a7a1a45f88f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf15341462bf54ee150243a2e071c01699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce723010c06ba8aa4c6afd3e6e410081700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e03deef162326e6c0a847706991c3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873147f69a5f93b0202c4ee6b9cd8c27702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f3707307d8c4143341d5e618fab2a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505a25138113e4b737fc881e5d96172704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faf5f6b4f21a5ce5c09bd2bfe371bce705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290711bf6b96195d4b465a28faa25ce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884bfd349cd58e2fc6b6c123ed907ae707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509689799e00d17eb3bfb6a6f7f8b863708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0393ad3976084f65867488a6845e904a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63540b0201e5eff06e6586b9dded90710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1f1fc024161a8b74f77c8f811adc3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61800aa3669fc1e93191398979a502c7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26edecfe98ce889b9236bc11ed6017a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e411243e905e9c65292b2b5942193a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7177163a6e96cc9553d15bed30218715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fef8210027bf92ef4f7742857e605716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556a44546910df5e20c41785a6e378b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd46c254adb04f6e6177bbaf5fb6ac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8927df9ba23b8ae7eed9e37c46a68824719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac37cc2e40ad91d34175a8fda956080720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e70326ffe8e3d4098a36107119aff9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e91a492be0edf43244ea9d2267824e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8725b3261234d091f7d19aba2ba87fa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f374f0ce8043d7c8f30ed1ceac01c46724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd597ac2a368c44c056c16e52b67af725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c8009173834938177f52bb164dd85726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c61767e471ef4356d24211a4005ae727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a66e32b813ab8cef4ed915493dc54728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ec051fb81e2752fcd3e4a3987dd98729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1d4a399b89a455be987fe7cad226d730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f94c92c98862c70b8394da4d2541a91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25665476569bcecaff86a4fef5e80a422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255dbf76bb5d77a75a6eff5ae28862b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30af5514a138aab7da0d8a69761e21f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639576aa827bb0f9e08b0809a0cb8335.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fc2628ce8a53fbb8fe5861721dd0da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5cda8996d2655c2fe172e21bcc4ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfc604ad5879b7e200acb1f85cf1158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8bef198ffb03d21fc86fcef8fbb879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe835e81ba425ceaf7f8b00e82eed60510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ca0cf6b9ce572c633cc379b0e64f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0cf465d361c72c9b8032d7188622e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f73382b5873a845cc932533e4dd6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732c2453df9e65cc1cf50747ccc996714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9e97312172103e010d68c039cbedb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2d27efbb373c6e0f6751dc5294bd516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef106c5b3595651690fc4e6e778020d317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982511cc172838159ef2db915d9f78a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05dce4b76f3ee00474d0aa6e9e17edf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80040c280509373a597aebf1ca70fae220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec864b68f50665f0dff41a13d455dd321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be56cd538678c3b96e0a1643bd78c49022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ccc74573c16b8ae9a6d6e20a86da423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02677d801a8c44cde4d0e8ed81a1a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2f8665c9cc34cc05314148b9dabff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd81ae50406fd50cd2704c6cc4679d926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b03a3c1c4d319bff18ee2957b2a2fdb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30cc5deae49f4febd43336e65d5151328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a45e99dfdb5202e84f550d8a5d90d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34ac9c0897612f873e4e7718d3e05d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b76e395d289170eb06ba2915b9718031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6af0cc67dfa2584ec2277cc2e4d28f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57270200abb0c01bdcbd4394459c463f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adeba1c62550deb2c00c56fbf7cc9f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f81278d247d9dd1378a4a8e931c6235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ae32a676f37fdd8b9b227cd354a3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3777c7220b8665008deb6c9a0570737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae766ae16dd91da387b7e1948cd06ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837e50ad3ab5a654f23533863e3b1ce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655455652120579ed8409c03e1a321340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea37228c9372b6eb5782eb6d564b87241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb994b910af17cd5cb2766e1960d119742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3a8b19b67f7536b3ec2a3c4319036743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74279b3a8a0dd685ab397f58e0ef4d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0260924251c41ed0bbd2be97be82945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08dd3e1ae251c70ea9f746d5c2726c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4351211067e7d43611e97ddbe2c377c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51f596ca5483f93b8792282219346eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b938d46a32130ade65753592dce0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27a884cfbd4b20e82676cef607001a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961aaa1089753dd18a7f3111484e52a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63014a9bf21e80d62c9d85b6399b67e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500468b29b073e552379d062ae0ae1a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c150ef7c9f05964f7c0e35444b1052754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a5a0a381545ed8888ba7af135a1b755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9955faf450d6244e33481684f8115c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22322bf2374ba7f077691e529cbb2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481407309bf8bd4871e19e2cde7646b058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14733f1b20661b85ee4def02eaf277e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4204684357aa535acc6903902191a3c560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98789eda3f152435b07b0de4219d48da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42c36f8b1d56d68ae0693defe020a662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a652cc116b3c960d47b62ebd63d2f663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc092c3cbebf9765a7084d93c71d06164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef426c81ebb8c77c58162eefddc2212265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da7f8d367454c69fd76ea7ce050b8466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a77db6f4bda046a9ab5168c4ee226d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715a5f6e77ff1a0808881e2bc96e88768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f03dca9fd90c7fb83875ae52321b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e8f030e4fc03a6b57aa38947dee2670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1ab4cda74ba913f13d0672b03dcf071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84992072b374cb30efb2139a78edc11072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3888124a5f5cb6b3941afac9a13169673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7970c0ce11090642eb01b91824fba74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d4f0546771ba6b9345a9af0ddda8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b5ad91120d706175197b81cadd95c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d55ec18206eb49481e3c693b1fe84677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83acd7de25835d41d8670bcc690be3a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9613e166c42d70025c0b625d7b3c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464fe6a3641a7fdd3a4453b78542008780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b77af95a8f967e6e22203d840a9d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a556e6fabaaad9b990842ac497c10e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794098355b09a573c0e003467bcfb74683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15e16d14b2b5199f5c4a14a5d0e0b0d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cad2456e9c6ce2120e8a7b5163fa6d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7a61d46eed4b44f3985e6ece27d6886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bb55450a5b332ce62ff717e3de2b4487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db289bd3cb8471cf5fba59a05d195788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4672216cc8cfc23c86a49bce0778c3689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc328636eca5afdd9ef73c519aeb11190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3bd88ed43f98c991d97eaa30620dd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d57003614af22938431e136ae2fd0c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135fdaf3c1b536892c2535ce218161993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d4d85b924fd68330a16ce66c2d08d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e36a69f79ba581b9e0e25976d38bcf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce4f785b4985ee90ea67edd19f3e4796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535d33741b48493fe35f0319325894997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddddf1ee6bf5545c6d1c3cbf693ac5b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540957b0fd0d8ae8fbf5a929f1975e9d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4bd6346e4aa3cadda10d142d6c83d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5900c86ea3a408ea79439ae4ca1b9cf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419365df14698f92df28b6fa1339f547102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba11172c359d5d682d870332d3cd28103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d14de1cea9e6a3c421bd993508b767104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691cd4d0f39c3546d34b00b4bee6268105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f821fca610ec285546e327c8c9e77106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837429b8aa32be92ff45d201251ff76a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98a0ae456fb8cea0043fd95606c831108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e28613f9542d70722377b5f04fa96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f76c7c24c2da788b40fdd96ec91c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f13bd7d53a6bf3aebc4014759750c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479a0c7d912245750f6f3e1fa44c8cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38a0805fe768f32f1dd7a8ba245a04a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a3b6fce2c525b27042787d11c42c9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb863f398d1bd6be5290ddc827c8d24115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7a0733df33033f228a65e9b0df44c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34e27f00dfb032ee309a8265ea1165117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a575116162efccdb57d6e56ea8eb45a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ed0e3746105329ae4e2912ff0b89f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ea56a850763b4b28ef8a8c643646a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9c931e839f8c744985cb1130df984121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eaec191b18ffd86dc936c26112e542122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf98187f012e3c956ede7ed8e9c5f4e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac1c5b8a2e8b5da8aaf6c37b6cccfa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85520f53f8a3907a3f35761db4469067125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d21e51693ea700add8f0c5048738c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6a6e1e5f466bb1e4042078e8ecb3b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69728b4b51eda84152dc9c3aeadb2aae128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107957ec31446b8ed8e17f2aeef04f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ac41f2f368994d93025d56d385bf3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926424e1d46bded6b79eebf7585ce96131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0031e2334aab5639524756cb871850132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66815bd4e5ebdfdee4738a7f69855f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcdaeb9edb263f489d17e144a899b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7041a3103b609fbd32966013363374e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32691e641b02d157c29ee6feb77654a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c573c4d8944c05b1cc4705d60cff863137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a890ea9e22b1172f36cbf5769bb902138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4ed33f2714615bbd83106d6aa4100139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca327b35e179c8fa9e5c85849fb9eca6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd13e624a60ace5eaa1527be689fb1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f6ea663eecd58d52893001e6b7de6d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe3d9bfb5291cc03d1b88942064d4b1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169bd91bbe89833e057c41d62a904a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d7bf872b9a732c41912e8bd9684389145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463bff5fb1a98b7866d049dc03dd77f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8882abea250f85d3ee4a7dd1382e99d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188c90542d303d9c459f9b575af0d15148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ac88c4699c7a54b14dbb1610e6ebd5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e712274791b06a9950171e3ab50fcf7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b1e5015d770a973eae31030b122b9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca04991ccfcc719770d92bc7690a8e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1889f7f132c5019adcd89fac2b16ea153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a3c65f32cf9abac5d1e2263ff9768154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a3881442880ea5329ce9427c5bc8f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dac21743e4bb43f27f0f7736113a96156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07654b624c1e2f99e16bc0d75992a66c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae941785b92de457520c12ca35aa5640158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd99f4f3f097cfc7939d835d8a2740159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5496dfc9699304754cdf7410de4e1a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700ea3650547e09591dd49ed3b2ae1b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9100010351011f5ba46970b0fb272162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8ea7679a1c63b142d16c02e9bf06c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bff0ad01787070a2ac8316a30c5d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071ce62c8dc5982e630a7a746ed908e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b4c70469891bca5e02f3bdd8c3e142166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9886dbbbad8e60f1e2fb6e8e75e4975167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc9978fb14986466bcb2fe576fd9fc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24812034f2b643dd50ef40e2df2492169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe36f016f7952bf81cba7476b99f8d7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa9e9e1c19d5d3e421df2008c0663f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d484209b1d29d0d0b3a3567af12d2b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efaae77a0552e3bc6c7ca8dfad8148c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ddcc97ae3aff727b2a8d5b09c53f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333cbaddf6cd8d2d8702c0d35c163a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcc16a85a11e24a6989c837fabeb06176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177f16bbaeee892a63cdcbfe1112909177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d335f97dc074ba188c5c7c1e39c3f09178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2106775a73a8395e4d8384bb63a3b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea4cc8f2788348cfe372cc16886824180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56c09c93137fafc14644737f0b0380181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b015a3855f92ba755a3e48cf5f00cb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71441384a34c4bcc779123946f786555183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb2747233a7d3788212d5a0500acf1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025713de32a8b993d87b0da1dbd3feb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5564c81ec2ae7a3e190367bd6f59360186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cae759ec6b3a0e8d302d40f702f628187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00657c9a89de5b1c2eb9843823251a99188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291a8df40c1cb48251da56433447095189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692dcbf7050fd0876a69b209cac2a2c8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0206cd6354e73c00fb9d916633a651c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672e2e568299967d6cdc42fc4998344c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c951a1d2dd3c31402a76e78013478193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa2c98fd69bc657b8b88a7d114d4f9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d514760f025005ef5b05b0ef4dd73e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326df66fdae6928163f712afae92b20196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202edc3c9d3e85b94ea6a5babb5ca076197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58d2c627f5cae719b64443463f16ac198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662d30eab74e830344447da5dc6ba8e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe13f232d410f78ea6034f84b836a9e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583898471bb75cf7ee7f418e04e54e03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31756190bede0a60c73ff53f1c1a6838202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616b5f29d9a4d1d75e2c16e4d71040b1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572c96e17883f08991cb40e85c13acc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743aecad779db585fd67438e859ce0a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2f7a75c58bb5574452715e8d524444206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f484646a0ef8be02ed089768f83ded59207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef1931d3deddffe1c357676e0b5bd0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a3216dee58b20cdf8fb30bd735631209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ce52711c5979808f59740c489305c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea773d365932ff07ea7e8add6a485d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840a5779af5a9d10b8f95aeca97aa86212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16de0fb96026efdab4a4c39cb72cc2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa02a1014e67ebc2ec909e9337c625214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c5c7474ac031410b79c3caed5b5a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059afbdc586abc15c56b76c6baea32ee216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4a36b1756a63bffc3a79c93f34b6d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee826cda98f8b2f2a7d486174f3f14d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79450915b12de4f0087dd7a43b8db09219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6826b6f9d6869adc8cf902c7adebf640220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f31f5f1e8cfd20adf10dabd057219221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b17ffee38b499f843c1774b5afa819222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f95b0778376fef00d2f5a20887d758223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007b3badd2f1e223d664e06a30d9799224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4837c8810bab6d3027100158d2482225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56546fb1b110e8bf0c1c9c8dc3c45a2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842aa487b4ade848502108e4cded07a4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912425a599f2839221190deb58f67ab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0816606b93220648a1be6a9fb2752229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a5085646165b6f39ee63f7122ae33230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc90e68147a8179a917fa08dad78823231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82deab4ab97bcd14d2a8b7af34c7d09232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502bd06c3f03db479bca3bd7abbd787233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344855417dfa12acd8ed61afb0e6d29234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb389942a7d8a65bcc66d51997718e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694a82f6b65746402e6bb3d2770f514236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977c56396514ee8c2afab1c0016e835237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8552933aa24a6b816882df9c5f3ebebb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90639857da685ac2ef383518fdee47a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ab79d9f6175be63a663fd8ffcc124240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780dfdd0af9eec6ffb5e4a882a1264c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9110d291838d786618707fedea38c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e52011ff5e2739e6fac72dc37be0d0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d59841e48e8c48482cc85702c029abb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c48f7f7e75fec38dca5402460e266245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bdaf93e081b9ec689f842cd50e50f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340332c3c9f3d0f755967bf2eeeacc1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b390aa2abc7b74ca3f5a097a0b98ba7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a3ca2ea7ec5a6b6df629214265b56249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce06094275eb5aa2179177412d46c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04eae49e088050deec85c81c3a5612251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fe64c1bc2d084dc31f726b64cae95252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf11154616ba7ce2c8c623b0ab8c4e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9857e0ceb46cf9d831d4673ad61e0b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d83da2c269b5f6ce8c0a384e87e76e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5171c9a0037c007fc36ac99dc6652c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4c6423cf30880cd17e0ca8f8b9f73e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f697b6f79dd007ca4d858ccd31baf1b9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da8eda6f848902231f4e8941c9527fa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68a6332c65e5a817baa78cb5fdb4a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6727378b69eb6c436913fbd6c5eb4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc7f080801c6f397b6af2a314170d4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d9fedf2d0297322304e7b69907d9b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6381336d3e859b336566b800bf6cc3b5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cecef9ad9d410afd4b28d7ff890cc76265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b15bb43010fcb90e7704279a5c756266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945718a43bf322cabac0c0ef10e40fec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf9463f25fdd4a6b31c09b5dc7d0c0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45caaf133304a7deb680f80e92959a22269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a78f0fdbf6cfbe8dcde6fc1eed8426270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc686d7eb16c7ca551155408e3d084a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edb2ab76a0c293952524ebc4ee76ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171f9996a83749f109671a482c00129273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616356fcff1777ea9c3564864a436021274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f93b0f25b3c280cba59b3f489c0f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3393de8665da82856a6b57d2c388af276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124321fdb0bcb301b70f33fb10eb848c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109571ae369732b6fb4792fda0ed37e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45bd83bbf980f54c33d00dfd1db6dc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9ce3ded87de245dc576066478f9e3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c0c9765e2302bb030aac13b4c16f5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bcf6068ea6063e53df8ffadd58010282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346915e15d93a7ddf4650509e9652bc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9ec86ec0bfc16eba621bd3cc3c583284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca8dc803c32c1e15d8b08d80da8974285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ca166b907a8b89ea679130b7a98cb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41295dd38e3200f5d5b57afb6eb240f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d49ceacc036a2199867f119affd347288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586fcfb65a03d4be4397ef483b6788a0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c38303114bc7b90c44642233e8d6f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85118b07b516e5fc098c1a308d7cb567291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43415952f3ad934198436fbce7d1901292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d58dd25a4cb15f508e932cb2a53497293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d7ab6bee7caeb211bcf84e3351e8de294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9ae6a6784b7c39f0d1a2a26f999e1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6f7a8c9a259dc3ce04337cd2b745a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444093f1a13131d32202d5c73c6a6bd1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74fe5985fa030f4c083e318194f300298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724ef6ca4e678147a9942e60319a041299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7ca6fc6702ee8f7942cbb90ff05e88300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8340446574efca0250b423d2ba6b18301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a242fa9197b66b65dbd9130b10cad6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd7fd336c0944bb01f001e8755434e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021c09d757acc973db6d9a1cb37a678304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ccd54723fdfdf3ab455f8f59867eb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4948fd049969386c821e496fe29619306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe30c48fa6c3f39a2bd878672d7b0b0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69add32766266a0f5be64b5479ddbfbf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2ee030f69fed915254866d76aea24e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046e5403dcea41e535628171216a1cd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39941e2da5de0ec3e3ffa43cf012c084311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a375b525b1f40831a6d02fab07d7f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0121758c6123536b7731cd09c7f19313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9a1bc991656ac57eacd24236d64ae314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3b8aab63860aa7a3d0236b4965359315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b2665a4b8b658739760276b4815c1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0ac1c56f88999074875920172e29e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d27b9b88d03a5b6dbe61d4838219b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4168a0ecbc0457dde3bb7cc4b0c5848319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfe3e1b9d47f844f4aa6af152eec56320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f0d1dc92e9770affd092cd47acf67321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376bb0d19eb446ba4ce7aba2e7f0fe7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553287fb46a0546f37c10c49d6a698a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10528a70d2597b263bb0946ae1c50c09324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd78d78db9238783112f273fb3e2fa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b79cbfbbfe0c0b44de4d269130a50e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7197c63005115bf72966b5a5c0e9ce4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d7a49e7a96ba308630fd0da7f3d0c6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2fa2e303a8e9d2d05f1f298c63fdb329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e89df465f99a46e2408c66501ecca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7803e723ee5d3301a66b82498d91b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623583ac20e7e7f8aeec3fc06497a238332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a009fee1788e93ac4e6ff4814d19d1c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4c259a545acced639eeb180e20af1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab9bf9b6e3c7b763c0d8e3e91ee0ac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64dfc886858ca864befbdb3f79ebdd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe442d1b2fcee366c3e26566814c516c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4250b3a104d9ec997d2c60ddae9f50d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25b6067d30048e3e4d91a8b7e4256e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e2546f0f38fbaa09fc412a48d099e6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232acc012baf52e2a412b4b36f9a40e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea48924d7afe2fc9cbd27dc27c6761342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd3fa0332fc5835729c7eb6aa275ef343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed45a5a3538280a19351deb72ff117bb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b552c2f9171aa6b85b1767163127e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880d587d008f3d15d04ceda476e4cbf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab3c67a7ff03a2cd05e16ad9dc0cb5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d456411ff28e462deebfc788428eab348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e66b1f0037b4b80a25019781ef2b2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fee6fbd517ad3e5ac45857d9d658b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938fcd8811ed4c759c4009bd5aaaacf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733ee28d3f331647ec0bd3d1ee8b5cf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67c799a39b04281d614acc8194ba52353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b838515eb235010cecefa10261014e6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa600f7bd573080d35d50cf9d9f5724355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070673ab5760f837b10df6a3bd8b8cf3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c714cc42f8759fde2bfe3d2f155a875357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03170bf33f5d692458c301b8c6f6827358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81215be955eeaab9ea89b107ed1e7aa7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccdc4d43107ccbf1587c5dc3359b3c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6c05a79fa81571f0c9c9ecb137ccfa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014c9cb72291ccba1ab8ae490dd4487362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de920a75bbbe46af2f12358e5728068a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00a19ddd9eca6b1b2a7b4ca72272e9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646e290ce0dffaa3ab46c7c6a223cd1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b08d83bcb5398e2dd51016ed89881366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5389d4311bf5680f9d3dc73bf6259367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9204dc58db4cdcad636e16ff5cc37368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11fcd52afe605d7ad35bcf937e08a0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef384262a78cf62a716421001c08695370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4447af6668a177671df510a869f088371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baafb3ade592cb9bcd27902678bfdfc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d43d31c1da48d4b0386c37d12bfff373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d620f087d65660a58efec12e066167b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b34a1046ccf6a07e994a5640c9f8e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75167fbce1412b8d0f684f77e98ecb32376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e1a9a6cff8b9d73502f2a67025693377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aae2165277f98d37a058cc310d8682378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d37572158097c0e2b1ef3083aefa59379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311d528fcfcb01f3cdf94ccf28309d0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42e10db6d85bd8288e0ef660f16ca4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475abc6cb2b627d1a2d9b3ce011d13c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38689da648f04dbf8160e5ea4ee4f6b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cf92ce753fa643ff9a88f3c49e3bc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d301e99b2b4834902683bd72d6b627385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d8d27623ef541c6d40457fd3d01ba386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016029c53baf92a2aa6be3e214b26491387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3576bbebdda9d1668fc94aac590387b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037c032f171573bc3e92af0cddea62b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3376d5a4d8d31129bec7e3b610d28390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d47c20c70484a32a8ed22218164e7d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b26dd7ea3308027789e8994906edf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0d543710c9d24423e2f376b11af9b5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2ae71fe4c285bc2011540b396ce69394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c730dc7ada0a1681b135f4416a361b2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001422ce8995d45a0f3c6169d9a3303c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04043d7f771be5c42f9993df930a02397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a222b44ddcedda504acf48b0fc7ac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e7f2951e9e586de866dacd56d8a7d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ded97c446f7a4c4429077cccc5dcd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2097fad853f9dccce03552ce72964722401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94023f077a749f3e92d370a74e1b2a3c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53452c7d5881c1350a5ca3863ac480d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df9e8bf7840539c83b985613e381ef5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd39bd2e38c20bb047bfdbe1420d8f57405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f18a89c30c610f0d2d1ba558c4f7414406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca9d90ecbbf30872c8b3fecd85c8e5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14209521f8b7bfbaa3ff2d31a4cbc4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461275e732d103418b8b77b2a512a25e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806e0258878e42d0583176d6a1557490410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdd22e6158ca2d49b2813d57b36244411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704f368245f590e18322160ee6224bb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891bbbab57ec72f2a75fe88dd769280413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64e84ca2b1bf0b61668f19785b081d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc1a83e51f67ec14fe012f52d91708415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d929c95e0fc62df90ee5fa4446f63a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7f1bbe6bac23133b9b92416369f30417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da58ada3cf257d9fe892cd9c430be4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40cf26eee2f1d1710f09ed73dc9d9e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab04cf307eacb80478c4dd5a2d34d2f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc7e40d30187a33bbd9de87a444097421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d256e727deed19ca98133af00af0e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07696c3156222c4f0b8a9e5b1ac089423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7806f7ced555f12353ed2984d691d3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2864537a79e96ed966a24831ac5d0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3e9ebca19aac9065b4cd153194c05426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717b67662db0444dba77963f003d3f2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3cf95aca8f80d36e2d64483ba7c54428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2d85d491684e16179dcf50d266ef8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b4bb834a041deaf95c9783e71573f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e22894c32fafb402d8cbc36d14aa5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44870e069cdc802de11c640f3679d57432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b013e99f8c184c973eedb27b54ab976433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ba506486a97008f1e123bad9fd2c9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb5d71f9f3ed76fa5e5cf872dceb401435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf63008c377b9f1af4103bbb60a720436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52603b98c90cdf3e6118ba993b925e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afb23e2bc289e399e32f47ea8d6bff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0911b8c431b8c958a89c636c43b578439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736543d69984e0cca35f6b6898ce8f1c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de642b4dd94024b19fa2c09453262d7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e5f031d6cb5acfa9655b96567fdaa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21c5c44c0f9edbc108592a4f5f727b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340ca6cb3114b90c27fe1820fc7b96c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3600c98922a4a6dd7abbb6a00a5b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f565a3401431126cad65266fe76ee2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89314d4c5bfc42c278a59231187643e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8a392a70eedc03a422896c19e7ff7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c18458f79d8c8c24840198f771ee95f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc10bacf08cdd046d2a403427b45478450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739396acbbdde6a3a00fd72d4164f28f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563629e4919cec142f2cc2acba5c441452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225b53eb0a3ac77b53f2bb3575e24d9d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673898b874c22d2c3e0dbd3fffc1a735454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1854c214601a3c619f131a3fefdc00455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b813bd00eb29228dec609e5f4fad1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3aa73095c694994c2b9335cb6e3cd7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12360dfdac5c9e38e1970429bb2517df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba20e1313dd6ab5df9f4576b67adf17459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec2d39dfdd2ecb023c9f1aee9353d4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928034e8b964353a3fa151112da8c31f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943c962b7176819eb4abaad67e7faed462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb87e67cbbd66cd7a3868b215b80a9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4d133c9cc4314bc1a75672a238bab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c2bfa055aa5dd7482533aae318e35465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6dfe197fe2aa2e3e39ba2c6493b39466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79394b8aaab1feac24d69e00198535f7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d204336915c707ae13e04068f7de72468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f682aa52a392b70b897cadf999d9e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c75353be68d59cd8f4155c53ab2393470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c4323e884b4bbd4d822f1e6c8e256471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3eafbd4e398c5e688a8ad7a1dd55f0c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9841bc0c16ae7b32175c2375dd3d7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccd3d7ebc223c10a7b33b72fc2c33c1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda666c4bb6f586ab0fb0e70c1988d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedcf108d534a6cc81f3c883aa73e216476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b06d7b4dcf5efa1a914cdb3ae6261477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7740999083fa17bbce27b0c1aa407d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc816a58f00d7c7dcd93ef1ad92293479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd196f4cdd9c2fa4c90b3933909b2f2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ccca14eee1ba63f3ffc2ad7957e71481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86592717b95791d91872e77a0b3bf287482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc7451054e8af3ab82c34a9c05daec483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf46fb6edc6b01ef64b1d3377ec0bd5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43e3bb9505675bb2c97ec4ada70b9f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383dbd5de1db58186f6ae5217f7f757e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad096b870efc7b945c09203637fc6d9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b66c083e044b15dbbe2c091027df5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecbaf0be928889ba34aa4b0d6f75a92489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcc00ba626f0adfea1522773f9b56c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc7a470d7eeb226ec7f64fc31ae754491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276992472fc628bbb2cbf33757086b93492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da04f7145aed6403ae35a101d8c373493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a92558ba41f7fa5f742b9af9a12d2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324288bd8d655828f61117a8cb35c79c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575c472f2e8312271b2f73a4bccd4f1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b4fd55a02a6acc1d4f52840e23cd7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a8a3805f4066bf3ced9b4945b1b58b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59c547ea76bddb2bec9608645be364499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d660c7dfb79453eb56572ffa9e1431500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a8e2d4cf951de13da43cb6028d3f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd506ec47c5365e27e1780d392982e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6144ad0bf10c86121d36872b5403e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fdb689654655158c38316049829d0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935bb6015b865a46587a3b19e88d9ba505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccf412dfb3e5eaaf1d57823ac1e202506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7f4f5d79d8f02df8d42a356090591507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7adcead639422ddf40e9c7e010242508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4abd9959be96f697b6610b4a83bd77509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819476f88e4d841113e48c0cb3f0f64e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2ba1c2bd5c08b36f19d776b8d976d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a3d7ae1e78728224da963fdf5eae4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470372c001b2c8f21af3021aa5bbc301513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cda2362839261eb994494b8efded83514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a001700818ff1b277be9c2f1743e99515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14e75c277bd4e2a2090c33e34d0831516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510dab364f747c0a06044c259ec9492517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040ca2715cd42573c8513ae76403000518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9b0b5a534f2c42dbfc47b5e27b2a6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70773bffe014a45babffd1ab38317de2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf243993beb9c28a5e637dbdf7f40c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7e5bd2e59c655b00be1ce8a24afce522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ff5a57134678cda99288201bf93ea523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ab2ead69124a186acabb67a01fe2a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cbf32482ead08465f4083ab1e4eb51525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c5c98ee4a99d9e9852ad8849165fd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad598ed9d9a07440121ac82cdc508923527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86cb4322fe513ccbf27c15a26b6622528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31346a8ddc2fff1c01c0589c8e4fcbbc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7becc2da39e7b7a642d1ffc72cd05607530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b5bdec936cf2de882585ceb3990a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18cdf3e57928e08c85537bc05dc4071532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d20a5684dc668cacd5afb599ccafb7e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f8c5b2663058ca8dd774a3a840b30534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d02c0c57a2a16782313b4cf86a76a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1176570e974c97e9f31508c43c9bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e99c0fda5cfbd226884d2c1f3b1a38537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6362eb055fb8f3787525eb5e205c056538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a146e5997bc6e8a8a916141050d2cfa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82378ffc6cb6d4e861084d50bb1a0a1d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292d23dd7d8ea95a061dd7c887d28d1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f528e07c6c66ed9b9b3413ed382ec2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da0b17221881417251e33a38d14792543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17970e50e4de3d820b42f4aa88b3d4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505d841aef9d0bb8b4b8e4643449e41545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ed54803e75920331ac317385d56a8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fed1d8da0ca62c4f8ee8305b96baa89547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe889a7567421dd8922c3edd739e0f1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51a2a37c33901c1fe5a9da5caceea5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131cf75b74676a91ccabb965875cfd9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a111533d028845216761617578102551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3494986d926c19e8b0219f93e170a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2301150b8fb27aced57e83051f8d2f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c57a89fec028c9d4a20a83b6715dd4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a2144516e5c4452fa94d56b49c0f7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb02a4db99f1b25587e712f83d4896f8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830963c581639a84ba451c7d4dfbeb17557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6290fc2a6cfa14c6f33c484c8d34abaf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19d1837c5855914bae1a70515f9744559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a9bfeae6f2d4d84b87186229f7094560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c265fa9a032f81e4949386bb82909e5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd335d2566d82f6ad97b8f265d39bec562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28046fcad4adb12d671909841afc310563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11deca39012ee1dd73cea4f704deae7e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54f942981120bf4b6b4bb7a04a4fb4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83da30408af097c8e02ee561a3ec0ae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bae2ed07076b8934fc29d032fb9edf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bcef0aef44b834f425dec3d8847668568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d7b17251c1fe591a95d889bec6b04569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573cf8576c66a02420bb12fbc1351cf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4001e13a6fca83dacb2022c69d4f9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5a1de7f7bf64228ddf632eee03293572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed9d4f352cc678396b50646998a5ae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9d4da595809a6fe153a6720267443574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cb7f8a69b850c26f2712e4640b74c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba31252b06dfda3f5a1a5c439489e34576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73f263994caddaefc0c3861ed32ef6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375ebb192437d5529f32a5415ae5474578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347e9588df16cc7b47ae36293f2eb1d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581d80d6e700ab3ce3d687bf54d5f88580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95b96a43ccf58a2ccd09e5e0e72b2a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90903c3d254f4bdcad71b1795e7f78eb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26612ae7f97ed2fe7066abd5ab0be3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047971da0a37054d7f9661275e4cb38a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6437e5d6a426853862bde1b9765e7a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b3f92a10444be7a936d5f5b6d60dc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b57874377f1b8192d8ac088355572587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf7f95c3e28faea217352b968a8f684588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca345f9f741cb8d09abbfbc1a087322589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334adf8cfdfabace0e25278b682c4b51590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb87cf5f53692c7f7985bcad9e61dd9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a78b5fdfb80eede2d6d793159291e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34fe6dc351744bbf4f777997095a67593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f614d20161fe77b57e552da2882974594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9cf00bd598bcad14dd25ce8f0d8bdf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a925d9c64a88b6a51b6dc0701e31338596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3bef7a244a5aed6a9bbcf8b0db170597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d13bcae17808d555a5b97ec745ddd81598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bcf6ff37d3a4a8bb407332a1dda6e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2d0fcd7d5acea6a6754c9ef566271600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9779997156db878d50eb85724bcd9f1601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80c53980d8feb096541a7ba94f5e2cd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa1d723fe69361c7ed1e04024e082f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e677c33606f3dab1905368812f4e4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6906dc22af5316e859f9bee44ebf40b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9d0b6f84ebc9e51f33e3a478b7f36606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f7bb4e0ecbaf0bfae5b7645839f15607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75004e36a5ce38cb868b20bf5e9dc04608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af09e866a0ceaa862104b4c48a201698609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524f1968f4dceebf39fab8d6740c840610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36dfe8ef6631fdf390de6e55b51e0a4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18817f66a2bd0395dc905e6dea09307a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c208a631931116cac7dc9983565bc269613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ece065507cc1c53178b3df13f284ac614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6114a869d8a80cd3bc0d02b922777615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1fd456c22b7cb02ba000670e8e9fb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9df6140ca1c4aeacb99f99367ed79e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666a0a8d306194d6015d34e1714b80a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5448ec7d60dcfcfb2ac014d197562619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718bb98cb40735904c53603327b03c0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1847855748342b2098f44e277907493621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a072d328815c7ef109a147f9406e828622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b60d124c69e841248be170d476d26d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49900f97fd12886a049f2b612c2630c2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75c7f8ae47b461ed386520f3e31768625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddba3f23c992ca96127461de4bacf28626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa152d7fe23641fe5c3c4626a3780a8b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964525c82efb0ad8ac6a388db6b4d2be628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472e38f6602860ccf7374892846a48e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9ac69869346188bba7afb237ce2d9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a3cd5d7756b10c8aaa831eb095f58631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f70e55de9025b01a96c1bcc83cc14632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf47330b07c5cf31da1bb25ede4cac17633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbfda65bf4c81ca2de3444501c764e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f9e38638e351cb7d04d6f4f261c8ec635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab427a017167185bbb9516ce0512e5f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674bce6289294bf2594d38384e69f3c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d028b16bb24f86a154cecd2e6668169638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11df8685efcd0220627160911fceccf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70db982b0baccb9f481fcd956d788f55640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090e131d09219c76d84668e18ef661f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd2ea52dcfe44126ac24ee525f91d1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d758f92cb9c5e535d8361892350b7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ec3a6d4463d9e0df30fff1ee12755644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade66ce010762675b8fca51b44cc08c8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60452bc008cba1593b30a1fae517c6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10313453f05b367ee0cb78b54e85d8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eacbc29d04c9bdb3b33f35f688dd41c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a377760efdc453f8bc77c1d5bccc630649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7e81f3176767453dcadecea92b2c8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86fd0bc1bda79cfbbc89a8af5b3f58651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7db5ef580d70ba9af325963688735652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439beaae593074316525222a62af7a0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e00816c04b34c1f4a8849e93d9a19654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c42c8e22cecccef763b1baf87f7fc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734e72069d00473d416db37b3e984a0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c601e2d1e43f841927a50236bed772657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69a2bc52e040bc9c688c5e38835b8a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebd4cbd1380a5ea0c921c495cf9569659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dabab6624690572cb18a75026a5beb3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e86778244ba40256322fb1a637f5a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21ad20d6024ab6d2ab00bbde0170f0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbef31d0d5d2af1ca622130274aa7bd8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac60d43112466973df31a48b90ff5a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10e6661ae13b7fd05ccca42141cbd63665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2577411d714f57d6a8c31effb49261a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1bc105d2fc14c083b92299131b734667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3310b2a3d495ccbe581eeca7ee001668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6db645aca9217a0eaaec4abd000b9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea06a7b7fff089e293ee84ea1b6a08670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab5c083adba39f76b74aedcf374e437671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e05b8752b2f422c40c25f418dbf10a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6befbe6eb767de75b56b70bcb68984673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd08305abff3e6cdea5878cd738dc1e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10305866cb7b620a809c3c91f6d2b83675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c447f2f6b0aaa499edefa30125d2bec676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bda8c6f6b16bba2960c181d75ac42b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03525f0a5785a39b6cded89d23900d3c678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>