--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,86 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...7 lines deleted...]
-  <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65663b160a741cfa8e668922e71ec04b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624dd1ddfd7436ddc6b41283694f2ac2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4a8972dac586a57c379024238094a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338c697da807c7de21ade38044310bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1585d830055b850006d661fde133d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485dd03113c334f3f3890fa2b2e660ef6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2693c77e9726ca190269743c76d03e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e221d578753e158dc3baf88e5af6f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f63b48fe4be458953306675775b9a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddeaa644bdc9b91ecf84715d907c16c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2f0d14e0de7f0221f7e94c1abf89611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324bfa2996573f80aacb430f2dcefaf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f20a4264066bc7573facc32ea93bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30ed11f93ad183d8738b764b15b46114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4104c1442a100ad24b8027eb5e9a611b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82259e2cafc567eca42389c3593f4d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02307c120fb8051e696cd153d605522f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24fe040e02226862dc9d58f246d60318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935350f1fa7e9a5dabf3b96f2f7ed79119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace919ac035814c692744b5cbd3f2fbc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88937bd938b2b444c4d65ccfb524833421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcc401dc30e14c19ff238730e4f1dd222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6796a74fbc2d05ed35413f4cc58fd423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee484e567024e84de1ccd5abbadc6724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e291f6892f39c7dfeabf04362dc9a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5b06cac875ba5dc798d3d2a61430626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1470ec82b34dfa5716d012c7123152ad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f89c78b5d46649b12d95994c30797028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9e0e01746c92d3babdecf0b413348929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be048147614474c830d74ecade515f130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd838e3733f56f738e377051a62e74931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e2b5bfef8c456cde093b69cc10f3b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8998d0b7eea50d298ebf97e0c228e2d233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906929be61274a9ac55b9e2662da145a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc13f6262915dcab9dfcac508f1bdd535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6adfc62515cd616a4c42dcc621915136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16893ba487ae2dda5a32ade821e103ec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa048d1b554163c0438fecabfccb036b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14ed49d32b2fd69ac6a788457ee5c339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91c53d76b112a8938665e0c96d30ebe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c67dbaa7c9e00fbf15d72f8970d7a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2646f696f07767c6eb293d70719791442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc995e72ef1cebc7c41c71de260e2043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680fb499c96b76508d205eff1831bfa044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f90797b2ab8601f49847e2daee9201945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6783aa0d3c15fd517cb8c7f0f7cad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1974a389d21a7537b56aa09351435747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b6be8b0f4ddd79832c51968fd5c1f548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4290e11c724671a07651458e873a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820768c0162c118efa8e5d9f7faba25050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0372f9813dca6116f0da378ce421915d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1a04a16fa16c969e5e8b5fa6a6b2c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77874fd9063fbc983b56a1f55f326a8853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04ecbd42a8336d251420b5e4e07073654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665e77a8949914b41d69706bc4fcea755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a42981eb56d7057eda1e8fc1ccb3c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e474879650b21bef9778fbd725ce1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d0ad92359b26402e10dc055eb49b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903d26a40f19bac6b0705fff58625a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca6f3844c906c1d445ee5715cdfd9260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc979f2ecbb3184fa225d5cb159af5161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2730663afa1ce09175879b13cc5cf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb8ad0da7b247405f6c14442522d9a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943c3820a86929809ce904fa4e704b5364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec270abde38106aef98f6c956424997165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06da3299a6f16621cec06ebad89a531266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d0a38053ecbe716ba0ed7673a73df67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980a69a8bf82b39e12273d240d3f8e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c79a4bbe5401109f6607c19f8e4ac4b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce162b8b1a094e1d3d49742bffebab970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbd168e4fa7021f928e123a2ae3d5771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a2f2828be52baad1bc6e3062e1930072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b49062fc307c75f32d5bbdcbcc67273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649eef72f5decf585af0ec05f8a7068474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619ecdd4e6feceae5da2d79e10fa21975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8b0fa576a40b8eb8ad2d049fb0f9976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbee17b6a51fdb6dddfa45ac5cebfa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6336b98b6e5bcc545adb990aceb1a80378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ecdf079468b89980ab9a19dd8e43979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba079ddc0df94f162b992c5c9533b72280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b7eedcb523d5741b37203ea4cc4ec481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321a0387f49ade33275323618a6d23e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb708c5025ce0a1341707975a53d2e6983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d98315b58911c4f6b30944232f226b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b33424b883282a040d152fe87ba47d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c974d1f129d035df576c1d50f8266e0d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14b279a6b2e573baf3e4e8dd6b4a9387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362b4657e4cb6c2a0d8f618244f411988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139f61b6dd4e9883febf7a4706f42de89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af98a98258fee2bd22dc786b8a951390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23513f42873a211b5291aeb1a0c491e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e9c46f708dad45468b574bc417d0692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacb8f8ce6e6c15b4c5bfa61b6c5f2493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2694b6cdac43a32339ea64d50ff0e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924469f9892508b812228bebf3b2cfb895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06403b2717571fef8d21d41a56ebc8ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1e4c7325923d5b9a05057d0a5960997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbea8aef5c39b8920015d806fd7a3f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12781a914ec7fd88d983232e25904d9299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48d124706bf99475df3afba778bbce100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2992bd633117b3bd2dc4e203a5e45f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949bcf1cb433b5830d24b8e732f90f4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0492350e7822d8b37eb22eb827b5b2a1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b8234a28b4571c1f8061e229ea9e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac46c586cb0ce719f4af322894da0c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c11a59c6e7dc15a47cf00f3a9feb20106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6aa948a2bb1f272b4a5a65492fca5c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d9c1d9d1352ba466947767439f668108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab6aa6acfae4b59b0ad12d6da18133f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2f3c6ebb7eb5085739229b3b19f98b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187f65196ca0569b2c3942fb566c637111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167d9710dc608c76d265b201a28efe2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862329065826450308d0aff232870e9c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d805256a64fa6a5aa33a4d4717bb9f9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c98d39167b35011021437aa8751b23115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e6bcf23839ebaa796f412e3bcc79d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14510306a62e3befe20f279ee695dc18117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65e8fc566c867e4edf86e403cb161f8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4355ed9d092e27d4cff37ed052c66c8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace130e44502010f37f3fe64466d7a73120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ad17f0482b865bac9afc8b6410ecd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3ed863740339a6c2b5be688b13262122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370c8d4456ba557cb27a09a89052831123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07884c0731cf7d9f371cd9b2d5afb180124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722be07157d9a93b18e03f526d10598125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32058038b8c247d4c580ba015f3a7b55126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076883c3510f9c4caa4607e49315fff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fac844d324af6adbc5976701ea479128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd150c1fe0d70e7abe2d86250e775e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5767c1498e37b1157cd466460a77e2cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecdc1ecf0370e86e757610ba901321131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca555e37baa72c8b974b04ce36dd8fbb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e523458d3475d0efc7543dd26e2db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfcae5fa7369fff4e548ae851745f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4a4d048a11f5f64608e60d28e7333135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f3eac02df1c58977e0364c42ea2f5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d789373139154e3870f0cee9a2bcc8d5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3107bdeea1f679ce39e1412571ffb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56fc5a69739f048afa01425ef9fa9e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04507b14237d59e10830fd05f701e148140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a898be7a59e595dc1b607ab2608bdd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a446f2341572f4e8eb884d4adde4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f702ab72df2bc7091ff2c7d86c3658143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141fa435f5811364df0fcccb95984e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ccb3571037dd7951c4b334610cd82145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dbd50bf3bb82fec889bf7e6eebbe35146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b28ef7c189ce4dc0d1d940938c950f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49015d1fff91492c69e930653d2ed067148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c523368ea67ebe9136f6a948ff8078149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd3d98dbad9b36f799998c12c1d405150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0190f5a1475f4fda1f7303fdb65ddd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7130f65dde21fa6a1bcb1b74fae1a5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d06a2315be6b8e557b79a823243296153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ffc36cecbdb0023dad33a9e3467d5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b99e915f9ddceea6d2ffce0a45174e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069faff743fd818f6344f89a821f653156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6901f47bd538fdacf3f8fe446307244157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e046717602a44c75a995ca5afd9e5103158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fb31051b531ad7b7dd928c095acf8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e7daeda94b40a99e3ef2de4804e87160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56d4ca377fca2225995b4d3f80a76a1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d69ff0345378abb4aa4f97b8ac0f817162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fe296dca830591020e22309bdeef7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eacce0101ccda1b3f6104dd9e5da69164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cf29159d66261e111e6f886d42385d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f43f98c5a7ade9ea796a79085849a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8179f87652c7c39624614ae7ede87167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477470259521a39718392eb66d0652f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f7879dd4221e49075fc5cd496c2ac2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202b16f2a3c20f94de85a8bba75661a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5c89456667687b24b9477fe53950c1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261ae26e1ff11f98a87c02d6a5b2ee7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7e1831e7fa5aa828465329610aad4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93fd677f10a57e9957575748350eb4b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6ea3b9cc075365c81127c1d39f706175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8796b95ff231107dee06c4f691ae50176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e8b56c0ff6df7c7cdebf04c35642f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f755c4e9b0cb0a36a0925978831b3e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4cce1e582814ceb28643c21e117e81179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45136f1ab4c3afba6dfbfcff2092e480180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e663b3285916638fd2850c89e5c65e1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba01ca56cdcdcaa22b698c6baa19c24182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11af4863256b45096bfc7065ebae43183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83ea7dce7e32a5eaaa2cd1188cc107184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d118c2664236f534fd0b232ce4dc426185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854cc5bebb0737b019f35c9c3963aea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957db0ea403c368ff1e47a581bd942b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e81ea51329d2d85040af184760a3d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c28d2bec85abad5e8f6001b11879b5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3781d3f1d2d22e2ea2e513a1a845d02190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996680bfc7b1db649cb6f029eb26887191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a415d69d2878cd4661bd681f8a1b4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1faa1b336a5ad710817696b7c5db040193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689cabefa48c715e11278a3ffbe8e14194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd31c196fbdca3f7d3d3e14161a3dce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02661c59f0a867be0bac66de3ef2158196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a278cceb7dec08feaa4578c18909d5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182c7d240a504c6562f29f4f41b1a10198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259d3a15286ac02c53a1204b481bc40199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7f1f423302843bcac4a3ec0d30f88200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f7dee0e47296e7272f77c05306040a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be75dec22e9c4233a131d6e2a149d302202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ea8b223cf45a169ca0a3512bde1f3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72081fd6003fc92f7a38c6c164be9e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765920d6f973b35655af6e0f26ea2431205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055e2507bdd3a55116b9f1479f5f19d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5eed2671bb6d708c83350f577edb2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98295e3341d579f6e3a5165756073d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090989151e1763382a92c3b8b63432c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89f78bc411d099baad760304bdf09d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3ff640a2a4e7760095c4a3cc30de6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654879c02e1555571b964f011ce3cfc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c71711574da745bbaf8beac9683bc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e2b309e1fb3f20457a6bd10ee90fa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82118238fe01b18b69bfc831e9a8f15e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3891ec9ad77f828ac5f8c8ae0aa392216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabe355033401711ab164c361a88200217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f8b916f591a6ab8df3a1f79afc4a1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bad14dde58acfc1aa275f29736fc62219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ded031541752fe268fd10781c70f31220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12248b6948466ad5e7a8ccd66a1343221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f6baec3fd878e4e2238e87052c763222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c2c1e656e0046a72491fc2586c9ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8921f45c023a8b27b7b5141618879224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe4159088ef34f375e7797e7c3cf5e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05ee2e5997baa28ebd5df6bf47091f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac109bf844cf4978144f3ec705ab963227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9722c99dc091f3d5bb3b1c9b50ef4e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d816883a06bf4530ce60d14f745bdd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51277017e8f3cb576635733ac15c2ba0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8095d15e610cbcaf96ac3d330ab10231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4690d99d8207205c2847fcb4392057232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253c603244fa02c537c60435490f070233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739e419eef6817d1213a8409d7c8de2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f87a5f4ed179399d0a28f95a33843235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb14a338257f187ac400dd4edd50858236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f831f0d1afd74af6f33d3610d10220237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc44c9201c2cae0e7350ee8a6b78f7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1cb520c1a10548621350c404b85ab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10bf2102f9a0b6267e6b3f95e002a6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd115b76a608eebbd2c357a73a374a2d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578f35a4cb093a2853c2bd5ac85fffd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433df23ae1c5da65085f3356d0dff480243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151486d1a134d2aa2b48a13ca9342c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec58ee9f3e6be0bbb57dd23c512816245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766952f10bd2f63ae32f1654a662a14246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207ac821ad407f9394a19525abb0fba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb9b7c218ac9ce63a3cb2051a1e8a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72127410d2abbbc69d31da7cccac2c50249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fbae7bb69bb5e96586b3555acc469250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef7c2f268919afedcc44400c953620251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c284b34ba3bdb10b50a38b1397f697b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8440822c0cfad81f0f6185ed390c6f1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3928c702784fb07f7a798f674b867e1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2736d2d186724f732620ce2255ea3f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054a22dfc5412c8a6f50b3d1c8d47fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cbaa2609b3527d9c574114a1866a5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538e931fac607fec8a393f24638c0d12258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850977e9fe390c85ba2e766b2d7386a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268187c5afad041b9b376a12ba5f6314260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ed630c7957163d1f13d9619a6c3a4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421f82d379898e1801e06721e4cb0f3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddebf59a699aa6ceac67645f23542efe263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93b7e842e3bd357b14478c5a3f569f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d9d559e26488f934d9e5293a2d075265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6637e340b97d380f97bd920ff8c58266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109cabb93db84dc1cff5e459fe6f1f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49a932e9473174ac4a1fbdf27b785f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb9e762dea9223fef31cc0b31895b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f0fbfba0ebfcb3e2bf7c8c254eec8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650a19fed653dda3bdff9327179e57b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b2af051a7dfc0533939601d27f179272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61fb00782f4f69c2465ae73425d2a4a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cdfecf1e2534ae581e7b5640591a50274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ff425391f795a2ba2c5de56d00b7e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7a4ce6ca6a2246c9eb0a3c121886d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb749303dc6c50b49be863ebae414b71277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01509cbb1d010efafee4dd182d4373278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a46d8596a67c68833f6805aa6fe39d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590639a546132d095f394be2a216c7bc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5220e37038675979ccda7e9c6f340281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5d3aa8fc9b31292e7a0fd1244b863282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c92bd95280f032ab9443c6ce92f46c5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bdf69d828e4d868fcf42a839031a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b6d015489208fcea6d735669ee733285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075db8287660ce1c6ad3e08ee4c67a37286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b775209177fbf1724efc1a1d2d7f7d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e5d6aac3e6ca6bf1a2de973d462dfe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68719131ecaccf0877b032397b7376a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327f5378612b2ba99d9e30f3a85517f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8f4eaddbfd07b07f3b4bf49fc99c8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c4493a1b1b70e14d392b1414891f8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ffd2fb11f72b38d351cc596014018293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1146564c7bd93ba2b0eb83f1b1e19294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c817b6b59e75dfdf9a6244fccc100295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0afc0f50d95f8e17208223b9da3ba296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db98dec126103ad0dda13cc04518039297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa6c3fa5cf1e0b8e3bea37be0087a0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe27ccd4b61354f189b9c4725fdb76299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99916e52b8504b56b031d6cd8ba01d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b4a2561498d7b5622772fc3213b03301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bf084d49824edb36b06c64d9d83e67302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afa1e7a63c6b59df6e0b945026c2012303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3128355b8914def13adf586f59cdb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c699ea6cc488dbc139353cd373428ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca65477886f8c055ccd4edf7b056997306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec72f471029553f08a9feec4244beb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39f579af7cdefa6d08edc4605453ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0b5a537c90e98efeb0c1fa68bfd2d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd52a9137d59922c04a8537bff7fa0d0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f6e6b5a219e6f73bad5b06c599b71311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bda01f000a2d3e268f58adb7aec30c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbe6e19e808034bd73b60685e57a3f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63cb0ef36f87230b6b265b4a27cda03314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bab081ebbc9ccdfa4cbb242fa87bd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54bdac1149fb65837b39a2387cb3bb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0eb0b0d50c47e09c4b5a919c0ef2e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd9a5d4cf9648408d25a77af9d62e6a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec46d107124f77ea6502d1ec56a1b5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d634d481ffd7a2dd6f5fbbb9b4430cd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049c932df7e03f8574976ea7af3c6f4a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9bbcd0744e51d46ed051ad4e0bf570322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f46b0ba0d79e232ff4e2f9dc73f90b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00ac08a243ef4b79d0516c09ec97a9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb270c8ef4313c697b213a4814fca90325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13923fbede88ad103af035ec4caec3bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8d6ccd09824f81a88f4418f445a1b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead4b2d6f504f28877f2a21a8add176328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5591a1ea5b53c186e3d49d60c6fe1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0c11fe00fe4eabcfdb565d95b47e8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee6fe9a251ab4c659fbecf2bafd1773331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddc0a30ae840345e78c7f84b330226332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a494c5e75272a4b0ecad628e824aa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e9e0db344fbc96a550b945f68d7fd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff494c141cd4b959fc0fcdb678a759ec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2036445531f337c7a329bbd7647080c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4259a70396f4cf48f6163ec47479d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3b9e603870c559c51b36b000b566ac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc2485901fb94a5945a1ec5fc0c78d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787ee9bc13a0ec9081f89010925c29d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e18d0639ce14ec404579bef95665db341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf4391fee944d281cc985f58708e57342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12334b80cc4f6119e78a298ecb37b03343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e05b1bcd955e9f09e89242859774b2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c285ed866d49a44bd6e0d2ef81ce7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4ac23c59abe67898237f99372da2c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab9ef0e8febf5522612ee3ad272ff95347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad3222598d790d0aedc1aa4ebaf936348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205b9dfc04fa9749d450b6ce0f8832a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db72b97839fa78c0ad32dc3dc277b82f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e61ac0cea70bf9ee087205886dc98e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebd991cd60429b88eb607db3dc2be3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a7d9842baafb800cf3a692d42fda1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaa88175b55893686b82af637bbf35c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a563f0661d6be669398d822ae4dbea355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a78e0420e89620947fffdfd8ac8e7356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee051276401257155730c6c83bb0918357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295b34ac08aebd1fe81aa93511537ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b11594c446f2c22752be050b6d8e35359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b490d5c6101e27c127f198a22d45649360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef99a84749b9c3ffb3c9694a236fcfa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74f19e7d011dc4587731814b807e67362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed3bb2f78abcb7ccc31bf0de8624cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07adb16a4d30fe8ab848ab022807f3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0266e385d4fb828c940890e22247c3ac365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f5a1593759d1a9e9f2702b7cd601c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bcec7718ace6785c9a400a5016a8bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27262c19b9ad39972ca4fe75a9ca55368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596bebcccbc627f0a094ea8086fe479e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6fe532b9fc09e9c8be1888912cd0b3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e1dc5069433a60c1fae198cab05819371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdc06feb20c2c828340c9e88656b00372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e602ccc152b54ed2a7a57b1f78a0f3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd76c70fc80474584ffa944ce7f1475374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ea731bda50480e26c339d05daf061375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759642d66acf28e55f381d37c4116ae4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3300b2d455deb36482bf9ca596599377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff06b21037f2506f0ce909c26de784378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ea375ed4c204bd73afdcc933944e4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee10a634a674131d178712cc330592380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbf219bfe2bd843629a4906b8d93778381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78337b98bc6581f7e571d98c8c9cbd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bba538b966f4d217840cd1a81cd341a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837333a79137fa217cc7105101f2eaaf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7832580d753b8395de8d7150530e1c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518889f63dfd51de4a67f32d4cc436f6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a399ddb1c5c2a569f0499a6a6f7c18387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d10978fa90d52d001611e487b1d09388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e97b21ac7ef57354ab1d8397b6674d8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909935e3e8c5fd2f2351f5b0f8168a33390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f6eb762e20a5e62c26664ac19e588391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2de249d35416c4cde50b66305fc143e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641212a03014483ff30e8c7ec04755c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561592380ac75e7439ca6f7c380706f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ad334be33b3310318d94e8d195a6a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15c959b97f604d283f9369e459ae5c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5df6d6659d634e54b0e7cb42501c0f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777639be67febe01097f438146ec6cc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc35487656aa2a131e92dac9ceed71a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ba21e78b49e11b1cc3dc010946618400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84f89511bbf06ef68e228ed98b148d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e864a7d099a7685e87345d1bb7c6a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58cbefa5aee1d28a7ce4b1d9331d8c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a67b2e6777ece89d5dd3a4e5364f65404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162419f423289529648974925bf5221405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713f1a39f93cf701c90447830472fd0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d3b245f7d80796c090e563af891d9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3d476a25cffce529f9f6e716c6bbd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047b9e62d92fc5aeca443eaaea2e910409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8aec8e9406dcce02ab8c6a6a29909f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b51c22d606ff25e815560ae2a326d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51c90bd4a629b64a4e319c109a3c38412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a19d2f2f61c7eedfcfd401e99f2ac1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93745c73af78a35b15c96af28a4a6000414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620dde5398f82821dcfbcdc15bd2956f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934534aec6dae8e8eb598baa430a7ab416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208bd153181050d9ad199f2e1614a3bc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff9fc83fe07e7b1400a585fa2e77553418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d380d87e3c98beae2283ffe07ab1fe07419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a2247f1a73213c20e687ae7ecfad37420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda3532cec43241ee8926329ebbb07e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf5019df0cbca411e31ee472928a0a8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27bf24cd816f49121391ad5f444a345423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de626e2b93c7179499455bd0ed730203424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bf11cec861197a02c15b4d9b3ed65425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c999217adbb7885eb5a2ae9acdb218426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037e95b7af433d68d282289196d0404427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b912fecdd72437e1019c612c3813d33428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3771306cc4bba80e334d572708d434429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c55437425256616b5b57a0c26a4d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c544d736a01a8d669ff8207c426ef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026b82fbf7e2ac3d3389393b2893acd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ad3e9622f06341924daefe715198f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b48b9740c02c29d797e665437b10fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15eafa503b6ec4b0a346091ab93cad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f687eb6048bfdb58b48f36892f498436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d6fd4ad7dfd27889770c04f6ea0bc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61072a79be8ab7da7c8af75bc845950438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a70d953942e5f18c915923e51d3761439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9430e6a3678a1323876e27165709489440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456c2d771199e10aabf6dd1802c2c07441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49eeb5a8c838b158e9ef1feb4c42ac442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c69a0c5f1695f80e5238d554a7ea9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cd2919427c5b95d96d9da4adadc59444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd2d9acaf7c6f1598de12a84e9bff4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b9f4a8ba422f82608374892e04f2e6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e02aceba8dd8b6b2a7c180d4291db447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6906886399a22b07a6f3e5a548d710448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047b9b0eee724ba786395b39780db20449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ed733590c035d8fac208b7043ac4e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac2584b996728adb2820eb5837b8f2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0718ae6b8e787017e15fdcd6281e34c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce49edab9da270ebf2e76d6e948cd7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5982acf9ef1e398e3362ecd9039353454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5edd068b2b9c36429f8db0e6c40acf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1141e88f7f3e2adb339c95f8b0ec2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126bf7e4f06eed42968a3d41244d23bd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d922e8d52ac7a66da04619f37d0412458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300d27ce114a30a12fcddfa645f09153459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05945773b57d4bfb8909551e2dcc59460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf657e0f5f2e46b4d473a9fc2afa0b6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86838a4607e59247203a8b038fdbaf21462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225487179eb36dd582e3db758e45ae7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa47e2331307b68e7339bae9860bbc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37cec442af54e68521b2ae2f9d9bdf3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a69fa38f881793e584212bcd2e7ca6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12643ee0f440f681271890d2d3a9592f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaaedc9de673f5eaf3cc7b4afae7570468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a553a6153907e530267d6c3d913e9f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c09d4367b9c9153335cd78219b438c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec04f39bf58c6d7308ced0021c66f28471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519908f54f634fa0705ed8b46be57534472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f714d8f5ca568af20270dd969f2766ee473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bee136795e7e46d66cea6537d27b7ca474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4c1266bff5f2123349b4ff4595445475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a39ee3ef0f97f38474668957cfc63b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12efc943b5dceef55214e150fbf29fbe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1095bf8e56e249ac90ab0f95a2c418c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a8001ca169391eec78cb61c21e322479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f47abe54d3eb2b765fc199461996df480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73803f284ca49440866b989ff8ed7ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26549f99734361a560a1fe0b1cee72b2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba9388914e3f141827ad62070d2c94f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44518dd8701999179e890056cdd1942d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fd620eb12797af3caaa736bcb1e13485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9d021d5626990880d9e6c0a30c307486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63594a8f07a15bc0201051d5df0a670487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2a951493cdf6f04c1c842cb49d323488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e79bfd889ecb0832e8c2e7b7f930d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78167fcfd4928b5d81f6c463f37789490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6455d00b870f304d3af19e47879b778491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bfcbddafba81f12c1d3d0e941e74e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc2282512fd600ee609cbe247679c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211584e00f93491320fecda8e286a9d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d437db981f0ed7ef9dec8d590e811d0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ff841518579beecc9250b24b3bbf7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1e993718e7061241416d5c6747e60497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db261c624784ff87488c0d3b5227dab3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe717e2bb9b02672caddf58fc019a3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14d51d2c27ce6ee3c28bb753cdb3fc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bd7143c3ffe2517cdc5dcb0f1b84a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c28a019d346f1410b38ec909c1c8ef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb6d311fe39d383c66f05746a2c13cf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7dc0fb5dd7b888a056081ed1e35c74504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090d685d7173d14580e4117449f99d8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ccd9af9eba16ee5c06b6b0d66327a5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c3b54f07c0b8905acd3021e322bf7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351fe70a7304c45268d26b5e5b484dc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129c0152a2d2994cca9b4b02d46ebad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea195d5ef6b40b21df399590b5b666510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2703fcbf390b00749f3c9c62721f8cc5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1571624d5bbce655a75a590115d3198512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7062523f3b1f29cea76a4a469a1d1916513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b5bcf23af8d13ea48172b8023a85b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec6d6d8ac1d9771a9d52134c26a7c3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135c0982b2fa54edee8aa63753e9ebc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b76eb7268e97f72a94aa526aef344517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff318d63f1bf0a609f1465f18cbafc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f3c3e07aef6eb647e59fc89e83ce9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15a3fb1fc435907c9c59fed6199718520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce786c7bb86fa51935a6821816873c7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291b637bee3b000a772cb71e7261ac6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f10f7ab1d79ed754ea96aead422be523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48d90199342432f4e1f1cc7ba08199524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa5fa4a1a22868dcc73f38dfb5d9fe5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060da600f748c565f3bd417b741b7c10526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe400d4f1e21617de1c68dcf814aabd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1d6fca34fcb579411a82d283c1215528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f02c7526b0d07baddf85b36b4f3558529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c83bd8d13ae3390c7c19dd66edde5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26f1868fb18ba2a5d623cd335c79ff531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b702aab4a01762b74805ba187d3f2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9eedad85db968a8c5cc10a4234d70533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742075c977494bc8680dd58a0b1d9a9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7962946eaf337e8041491fc12a8a38535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eba97450ea71facc4181c791064dd42536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef1593152267c9794d939681092b9f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815dfde4603efb2004a4b6b857d6b32d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b74ce2082ec3603065f20e8bd5c40539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d86aefd82fdd103f8841e3ce2486cf540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48ccc05b14264926f514b50143474f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c0953618ca0d07b6c387ac0a9b9879542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee96866129d3c39df4617585c4e5ef9f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e30a7b14f73b099a445c11ab800b82544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfa79aa3aebd99e3c9933ce2f02f0f9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fbd6d045e37eff5463c406dbe8bac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c88a1a8d974a90ec3f2aed6d45047d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddf9a5512cb29dec91e0928630dde4f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba7e7a475cc3a8f8e381daa38b231d7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a58b1f4fda689db0eac0ae43f7b66b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ddba835c2cec0b207cd448f02378a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6a5e3c932a113cdc214e4a651d196552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4aa4b60ed163601c59972744e0de7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010b9d067dbf692ab70c4cd9cc48e5b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e5b46cb84c665dbc05743b85e2ba5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb794fdb0809b88c1a9d0800203f61556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9651cbaedb49049c9c53b389bc578a1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c2940ad980d73f8e5f3df4bb97b19558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2f419670efc787e22cc0363f24f52559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b707e407918e0ec30fa8f85167325560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fd53da9be34286303f72d9f004bf54561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e1cca052f5c031ac24589a8b611f94562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c605773caf48deabdf14ab4ea2cf78563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89ab990f2e10d4d21e6940fd8e2776564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f1269f95f16af9a029b79e494a699565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382512827bf69835af5cd3bae56bfa5e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd1a12ad0a43908e5adc605cb0dd07567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25bbbce46dc4a8f0af1cab9ebb2882f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890f08d747162b98a36095d430340e2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc122ef8a013b566e9b68504b46adc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf5bc48baad02afb86970dd1da4833571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aec9d2b4306940a9ff69626c93912d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb34eec1a3610f89879332f9a29c36573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45ed6beef32e9ad9105a73e7b01d86574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff30cd06591709e4774ce272c8d5803c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf137b896b6d0735760cbfcf67011b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6139d666657fbbefd1fe09a3f8a90644577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a445aaf69778f1ee1225329e14fcef8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fd422fd56596b6d9f14e20e0f3d97579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a1f7fd9c0c3b9fdaa5d38c51aac7ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de214a8f7ee65f64d9f79cbe14c9cef581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5613f255e41876dd853bbea1363c4e28582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ed76e9bdd02a138a32f4209faed7b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95dfc108ceac95d0ae4eb407da2aa0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8001740664eb19b9fc6d46133407f1e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea8ded72bf0de05f4842c8f8528f53586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074ff60abb05252dfdd3cf59584c8c9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936c6569d1cb25f90255ec1fdfeb2c0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602513cc5522da01311e1566909e425d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc63e4fd84b9ce0a14a2d300d4df53a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70e4d2f31156c83a15e52ce375fbcf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969230eabf4c97949cceef75f0eb8f71592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b088418f4ef9cf7acc64b8e0501da593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec7d902d2a0f2028b7844af184960a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42602361b03c867530ff3a64121e81595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d3fc59c7d06fbcb95fba1524fb52d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ade352972adcdc19996a818029c407597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49319f1f76f3b2a1850e4f85a05309598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973638c25c9e537c4f72d14679bdfca4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61632be0e4762adea9bd66567a796bc4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33abc235ef1c482c8542bd53777e50601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250d9e792fc401067dd1c5bcf7e8823602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c369f0e04d75cefecbd98582768101603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87541c0a98b2db5a1f5bb4df351ff878604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3beb74ff75b0f399b154647e0a65988605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023310616d9d02fe80a9b538d5220fc1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024dea12feef03a79f431ce26d1ac668607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd234fbafb6ced362881e0da216ee397608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44af192929983d435283b6c5028516f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b09d409df64dda3dedce0bc76480bc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9e525ddfe4eef29d1d2504f4fdcc1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3fc3fdcd9aa8ca4539b78c40a7a96612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3fe77d55980eafe96a3959cd936a32613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389d2417c119656b922ceead1547dcc614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64858cc1f06f3baea7c42c694a60ede7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157c563b2449133908371a597afa59d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ce307c0135a3416b3c680bffbd71d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde865e40cc88b5eed2674caf83c2f5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8383c45cca41169f8062203601b3d7e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086581b4638f527e5ac162429a0a10f3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f37af60a32ec56fbe9834233493ba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e70f6ce859a1045e60effc021e1a25622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76d1b3da5196941b971f79cc8f3847623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf393b872b1d6cc029cc7b48578a977e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aac01de877acd05d07606a3ac2dd90625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f751b6a5a5627e11934866d7a331d43626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108784c0398cdf37415e6526b6bf464627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549c6e5db968587a097eeda2018bb40628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5853b590d323ba0c297b478b37d5ee50629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f2fac9ed8e809a5956a7676e39020630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef8a2b5891219c84f9ec2c48098702e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca2f2c99d2d7c4e16d08501e74c0fc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e98d9e88af861e775018a06af2641633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b098f69eedf1ea7741856f2fb1f63d8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a44ff85e8d99146f23191b0e0124b4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5a287be1b854196aaf1d3d4ff9049636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a69ed8b92b40ebf76958dbb24a6a2f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfb162fd00f6dbd00bdda6415328c2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c0daac5498c49981cec06766bd512a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bed3a4a5280f5d556b0414b369579d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa5778e1cc0de683f7f0609571910d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0440025f8df9777ff1dea71d5e638562642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e154b560bcd53ab8285fb6c5f3cee8a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda96906a879ad9962f5beb40b15b6de644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f917d9f7fe3fc4ea78e46a39a54757d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47beabb0de007a27fb9f959ba23d3c94646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1ff7625da3e21d782442e7b19d4e74647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a0d32e7c1263bbd626e857b4719b2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b596323c0a7f63e2faa3d50a864e56649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915b66cd28fce36e75d37c7b6ce9093650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb614e4f955f51eb350a14fe1365aad651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0092f6d0a1eae0d4f6fe388b94819c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249d8524eb13804c3d3ffcc6dd0ab50653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca922d8bc51537f969f313d6fcb2ee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4c7a44166ff92414f3312e4e45dfa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0c8344157472ff46351414d47b694656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3234c0782716e894228b6219e1b6d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4562c11dab9e323635d174f9eeebeb4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88b11603283ccf6cdb15ef88483cac659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8a2e4211bff2568bde831f9d93726660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785f04d677e8306f362a4859f7fbe15661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d031356b4d894bea403861215cf8e4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb72a38b39ec1adc8c4dfce21d5bb41663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b291337c21f0fb3f399732fb788249a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4496e75dcb3f521e466f27ccff7491665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acc07769c4fc04af38e904692574996666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5576c1077467c54a93837984d0faf2c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf902d09ab2b036740d11bbc5d7f91e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752d26c88cb434213669a62380a2088669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fdb06c20e4950209ef7ad4cac1d37670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996298bcf3306a1b3627004230c5140671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422b59a9ba34c1316c694193e28e064672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198ee4002fd33bf5a41f7c239c735434673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522ca0710831052c807dd2e4ed08f72674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0cb788a03ea1607e4956a553f53f1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fbfaf0f4db120984d3928e777884f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068093147e5e778e34d0e7bbae2561d2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341012bb06272f004ad4c313675091df678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20bd6a919cdf33a66f371862da8b7f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2284e50b1fa4c67eeb4fd3ce07813d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c0e419ad7b6ecf82deb859934beef681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16673bcac5b7ddbc428045680315ee09682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1dc8e336ea9c6fd60f4c2fc50527fd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5fdc94a39b968f44c564da749dd43684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a09a6aa515612aed3934bdcf6d6a7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068dc6543731c6ea055c36888b53e09686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f273ae3e87cad16b04d33b1eebc62f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1587c2406b4093b2b47546599cc0305688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5dff6a48e965e6d38f771f7f044ed1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5b48d35a08d19b2311f55ff72d79f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ca07fffc2eda60a7af20752ef26b7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f7aa507bffd4341b63e244edff066692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522fdcd4bdedd671c71f744773e6640693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bf0c567f70e17c5ac5ca3635eab180694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0efbcdc0456f018da845192adfe19f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b675401593eb795653b722c78fd0ccd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd52f5cdd40dd97e7b99fe1d8fbb2c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faea4dd56f238dfa32310be707c61af698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489c3f4f4931f8206a9cdc428b59d34699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ffd3453532e6c1613cc75c5526d2d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeca289aa90ad073722171de43f4808701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ecbb9ad8700fc980c71f62fa698fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7124d3767680d8fa4d388c2b83e87703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542c36e4f2f1c3ba54a82a2a4f67e9c8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a70fab09451f001fc84233bb522b5b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9614d01ec87dd3d4b019ba7ec4dd5ee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40213aae6e846a32209e4e8b79339626707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deefe399ae17d57ea129f6e4427a34a3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec368b3fd9346b1f19b8b825e92731709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5b635e2ae45d5ee8e4d85df19a6f2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e89f6c1d8d8fc9352bf9c4e37a008b6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939a2b026e8a19f603b2dfefe379adf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c471c0eb48dde9f74456ad3ff48511e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8806d53ab3131b8a0fb436e43614d55714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b99dc93c93b846cb29e421f23f1faf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf57f5f9976871bf35970ee008a804716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a187849aceccefd4e9391bdb64d67e2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd1d031c389201981449225bacd113718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01cdfb38f608a2cbca8f7a42cd0187f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa2b809a3637b29a12300e998d45ff7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6c8a1e9f7fb79c50753f81ef0a8a9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545cb7b3a0eddd259049b42abf941fce722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68abb495194853b2807da6ddcb3c29723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07a1a1141f9bcc93d8b29ee159daa0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3641d74314ba051b6bcdd6203f1798725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3365e25161c0b9e23d8bb0ec20b9262726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d300dd0dea0af2de070299785995dbf5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bac328331a70afb04fd856e0cd084728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9490711a562592f4871648769ea53729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d152bb814e8fad7fc39d7cf032cda19730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac2ec23920b17593e75a050d9e525ba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13372794d48f76ce415613a5350d27cf732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b367a690ef5ef401f5d6bae6fd152341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3debcbc27808b189f7d36e0ff940a502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252df374bfb2c26f26912977a0e814b43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9503350f4e5b6cbc36feda64f7e5ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb710e0eff6212f73529c647e4a1059d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676937f80117314370b4b4a2be1a87c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5837131d8bcab75c91731b9f8d5b637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d980ceba82ae2ee19e2d7788637a158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98f07a43c52d09efbb503934b159699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cbe37ea6114c414acf89c8108d01a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4770f6fedfafa9521298b696abf1ec5711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8670866fadcd0f251b8ed7065e427712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa29d57835421f4bd815822b789aa513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0ca7489f1a959ad70e1fa34ea435c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f232679157b059d3cd4d55d5ea86b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd28207fabe40d710ad01e41a38d6216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd15537b8437f7e3d6cbdae21941a4b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992ecddd5fcc2122d5b813b4fe6e14618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf1fe1de1a9d270c2dbc14e57a24e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f405b3d147f8beaf5ffde6c21ea735d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d15d9ee3b6a284080790b8fa5065321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e79d3eac718f53ea0656261a33f6d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bc6b677174c999643d2ae2c9d7ee023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69618e678953c4ed6dc496176d9dfed224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433c76bf1f8162593c2893e716c9f4d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce85db77a4495ac451b2fed325ee6d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44bc16fcf0ea008fa4e7c47223610c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3d193f6901cad6a254ec2bcf76ad6928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2761f2e1d895485723341f6971317a5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25dd6a045bd6d292eeb491642a4af8e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c472c9e1c82daa1157cee159839cbe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11991ee424652a746717ba0e3680287632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04e28b43b2c0ecea93fc7e2295f29433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6ae934c5202ebc47cbd0c661939bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29afb03215f2a93f6dea2a67ac5d13b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338284cfa2fa018f9b362456e3906ad36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bce0407968a86e277b0202fdef401237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e71098571a6f05dcc4d944ca42ce10838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1192253b6422b615b66da3d16944370c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756f798022b8f057cbf45fa7f15d04640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe10ee6589e5c1c15af1573d35a5ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c680e8e2eb6a9d3f7137be7b94b26f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9243bdae8525396686c6e2ed1ffee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cd3a4f6e863cb6a0f8623fe60a952944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16c64583ed42ac86bc2609820513f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540882b570d8d846cdadf8e50f9a6a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1878a0a105f339380e5e709762a60847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba1bad47a7856bdd21b9c3b7a6bb2b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d38753265c5ac772c32c7e3a0adac3649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dedc6655714c5f6a277ecc2860789250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4bbf2ece605830b2e90aa43a75cd0451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245056abcbaca97f550e60f6a3dcfbc852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af88ee97d35ad616ee758bd6dafaf1053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe43f0405409a53a422bf05eedcfa7154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcda09c431849de223eab3667f358b255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76be0dab0224dde41644502aaf081256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b64a17a335bf7e16d87e8ff88c82657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214917e2ad03a9453ad6ac6f51c1b0b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae153f9d338db715c1a238e0a098993259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44bfbd679777fe0ee513fcfd8e1678d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852c9048c02a36910a348688bd8904a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cf2bdc11e8f8dd6d07579a389af31562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f14f85abade0c079cea13d47302f0d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812dcc1ad75c5e1dd0c834b066a728364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa70b4d1838c9a2d0fa27232b156d365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756361f23d7b5f805fa56dc561a97cd566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64baa2c5165722fee2500749a68e72ea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db80dea986db6b1ee4fa631677f07968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b149a76b2acd15a214dc99d9f481ef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb488b09fd89b5c3de095007d13e08470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746aee65fbf9ccb8a711199589c674871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7596b0fb0922bd791747176b1c27d3e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46488c7af1309759716668831d6317373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdb2776f0eaa72ec92fd34603c8c8474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4f535f9e583970014ad0a1c79cbf675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191dcb91c825c0f75cb43133e9ca07b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eeef662cffa53caa7a54676002186377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db607b5d0673596beb96d52dd6f9588c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9458688095a4c4c48f5b1bbb33a502979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a813450324caa66f2796ef6ab0e1380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a47d2da00693a1a821118d0c157ac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd8ee85181834aaf94782ea19d929f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e64e893fe2fa24ed2ffcb9362cdef883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d871ebe8519db7630a280af83dba184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8205f3ead105c67b75b177f9b9ca11e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2266e163fe2d9b41c57349f8332d186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d00eaa80067a6a1a6621b1fd7856787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30d1da30280fb92a6c7500427a35de88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44980ffaf91b596e249336c68f1ac2a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4e786bfd4feeef655d84992f8fb3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f416a48a95b453b27ad3e36cbae113c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe89daa378d55932de05d8c7d4a6e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cded6a8d5187646602aa028efb3a9e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed3f1f9a72fa6f61cd14c09ae3ed1a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec978fbaaea19fde3bf267a46635bf695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf785d9c746866db1146997ad65af096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee3bc7b390e15ed852635af497afe097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688416e1853b975493c83fff623e3cd898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31544f1dcc87f07b2975cd2e0ec908999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d67b442e9e5ae09e4f69a6efed0d11100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebed284879debad26d6fa398f65b3ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0624317a843f837fdf651e33b779732102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce9dd3ac8a05589d948999d811d5f3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4773150400d9c354d03fefaecf4057104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe749257ddf3c00921cce854884ba223105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1dc4f0e28eceb5ef24448a570eb891106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f304b25f0a9bddec6f811672125e8e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3307de05aa1d8a65278dea6a2ad336108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce20e447ece299c616d6a75f7d41b51b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311407e50e937061611644c766c1c841110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d1ad898cad111f52b2b9e96e2bd8d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783a8f095e920f63a34f0ae76b1d81b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134a4f106359cada460bdda9d554c1e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab6bf65b931ee52dd853956daea90e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09b9beede1d3bf91d64a78f77e247d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea93f2ee8f7877eaab1aba2f7c9720116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973eef05539ad8f755f7d0111d66743117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9c6ac89ce8b57f3a9140933ed9211118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfca71cb5d1032860cff1c29497ce17119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e46318a305637374c355da3e1fe9ce2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b192b6604286f50cf341af25951e9a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21011eaf3fd5a895678a78784038ec2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17645f5e589d4b8c3a6f2edf4c188d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e07f5b44a891890af477ef2d7df4d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b6cd729bb48a568d7dddcb64b91bf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95252e23b8f12ef96a17d2e17a55d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd3c90ac4f15438b55b88ead1f37e8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f367b561140e46759eb15b49ed3aa89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceca749b845e225f5cc41371a51a6c4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1e3b617701db0099ae9aa96ac2a3a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30370efd239f26e37cd21e45b98898d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895ea6b30fa42e6a2a67548920b9fe7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a688ad166ad307756636788dc90e33133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b726efebf6d332831cb9eda96ce77b6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e95d9fc22a4101928b4340b9c805e49135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea572d7db36f2ed60cd38f0b059e2298136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff9a0127bddc36c5de64820c4c26a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffe4ebe3d38c30b67608c6cf12a3f2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f665868ee1f0338dcf9ded370a3028139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78860cee7c8a3a000ed515c8220262de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc604a9edd57750fabd72aecf342280141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00587adec208414a9d82d866fa25331a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5800bf6069136cbeff676ec90164e06143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab50b0067485a6c1810d09b166c8bf8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb773f235201184ccb080815c28c9ee145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56845be68fe828f4db60834a969d281146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ecf11f62091d82da9900bc97e84730147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92737f4f7f3b98b7e4c31a385860fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd91a05263aca3cbf357d534c60190149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3feac4ea8ddcf7015c8c1430557e13c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df5331a6674a2750f6b329d679e3e7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4add5b8212713fc96ccb387dfb00bcc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4124dccab74a8c9192e193007cc6871f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b82834f2e809847c698a46d6c424a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dafb665626f3fa1251c9659eff0afe155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093341c33fb250accc7c5619f0518d4e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64b7561a06727d9b7746f156c19ca3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe65144b2c8ac21efb782a58106983158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06b36a7a945ae8a1de86b19869270e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbb3c63c68940c6e24feb62cd8a4c3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bac470caf564cd8181864431a0a230161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaeaba937718d56bada254bd93a07f3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a46b2232c534dfd1bd5d4de8ea2284163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65895c7b557fba1304b0795daebda59164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eebcc2bdbe7031bbc16bf5d358bbd5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0028eb873efa6e568993ab05c84c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74b1082bef6d90efca24d4672984b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a549d1efc40c6b1c988f3bc9523b1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac59db92269d0ee46bc2d972b28d446169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8f8696b00173822f2ee61cb0bf37b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6d642e04ae582bd0bb65b72a167d3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4855e67ed8a7f35ebc000ce828b357172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235fdff5c3ed15e7dc7e0224cfc66d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7522c173e662cdf43f5bb2683cfd01174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63190357658544a09bf2ea21661dcdae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798198784329752d4400cb42c713b280176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1228e803553790bc92f1bca70a0393ed177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab9b60858a2984d72efe644ca6bf71178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b683d89101cb76ea6cc34594ecf4f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8908b6f40a24123695568447a833a5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a636743c2625b244dec4b1a2bfddab181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0630d4c3eab1fd67951b87f85ca57182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a531dcfcc76f2b45f59c8ec05da00183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bad0b76e8fb63e4674c6b4bca00b9f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e92b9048655735470f80cde177ff5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e40f99f0385b1417dc0a22a5767db186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493509bc9947a609d8136872f51c5003187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb322193ea26d4cf494aeb719c35b2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa610a97f8e4c393472fb56d06aee2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81332cd352a1d983714eda015884bb190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17caf7487861d6959db036040e735b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8296d80aed3fe2637f6adc8ede38e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f43e3dcf3913fb02066413010252b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114a1681fc43509834f24e1eb45c0fd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99371e47e30cabe785a0207dd14b42195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206cec3e318090f80b2653c342e6827f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c6319a417128ab1a9afccad294f0a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3fea46e26ba11e30250866711d5336198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6910ef409eb848ccedd266b003abf51d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f8afb605467edd0bc16d9d5d24b99200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a09c1765c216cf29e0d40651eb952201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863db085129a4dbbef19080c037d424202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b011717627ffd8e4ee5415f0de562203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347cdf0fcfb7138403b4af0840c95dc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605d96183ec655a9d8dfbcebef30c57205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be5e6b837bd0c918e58dc6c5ed98b4e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f8a0d14040b89ccc8efe9225fdbeb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3ea0e73f3d922e7bdb77270f5bad3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcfae102bbd1b7042b5cf068d77046d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d5a3e2538b5123740baf767a8a845e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37ede398129cfa8c476695f008303d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51cfb0c66b2dec632daf75edb523d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd91ae72112ae8d7cc4811c2438b0bcb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f945221d2c887ed1f48310a629bbf8ef214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec1006587685c6129c9f6106d258e1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d850c2bbcc1e61a2fe77b84cba9b6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00160315c8493e0c750c0a3418ebd1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845edf36671e34540e0b4279114c4a4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29621a2419faf42834d2210fc7efd9fb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54c7e948e90948972ecfc1e0b5295d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10adbc18723b34858ffd25437aab21ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8f64bc45b5447215170e284ecc3fd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d616e8be6d7a6039bcfcca945822484223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a01229daa324ebb962992c0d41d358224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c47b626a27e07e0c6e7315aa10531225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc697d177dbc43b538c0e039ad947ff4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e8e0a540ca57f613d98816dc4245c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd26da8be7aa306fb1b065e0434912228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d72154220f57fa3a04fe28f310ed6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1cf23899120611bd09196a8a3eea8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06868f35f3c8b9158b835805a5048b7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2320efa81aab34ccdf13978121a050232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076099b3129238a353c87fcbcc74985233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe49ce6f4984b3f427412930041490c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0ff60901c0d60750f4a3831c0028e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1bbbd33ef83a086e8f8f1526b1217d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b2d24964a36f7503b03a5b63dae0f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e226f2a8660c15cb7b374a7c974bcf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f3a4f522760745b639932c4d30d96239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac712023755461e657572ceb414b438f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66d678956d2f93c85c080940da5770241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6062cce700221d9e8fbe38546d02dd40242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a981f6da1658d1fd5bc4d13cebb166243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af115954bd257816ed4222aa5a8427244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0ac7aee3973d4aa07e73f5b0ac8df245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd754657b47f50244aca86001ae671246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c9283f70aa9bf6ce67b5528e8a30c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea5705332cde0a805b2e3319455933248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf0963450f63cefeacc58465c2ec26249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba21eabf001f270970b5147fa084f4d3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd19dedd49bf30ec47392feb7de0864251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b660fac03322460dd2d28278e01d9f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dce667735368c4aa47c7ca7377b5a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adf1d1f9780ef91267b95429d471cf9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553cd376206bb07502b66fd73eccdc6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac8d4ade812bcb6ca6280312ee7c22f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3442a1f2aeaf54c22b6784a23701eb9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4a428de90e4d4dccc0784a1aa876b4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be283b8c39982c751b6970e5c545ca2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75797cb4b269504c7d70ed1b2528a5cb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7ae0fb73cda5178de463af9f30953261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a4c9e3488903f057341a0e962cfd2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54319e003a298ab55c4ea009c940590263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779b5b3b4771904684b98a62a402726264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4df6855504ce96958b7361be601aa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1270ad53e484dadee5b432b882ca1612266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0ea97e766f521a3e19ee22dd28ca6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7944596fa54d5b198105e4fc0ec3067268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c975e1d0fe8cef283f5122d92c6be269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c84d149b53a42b33312411e14c13d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcfb476e54de13571d9bd38b5fcc7f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d75a5cab50ea1908ad0815738cfc3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d548ef74c75642923be576f7f4658e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5a3f13aa755c40ede2a248f758f41274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf87b9662a221cb16a71c8c0198577275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8083109a2e35cc1a062dd6bce7dd78276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e331d559a74d04186e48924cfbd90c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b8e995c561dd9854d9f3e0309d428278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2234481ed9a637eda9287a23901545e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14802f04e9aabd507eb4ca24a189fc9d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d097e590027d2dc4705997d91bd56281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05de1c6bb0332bbfc8ba628467a468282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58873b6b6ffebfa82679c1452c57e0fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5898a04721c5c989cdd72c051c0cad4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb0146c7f3287b074445a9864f72e19285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a98348f02a2f6bdab22d53799eb876286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f1721e9b9673deefe003d21e75ae29287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40195fdff300a2bb7ed417337965166c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ae57a3552601471195cc849d901a3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbf434ac0db5dd4f62325a67c311c5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54bf18e317ee0065c807fc34767f0a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72504df7a8323d81d5e6343efc4db3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caae5ae67849849d46328daaca4138d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cfb04c602fe3ff8877d0e184590dac294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a762fb5638c62032088db2c221e9a2a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30834ec43f0c6520bf672a03ac5f12ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4221a8687033d25aba74b913db9f6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845499891ec1faa55bae3f53e78583f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938cb67cc0b7e4715a023bc43586ddc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa2818df31318676c3f2f176f3523c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a8f480d26ef07225af40a5cf12b77301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62414805e1f2cb092cfb9c857c12b762302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c19742b81e8ab43e58ad52a66c8815303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecdc9397d614de819b00f08face9db5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7ef2587f49326e83bf79d17f5227c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c443fab68080e7e7572cedc31b0e0c12306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb455ac267b1755ea5d0c10a0892e44307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2e62f584c8c1c387086161fe153f3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b23bdcc81d0c0f058512ca6ae38a96309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a32cc1dfee77e206dc061732efbb9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f4100341ae703e2b0ddd32dc04d03311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3645e8b37ef631e64b21b50f0d7fb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2929f360655eca9ae8362e56c91218313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2b458de2a1a457517e0902d9ece8b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc9ad535243b89b8396968d4af4e2c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b3d0e4b7922e093fc572350a284676316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277765719a8364e5422e45709544a56f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d80e8cc00e712b2007ccd4a55c8dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7688f11232a6c6be21f3062fc7c644319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a3db3a6d3c5e546decc356daac09e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207db29ed8cbaa31fd28e506694d078321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21a87fc84d796015cd31d7a83b553a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf91c9649a25c6ae89bd1d1ec79ae67323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950017fe9fc1c664346853040c2fb2f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b731919b84cff57b688016ad66b6048325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd04eef12348c291fb00ae059bb552b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1aa51e062fded34134dc0726798165327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7374c188e3ba7472a1ba1ce6c9711e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46af18c66c796897a5a9d5c5dd4bea329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e08d71f9691538e439837910cf27b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b836b89a3c9f642f353eccbaa3e2d97331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13771d46802ee9ca55e95b6b3cc691e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238cfe43f5930c2c110533248091e11a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040da9d3fdd6dd4d73a04bf9dd8d0374334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101946f9d272c8b7d98a1bcf5972c1c2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056012ef268f6e4a69c1f82828351fe2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71ee6e16e9a31e5f292f9341aeb4c8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab78fe383d9e9cd7c29551790ed867ab338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143da606dd4705b87407c6cfa1be4c44339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58346a40e6842637e334160b9cde33340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357eebad9ff48aafc03a03a7108cc401341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d430d9fcb7f81247f5f72a73b6736342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bca4939f130a2ab58ac848e1a121f90343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a4865b9309143548999c87d6a0349e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee575591b37adc99c4c7486ebd6579b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800661d1f87e7d349e790dba5ee3476e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c172f6e698579f0f5adfb4a0f2a33347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c1e7687970313ebc8ec406945adac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8625e75c1f471d5ca5992b9214622349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcff8b22165c5a89f05b37e8c4bf807350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526b136b43bdcd663ffa404e1d787d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acece16f3612af5f0d2b686dc518b3e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd9fb82bb3e56160a6401848515ee7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7a4dfa1d455e9ca34f6c0cb73f79e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2e186472a8b4651d1515f6fb1d8ec355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efde2e897ef61862d62d21c381a811356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0086a37317acad0014b84eafa38df2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835cbcdff9b070d5caefc8a56b29d82358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af3d04de2553b7dfc9ed649f8dda3c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163f496226c62b249801ede05e06ef2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b4f6fa9f3b044e9be2e57978d7e58361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb868e1dc5610d0496a13d6ab2f7334362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf4d7126c1579a20d64d467ffc8bef0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15476e2b2330e49e4d98e38a99dc40364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a16962957aa4bec455e507af88afe3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012234eb5a55c1b1e711c406de73c32366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ffb47ec62bffdf4f3a3eb8c969fd4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ea5e7dcf077e797118308314642d35368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810b90e54a96f50796be14c79eaf91a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d004dc0fd4562eab44a0b99ce15f40370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d8ef6fa6d4e7d613a33791627a185371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b6de51dd8b6b15e304d04e214cde8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab6bc680fb17fa2125fbad6a490792373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de544ce18610dd95a2e2e209a8c0249374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad8b8077692402051cdcc9f26294f4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9d08c7a13889496eacb37bd4ad59a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c51447fcbac01f83e08f6a1f91335377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffc92aa5adeff9c5b6a764adeba971378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53031ae8f66bf5c83e59192ea7503dd7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5575c0f14cfc311830f0c341b69e0f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d7f6b61ed32e10488d67fda30aa33381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7b97d8461d43f583b98725730112c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049b7aba5f79caa56c088e191d4ff0c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca68d0f02184d64b8d3514b9e125ef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50603a33d7b25bc5b6775b237b632d52385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675091707237a3d867e8627c25c79eb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0dfa1c9b9752f89a4e8a3c8a0a8ec387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d22c3137f22e327903715629ff7d47388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0e5c02dcbada62cf1bd92a3c6cd6e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96fbae9715ca5397a478eb07135646b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32365b71e2670426f2e7679392f1cf82391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c5a3c8b4fc48f297cc9b461670617392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e127f736cdef540ca2a4c2935dc7987393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6fc3948338f4c2022d9cff6dcd0c83394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834dc71b6fcebc9d18404e7ecfcb3fd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af0b2084b4046f1d50994f27449f1f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a7fed9598e97f07faddf26797ebbf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550fbfa7a63f1937b34f91039f0c213398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c58219321d979c3ac2e6a06eb97d6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a4f8c23781ba0af9a56bb7238f912b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c5fc0493e72a3c3e82e2d8d4b1435401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfac463214c942d624d5e9dcc90a2d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e39f9779d16e5321d5e1684569b8d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b83aaa1e3d7e6ab52fb2709e02033404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3306c08748330b6df21105c61219760405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068ba83bf62bf1a4400a9efebf8684b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966dc7a02fa2ac70a519abe47626890407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545299c2cac84d658d958f46fef9ab7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050514ae33ad022eaf0ac1fff09c0ec3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79a7e2e99b89329b05fc1b2f010b81410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717c53ccccc35ef4952bb05367e19e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e21d0736f5fb8cc800400cb302993412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035d9f8258713443448c501b9c74325413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25162db941c75a165c3f1d915ad3dc0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ec16461b56daf5e7ef716b077e57a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b279db8576fe2ab8c75bad1cfd6d3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912bf59f30a4b826869e8a81418aaa8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73818c4cf17df6f6977eb43d3a2d0e89418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd703d23d169f1e3f1d0eb79aad4c40419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a524ef712556b2149f3e7571242aa5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d952e09953b0c1d56fdc046922e6dc4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a611091846d989d54fc2e576f5055e43422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa180e3f52fd151e0c12eac7d695bb28423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f56007bf39f423e5a7185c0e10b12424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedee15c4085546a0bf091668639b076425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb9439521d7e6f02e831b1bfc2170b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62853917ed8a348d84a971d6f46b8894427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a19a93a40066c76d581e0f11b0cd4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1659c56e60256e3fa20441caa77f1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f32a7f0b05eb946cba257bc3d339ec430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8156acd5cd369b15555ea78ad129a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac01fadb8f217632e5a802a4b7551a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590af5dfd87e6b405468331bfaa9463433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b97ad943ab5da02ad1f8c10bdf09e5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62520878b318110c6ebf2c595f2f1549435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e081d3fdb9150a08d616773b89f82d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64a16f5afe4d18486abdedda8a9f045437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0b7e67ad74eb5b7944910c5d1c41a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9212adde0f2e6860012fe72109225c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84edb25499b1b942d637e9b7fddaf01440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d1bc28e0a28adb38e185a53aafcaca441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32647334b04e5d11673413467a2e3760442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4918959cd245a86bbe2103a47018ab5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9d7b540d90d5620a84b1d5cbc2a6b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b1e75f36a579984fa72c1f095df1a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f68cda0a36010b06cef111b77a8390446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9215dcad90f9c4c17dd00da3591809f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c8e75c602bccde9932911028299bba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672aa42b0450a5438375b0dfc4c497a7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee167a625bb3c6d7e8edca24a6df9c33450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ef50ccfb5943f06f722b1b5355588451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65abf8c351c2093c238953e66feb94452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20897655ece00453b73bec048643dcd2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9e7bde2538d991f0a5f71cf4bc7b1a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055b0d4567cfdfbe883fcb161316cfe8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37a2d4113fb51639fc1a796e76157f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be864ced11909a1070e3abfadb74e793457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9233d9acc6326698ed3f9d62f66b47458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3712650bbb7c565740a756cc9f6487ef459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a17df431196ef7daea8066c62ddae6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f56758ac240a115daa4602e0ad721db461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f4c8e929436310f3fd96199dd3abd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10f51a679a2fa2f1c9f309ecf63872463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b049a2e0a14e61156bfe1365fe905f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df503d6a5df3a026170e795bfa5c2b0e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed082477e6dbd8524c983a02720a05a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70fc4615df0f0a75b680d4e35014824467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab5b778386f604aa7920c70129f6e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157664bc9dbc5d4d356f9eedafb63784469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955e2851c3b046f88d9cccac7a3c8bf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25deb910025d21f54a3c9219e1a6ca471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3676d92049b96da3989842f6d9b22472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79523f3e5d93955409efe1d03b5bf8a3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e210c90c070107993fee195dfe25f07474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f4cc33fe2446f0654782c1d9137f3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d3929ecc81db3373b2e92b6090515476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3228ad770222e804358bd821835a6a7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bb501294add7944f304d5151c7c18478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c75c82864f2265ea552e45509cbdcd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cd778cb4e58bf005df198307cc723480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a682cca168f86e26225feea5289718481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee97f7a4940fd0dc256b0e11bcce6e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ed3516ff860fa82d94a0c952a9081483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbd922cfea30767f29c46e3925c95f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae25de2e4e17ce78238d2b4be5eecb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec40cc4089a9788fd17a690c148a5c8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8817c3e161b03e7516545d11eef525f8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b7b926064d9a16c2a49d89b7eeb0a2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383fbb60f4536194afe9fd39ee92246489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c1189c92ff3d331e20a580abac2eb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb9806e6c6e748a2e22c3aaf13f2712491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f48238cf4c447489e2fb045efec8a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73feb72f9a8c37c970a0f276b9502745493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aaa6544ad44710e9dc0601521a86de494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db029fdfcfe7eba5531376ac418b57dd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318b4cc7bc16861e070ab14e1726826496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5e03756a1f10015e28c25f93dd22a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f1ac21f5dc4402b6b2729ad74e46b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d2e1402ef6ad66c6b20c2f274ad83499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab5f244280a74e32edd0da4325a053500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0ad3e9c6504909b3dc69b855d3ffe2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfaaa427f95fb026226a7bc7fe75bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813a7ac44544b93cc1fce9cd8582c4d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe23cefa48eb169175aa9cb77d0e562504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e40a4ec692863559b18e8101eaeabe505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af987029698b4b09b677132b504f4cd3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d866f79a0dd3b7e9f519977ac9d79b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762304c9d149d640fa5809a706a7696508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502cfa9786596c7e919240927a96e37509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c952828bde00bf040b699c1cf4d25e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086ad969a8bbefa2292455b60a06959511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01819b55d41277cd2de2d1ebbea5c340512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fa5192d581f708812e3bf60fdfac6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5944a46b14beae8684de8c48ea5069e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bdecc18065dd9680d054fd1b309217515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b7815ce550e8c159a9ebd00ee193e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1385ae01f0ed878cbbbe0b1c0a40781c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e74afd7e661e2a6b79506e26df138518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935c80642577d8c197f3032ba68425d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e9f450ffd415ce60c782b75f4d544520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfd649ae70103ff6ba6675ea39fd73e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca1af01cf2347072c0cd9a9ed951a70522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d7d2f739d1eb9bca271ba63f8f4eb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0bf71cd563db79fb4c34d39eb8cf54524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aed7dbd4ff97dc8ba98a426f858a5c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac24217252b1acca359aae5558faa8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec434eece7946be3bc41e4d82b26eae527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11721c2cefe5c490ad71a7023b388df528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559806954192146347201cc9b39ed1a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670058ca1aada2f42acb18bc5953ed6d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c70c6b115e07028119b724154310c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b74eb1135eff455ab209291cf6a7f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d7a34911fce5aa860f24a449a12c4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2564af084106c4e1c868bdc26b3c0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf06900e432d069379d40c7161628f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2481c7d961a896b8a6c103a4c489aec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd941472dc654456089e8131d1c4b5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2123694346eb36e97fdd4e3d04789538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857998626d35d14782501c167e0918c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8ba326a74640cc809ef5fd9446cab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eede4e90b319706580e29606caf0755541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6bf9f7563088cb087ebe411308384542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398305bcb76686d5f98849a6a406726543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740c80b6d51f671ad4f68aaa713004d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047260498819d6b50b715100abce70d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7bb656aa3585849a450d90783b744e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355e7b6161a1add15915d43ec9d9ac4547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9db077f1e02b3761ada5cdbc69105a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3125656aceb4ea37dbd557ece40e4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690017cd5e0c47386e212f20ef828671550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9d9c7b695bcd8322f9e5e045285c5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3841d90d7c79c91ff02af97f88b223f3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6ea0dda691a8967f3babffd21890c6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31972f57e38b898b6e1de31a8fb1958d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e25e5de44e7af51b43cac0c728a7c1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d93bc208072281b0c372077b6394c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d0ce78d7caeadce9f237bc1596702557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b25d4a51791d323ccc437e524868b0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def8d0b4f72cc1c2b0b503f07649fb6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f997f3d49719649a8ba8394305d39560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27ccec18d3d1d079479874092d246f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c150ca446fbce0edf9048f0684f043be562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca416258f35c96459196c9b8220acea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b50b64784d62ff7af4c768730be5b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a1a50abe60bdd23074f80aa1cf230565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edffb1a946de91a2c2a2292a94025a2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f9f4925f088d67c4dfbb41cdcd9cd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f828f92c1d05926f1c4167030b07d3f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8522dc0711200deb519fb03db4877c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7469e9dcb1fc985a2a7154edfacf795570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd8eaa80e15c0cac90612affacb9cec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4129478d378ba9664626333e77257b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a36c05a63f1f8c4ea06dd4cdd50d22573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d803c1bb76621dad12050d4debc7a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574efd225bf0244febb2b1ce430ceaf0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7bef34da0dc16e7b0f51f5b48187c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85734bea92e73fb8f218703bb52876e8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db6851a1a5209f393d9e8342f012be578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1b1770c48c5e2d562008415403bab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3942091cd6fa67fa8d089dc01eb18077580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d027137b5cf84566ba91293fd378dcd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0246ed1b64db91baf813c60a3781a4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadc05efe2a828e0b2dd24405655403583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba66275cc9878903fa4730c2befd3f1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9e65ec244fed9bf0a93b4abae7ff0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b97127934ceb7f3de5d7f0865ee5f9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1796ae601f843e7176619e12f69a1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de35e9964b99e6c4882af3dbc99d42ae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d9a86e29c4cf9caba20eb534597f1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a42e7ca3804017c15e00b2d0e8996590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2cbd1cb4c1ed4628d76d114f7b618591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bcb7eca40fbd1629d9e90df630e73c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75764220a4c07d37d11fe1614ee75291593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ece0b42af4220ddbf91a3c184900dd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70685a8cdc5ddfe1461a067373270fd6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e35d729429b6fcc90140d4fae295fb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d379e0666cc72daee7c5e9e77bb31597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459e3820e9c25cc88be9badedf0229d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7c17744ab2a4faab94577e4e7b9ed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cfdcdef97e5612f5b781ff8f384ef5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c92b4fa1db1ca27411aacae47d5398601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb2462c9b77f3a3b014b9dff15b8d3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411a3813b4d0454ed00d0a19162d74c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168a6437d949468c5471149509f0406604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23953eb64ec5be80d701cfe660a351f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7045f2f8d9b0a21492d0fac2bb5fc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cf250d3afe08b2c1f38ead31f40ea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184e8fa1845eb69ce5b9d162514b38f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b1a6d8de232bf165f2b09f79b6d887609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac50af2f43bed59f605f45e2f79016610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe7991d47a06a2d9aebbbf2a2de195611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09b8c92360abee74cbe48243adfa95612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486345961631fcd67165c354e870b8a8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312733d75a0a75b1a49ef047a6eba49614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822550237682dd007561f9b6d253be6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865e57e3cd683c27bc261b93c6a32e0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4788365dd8cd56cf74ba96b9f4f372e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a53adffb4d5ed1ece4fae8cfae5d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c1ac782b9ff600a259b34da20b060619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa4e68aa7b8707ab37931f3611cb20620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce811372a04ee3a1293c247c3c5013a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8917d5745fbbed81729b9931b3afe60622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8263ce0c5ed80ba691966ffb052640623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b1cc181507bb4b180435b4cf602e1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a828d928717bab12878b2533569f4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29d6fcc43957a210ea5c51d49446a7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230a45952630f049c637b8f2019aac1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0005470cc05f6244a880b782687ef7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50648d983f651fbbc5bf3367547f4353629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0e5805b833a972b27ca275c184da7b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd68b18cfc94c1397948fa8dd8c7e92631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5bde3bb061edd81b284d53ddd611a6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d6dd6359dc3b7736c38b90e5b1dd0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25940d9beb84f3597a74509e4a1d5f1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d59f3e62cb0dfd57a0412530d8492635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d7a1ba754f768da13177297f56863636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608c80f68f0e0431e64475b0ac0ee97637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71614f75113d08b5a3e852ad040ff52c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf833aa4cc96ed9ce1faac7666a2ed639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c72098a36115e7cb7c84ab65f55148640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463cd47d7a1755eaaebd65413e8d5cd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf4fb9f7995f82985823fe9f640117a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2d51a99e9d6439b3a79a3b3f708015643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02496b31f50b8cb68269dcd898532610644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ce7c1f9b79d9463ae5da1d897fec1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5587dd841773f8cf3e8df413ce90dee1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b63e9e7e145ccb212d46962f8d34a8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f658bb7113b749ce0d64b803ecb438648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe37e9d34aaf1c825ab6dcd7c58188649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106cf949aa0b4a9dd9c0e68424ea538650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f693cf8e5c4e82fb6fb43646e99214b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47ec5c3bb568ba0749b6023ce7e552652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1d5dde3aa6d9afae610c16f05fac8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c23d54dd72e60fc5a3a68b33998bb66654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d7679296fce0270c5b912a4a42512655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f7b875f80dcdc31cc29307c1b10e6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e50b5c6355b65a4890ec1b738fd43c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388ba101dd408bd93c052395ab8400f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2721a79d93831629d82e8c98b6a45659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a5685113155535e271a72583e2c22660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c68214103fb16b4cb677ab54a6d33e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f907b6c4ba29d0e13eba2333c7e1bf3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b75d224a0339fc2d3d7269db99352e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aad50cf166cbe457e4c4b0e7d52dc6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee9b40288cd4e537a206299a254b3ee665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e081f6aaf33dfe651eea4c433f955f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda0b291262543814539ce9eb48cacc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3f8e1281c1ec6ce62182cda8f95a92668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f01dd665884f59500240fdc5c563d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d3fab523f9be89affd02228fa46e23670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744051ae31da169f5e677a2bf35285a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a7f8daa21358f33c5007c2d1f2cca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059d106f88b2d57c6e9753c34ed63ed673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef70f5c30b4b44499de84cf9c96413674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43fef98cff8f6b25608b403f6050b41675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04302cfdf15ead0b880d9297942adc12676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d84842339acd8a5fcee17c554dd0bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344b889ab9121e86b77e4afae5a274e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a959795025ef314b69119baa66714679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ce9577c211721f995b88bf5fff34e7680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23648,1610 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>984</v>
-[...33 lines deleted...]
-      <c r="D349" s="0" t="s">
         <v>988</v>
-      </c>
-[...613 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>