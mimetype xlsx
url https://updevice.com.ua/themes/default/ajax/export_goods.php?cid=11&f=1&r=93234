--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618ae450a8c3dcc9c8f081f36be89231.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64efb811f2184b1564cae652b099972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b816dc962c943cf384ee0a9a14c2eae3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9b56cd30c03ba3d627a66c194cf924.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583841549aaefc204d4398cf129e0205.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea75164ee273049b1fbce9b2900b9b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c1eeefa62651bd1ed4ae0518f88097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b7418c714738b4b1b9cc16b8f490b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23926301e28dd57adcf6da38c28574939.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131fa4565ebfce4772d89c132e7520910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bffe4e8c9de97d7a8a721d57eeb560711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149d599824afcebb9c72704e7ae5efe612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdbd4e7c54d27f1215d1bd4886ab4cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25621a3042f3e19af1e2f364d985bde414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1dbc9ce10841fb57cc697d337df7b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23c527f1810aacf550f2558fc6f10416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1334019a15097e39f19d12106a0d0317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496afebd08e52a0edb3f2c6881aca95218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fd987033fb792b80b85000af5a5ec19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdee036f950a3f03c1a2e07a76deaf520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d1f53483be8d7e5708aa42058477a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c50a250ddf8a23e8f3b555bd733ae6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf8787b0752fa6525eef494784700f623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3e5a2200d847444a95498c9b59e9324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874fa0e35204f0686e4c38f1699f34725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04c5f1b9c536d8efb94c269a9db54026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16d0b3a1125614efd50036aeb3d585a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1d41e38cd8d5009d76ad4047e2dfd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d247cef173ed6f81fd08c7b1fd38f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7985b3d2fbcfe147f000a1f64c224330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c07824822f40b2ea30de651d7746731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a0026b848abf0b76f8201e74976a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf77edb88fcfff5c0c56591012ce2a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257caaf1cb427b5ff9e2f0cc6648a7134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d78f7950ab23743f3822ec574505f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7a19fa5b226aa0156457513d32e6336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc295deb265db7a9332557161a01cebd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581f32fd843bcf8b47185e462992dc538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed49a1440d041fafc9ed390aa40f1139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ad8f2779a071a121726889d89d9a6840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad8d8df2b59872c042305e67daab6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b5d1548f2bcf0b4d6d2d1b07cc434642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653c2d3ef83d8684f19d65b406b917543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28e9bb7739a52f59a07570c1eda69744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddbd95fc522a480e954713f1598f7a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f8a804c71df6092781fa53f30552e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cfc1f651ccd91e2ec6e33eddb321847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefa17544c95e79598756659a91052c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63cd6a4ed62e0c64c61e8b4e355f69849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8576704a9d79ba4cce9d4af8ee05592a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b82c5c05f251e99e4e0a7d88c6db6f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1164006470d2dafb09b617e029757d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0225eb053447b1bf43005a894c7cd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c4ad21ebb5bc0e72609503c7575f754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc7fc293692e3fdbac5e79193d4427255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc9d8ab7c6366b99a746d82e4e4a7356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941ee2a2a188297f7b8d546ce52bb9f857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b70d0cf4c8ecfd8cb4d2d1124d2c1b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f8ed147aec25c6bcfd019c276bd1b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852f27d95810f23c77720d3a763a11b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac448dbee21a0d28e3a1b13da81ac4b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc8124f42678fa5ac7463cfefeaaaeb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf745fc16c3646415299bf4625b624b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96757def29b4dd50181b044e19827bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc1915ba8433b7005fa105fad249fe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18674b91b6c416944220dc2ec89327e866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb64cf97afc1471e859b7843eb2ca7667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dbf2a9b639c65288ff81dadc7eeb868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f5f32000bbe60e33c9de97072761c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e66a9653ceab329a590132892469270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca22633e75d4cd040a04fdb56bd365c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822371bb5ccab39aa0878a689e2edcd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98ff9014cb9cd9eeb2eb7272d3f52573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4064bcbabe779815111c778a82c2774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48847078fdc0ab185be85be1b2b583675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0836bbbafc7056440db870122d35fe76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1717c17954cebf9d2b4bfd3bfb309d877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555402cb50b89e3e28d8506d1c24a8078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b72bc115c5647d712205e7b711b42979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0ba7f1832dc679f5a08d0958ca0f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a023d2b6a8436ce15486d1a95f2a2c381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c665ae1fee1bb08fc3ae582d7207df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b26f7a29513b2a9a563ddb1e3b08983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c0e583f93bc07742a720d4a8b298584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519175f9828ac9d1cec4fc2957343ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9800bff9b91ce767fa1beb834f4a98386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76559544c4c1f5c3821ba1a61a731487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c75d9336c3b77b39fe0facc3aa920e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647622cd130c82152e12aea04bb2fa089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d86050a23a4f7d5ce0be7affbc4bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec2aaac5962903afc5ba8535bf8dba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0aa8b7bcc488e3ce37e641cc1414292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c503ff2284aa1ebf35e7fc808945a493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8577763c2d0785bbb329355ce1af9894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f5c9d4371a573832fa17c13ef727595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4887d75e90b8cc5b80bdec7339e76da496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252aadad9dd06bc850428b21c78cef7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cbcd171deed810a5843861349b3fc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb6c0b55dd8f351ed4b2220125e467099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143315f03a789b91adcce787097e98d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f2aec18285c888cb3e038244f264c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69d2ae9cb3d200970731cfebc13749102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f79239cb3ec79103ddde4bec53abcef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c399a4b372b00d6d9e519b6cd0e0e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691fbf29ed8a474e196b58cad95cd85105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1e430fa7cf82a9204da8b2407582b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76104f52d356bd21a0fa8080b9eb657107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1e657a11e219affe42995216f3f6d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d364762091aac03933b1c88851de32c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03babe9f3fb8043681c32fb6eaf85295110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23687cb1c733d71b60922fdf35651323111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda695ef013e8183a7a39b0f5bfceb1e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55737376aef70c35ffe9319034bcd5e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b234039da1fff12291188ff03d440f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264db83857c5592b3226e10d02c059c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0ae806c341ee3c7ba4aeb8004bf9ad116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d4232660560179f74815e82f88911117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015605233f4b6bb2cd2e074ce47a0d93118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756c0dd11bd840bdad030d19911473d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bf10c898c4f627c7926056c18473a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076e4015c17976f3d9b1096784ff5b48121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd582d0f01a089eb721190c3ae66856e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef56381f9278e5ef8b4fd8fd48da4d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b96baa104f67bd0cfb8f2371f93dab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f64b8cf36d23f525b73cf3fdb68d25125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a4ab8f2ef4c635e0dab46190c2bb76126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae38c59d98c30a0e11bc9dbaad9122d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886b7714f627bf9de7b4ff5397aab5f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b0c7a3fd443bfbba5bb2447bd833d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd672841442f5856fd91461f600566f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee749e05a05fb84181cb0dd9e734f113131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb00361c23b97338b05e64dcfea64e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42d87c06393d4efa405d24e5194fc2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e8934e17012775efb222ae819813f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a388fcbea50cf4e19e5108e37d18978135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47b6dad547ff91f212f3955fd9fb33136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e0626c8d08936f5dce3ef7c8c478c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b60fd7d68ab59c3c08305d7dda6f37138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19eb5281279039e180e3c73b85b4a6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca0be5b51fff8337b441a8f5eacdf6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c1b30f729653bb5b683c41f0b12a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e659c2b496518646bcc0bfb0579e3de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396fc4a14420e966ff8ba313eaca01a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf099b48547f72ac6378e5a0bbdda076144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957f8654749e60e7fab6f29de14c96c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1f89c9eb9b3309dace04ae2663f3d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adfd4c329931788f4db0e8b6fa474f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4964c4256e11def2b75be2276254cac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29881f16e3c5381e0c716a8ba30e43a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21df36417b646f7aad0554b0d082abf7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5f360554d17f3549580a96d15cc35151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6e5173ff0a84d357ba7c912a47232152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58ec0b1a334137f8e4afacaf35f066153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180cdcad503a59f24e628e5b2e48364154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba7033acd2517be982a5d9c5fd1a24155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956fc273b8cdebb8ca6017192b187131156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a4d9d491738a4c2296067295c0e92157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442fd0cef32e22443d1fa99f4b14b24158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab047736e537d38782bd79c3b1db40fb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da92a3bf2f9f11341eff00ef515dd81160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b5b69858323a330c5748b9b18f633161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fca293a5ef60fb0ae6e50fafd90176162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7124885c7117dd70a9ed685b2e74d31163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d3ffb17658027eb16ed46556801f1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36398561b8f62c5f827e740847bf320e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980b9a03902ebf6541c0d8e4e20e4b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37049a87d48783a4c4647075a49c7880167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8a5f1d83641ec5a78eacfdd4b808f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417f2ad96ca19e99d827030bba3ff6b3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae85513efc1651c6a22d82aba9b102d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db744e4877cff898ad99836630233893171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e80166ca8dbb630da8ef3a8bce9db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8addcb7ec9b7d79e38852cf6cac30f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629a0c7a402eb2383f18c0f13d9fdda4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d35ed4b8184663f9b5f9b7e7e2f97e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9ae4c97b6890f82ac5aa0ba1a266a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75d1ee5ceac84050e5c9808a33a337177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c00e936ee0e19e921c77399cbfd27178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f836bdd2cc5629f240ec15aba93b7a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601673a5145f87642f36a65fef72bd7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa5b4e582e7e3454e17314e85b943d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df9666035fb3848d19d28252eafbf5c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a007ec4fd7d30a4f06873dccd732831183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc1c3a2bdf2e3cbff602f57aebae04184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde59ca28bbaafa0c3fa34578c25b9f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71692018b611175d0718b87b4d0d396186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a87bd5469753a1f523bc5174a06fae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eda2aa791b08cb673328f8f2458681188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5c75cf54e0c5940b319fdd56145f3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191ff2b44140b05942592f6b4c1a5e7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455a3503af6569c29ab4e86d85da920191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bf9141fdb12454c16f102fb6f7600192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028a6c72b7a95a96d5a640f3b3efdfb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3dba658404a5931cf1eb8906621426194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5063c64a9bbc555179c4a2c4950afb27195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aedd871a924d39d43bfe415d987696196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328da9e76cbe8288d1262ac9121b607197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e95db5db70d3c9fe94aad5693549a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a2041c74bb473b9ccef098446231e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24851e522a13f163df452cbacd2408c4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77979b918063d5e4aa08d9f64539965a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8592602fa980d10902dc15b9bc378062202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729ab452e1da05b68ff8db3172b0e85203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c797c90a403f6e4703ba35d7236fd8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225278062ab00e3dabe6f39d9a0fd63205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45a74a9c96a22a8fab27089cbb50be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2545a8a83313dc5a7eb524625fc11c3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1976a4e685d701e84eecd6921971f6d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879b8ad31d8d1ad923e723d412186b5f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bda330d81bf6fa6a99a30b3dd5d7b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8ce9e339f4773f54636f783b81fe83211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564ab3554401fa11e334e06502d85e5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe30015d29087e0d3fb03c2372ad14d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e0e9f773aa96267d575036acda0b1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ce0db2011befc4915d9f8beccf9e2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac32835075367601d25b606d0e04f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6ff7a8c8d0c656ed86cc73cdcd9c3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2540797fb25d00b36e81075b46fc88218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3d25eca0ecba07a9ea108abce3121219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73f39745c2c23b14dd09b04fb20bb9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e785d8bc112a231eda63d21d0dec6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e367ee341c4703f8ab3847f93d85ff1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e771c27398bdb2c12329d2b1c246b5b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cf18fbdf86262c54cfd34a8cb320b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ba388df13a0214d7dd6a2cf1638ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983cafbb46ba80ccdd27640c1988a442226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee5b61e0cc7b7f39dd09bc327f89ee1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4311fd0f220a94a1363166cd4e9ae3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4180484dd14da98fc4f167d10ac7a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17fcb03b8f605633e759a50aa3ec80a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754168d1008e35582012b2c21d394fa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911be6d46100df978f6db1378f99600232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1431c3fab01cca81764c1ea2911e2fc4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087caac8f0062d3f1a7761913736ab8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc31dc90a4dc0ffeb77fb6f7faf7b34235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e28ce9239d7d985b395baf0c4a2d47236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba656ede76d5211c6dc0d634667958f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d50987b0704ea93fcfdcd7d3f27aca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e818ef76193f9dd15718078efeaa48239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca0c64465f8870b8214c123d8dcb83240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeeccbf62d33198b7da8a16c402069a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29e9fec1d130cf4ab0f4455b43a6a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04829495e7b1f68b458e530f372d6c86243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10774059f041c047e3502ab1f9b78b13244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fa1356415781666aec35562159c20245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab59d821d7b9c01b288c1f03c2247b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e1f8de551c06d03f554946d6c4814247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffcded2a55c656979cdc3dc2b2bd08248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e21fcc946209183f4c5e004fdbe17249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a62c0e2482ff4a09bc35623817faa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e6e7bade7a5f5c67245dadf420bb8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09306eb2ab64cffe7560acf7e8812f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44148d582329384063b68f5174b9f80a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd4ffd7cae4f98bf97735f87ac2d97254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6411800a1342ade54186baa6bbc8a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776495b9dc62f6f93892753014e1745256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff24ea99d9326b3d22142cfede35be1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065e0725bb1899bbc124c5cabe3dd71258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcf44cb7b0e109c285f7f7fcb6f1b4a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d8227165f3689e3c00a70076e1760260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc12593ed7cbf91622927457ea97282261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af958701180dff6156f225abaafb6ec262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dedabdcfbfffef38972a683ab35883263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fc927c878a44457004716da15bc17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2acbc2967bda109751fa4f75c025fd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453901672509392e532235ec67653c5d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf8e33d727a6a4c1267ab4bd69398c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08530137e488a5d22dd8627f15d594d4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bb65b144af21caeba6e5444e062504269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1b6ea9fd8fc0b598b4836b6ba54841270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2406b63d6a899f2087bc59e0f2c72ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d71518c3ff0834d9d9d34763b0ed4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5fccc7652d1d6756d849cfea6eef4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce672e0363708df9df87ab4d55fb8b10274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17c5c0d7b4de30105c638c7797b90b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2348d5d725bfd68ba013f9468923b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0adafd71eaa4f3107fc3fe0e93081277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab478067022392d393845071f97f50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a62519bab3bb091c46a2b23aa8a23279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5114861fe2e9940ff1bc8035ec551e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5576c68db5b487f66868181f9c2a0b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921def0179d897dcbd511af2bcd7f715282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeef4bc4630c6b1b444170982fe272e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e67809d5226690c9e5e3d5052ddca284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776499b44b783ae01431819ed602a05285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac759dcd51ff74524317661f0da57909286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d48c5630cd54126e4337ec24f5043287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda919d6bd842d16861dd83a019c1f05288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919acd6f9ec4624383cfbba5ff1b8393289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef955529428730938f1c98aeae42668290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060d6f54eee13607841ddb4770ba699291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8eac18245a96bdf84a3274ea5fb87292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51b1e4a7dec2c3930ea13988fe041a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576d8be1b9087b782cd373f80f20969294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c997578af69a19287995136fa28805295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484291ff665605aa258fa4fb83923ffe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2fefd9ef1e76230a241e967c3dc3fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0d251db151041c226067934900181298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9649a512c7adc02dabc3d7120fe71e64299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdf790d7b5bf0d564744f5c3896f56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f596b3d345a0790e62c922ab47074049301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a9917070ad9eec5923c0dda4d3963302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2389e0958f3fbb37e7a1c482c35d6e03303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf064aaa889c59d8849bb2a54b9270ba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a197b64a84bff80806e2a8eae3e6e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7e14b36bb4798ef75ee3526802a09306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe207abcfeade1133d9b831d055e25307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1df9f4a20a857ad32d64c361474a0e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2729cce6f606e0a8e9c4395fcfeee0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4894ed138f9aa28239e2d9f5826155310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075472b0f8f82e031e2e810273564d19311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661208d788547141936b61ebba947b90312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931f26966a36e26dd924cbe0d9ae902313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06fe3b34148aaf5c52df15ac4e2f9e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541783341cc22d5f1d2ed7e3270cbe3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10211addf6f4d7d8a11896ac9989bec5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff9021455f960bcee72ae9bc6f19d8d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8a61952683763e44554ab79c3c8b91318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834fa9ead46c72952de6b6674e8c140319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a38ac27ec3e0e7ae836c7863af3aa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4a217991b3d9faffb5cb7bdf3fde9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141ac1a9dcffff09d2efdd38beb11234322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5849be4090770fb02ba82377edf2625323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec276f338a67e02bb8caf741ef4013324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e172a830fc94094b15cf5b575e0554325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc775bb13f2f2ac2eed0ad13c6055ab9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cb473cef08c1ba49b4e3c6ba004ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57639339b1b8fa6b712b1d6d4b9dbb10328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d050a3583c4ec951090d706d02e12329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939bfec035cb3f4d15fef45ca32a49e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cc5c7dfc3bf81735a64efdb395839331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d93daecf9a422eda7d8bfc3dd1d17e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3953f18c4eebfae7d37f64ad6f5c8c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d090785a53f30993f196408947c1357334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c30484e32edf94e3297dc411ffe100335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f760cba7c7e293e5e85a0d8e7f2b0c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0005a3c4d28989851be6a3a7475ae1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac13710a75324eed2d8235e4a5a380f9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1930e55562dd712fd93ba729666eae339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d73ec9823088ff1757ab780d83b1b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce9c5adcedf0cf562a1d472ae70ceb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504fa8222bd0f51f92d114a2621f008342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9d8f1d32b4cdb9a794677e3f44a6c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf6392b14fa5f236e5e49187bbea6d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dcec3cdc4760d1acdab58e06492cd345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef372d300eacd9ed0fdfbeeca1595a9c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84726bad53702a42827a15a7e9ef6be7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d153c33b47250b79c1e1964f7fb55348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542f0d67db03522589a93b85a6fae79349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce164bfa92d6ac711775e31f9789f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4beff0f841f8498daa05d0d7fbbe0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260d413e02ceb1cf23098249a4857b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e107d25c8b1875ea071db4f53f41ef5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35beecbd9807a8783d50b4c2866008ae354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6abb69b783ed35691498eb44544ef0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e599e11faeee167392d6c6232238b1a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c456578957abe850587abaf87f6ea5b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3752d7e7f30f812aa890d093075b2b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985f0e612376ef6cee5a4ca86551cfb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89644e180d77ecdb9e11fd1346bf59360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a890084572d84fcecf37dbffb507cae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167d26c6703b588169a71ff8eabd8ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cb6c9d0ce86faa046f1836a6bf2ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44262c8ff33c1e94600a9af864260e72364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9f6bd52858124539f78936b4fa5a5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc06cc358d44b5f82668b60065924dc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b76615315a2d8271dad2f91a3edb1af367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405279cc160a34527c32d3e3662620ad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d283ab2e6b89beb10f8c0a2ee0ac5d3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427857ad9fcdb30a7431519244f00a75370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c16c109ca0e2e20e2b6ab25fc36e81371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61234a91e2be29ae20462ff75b7243df372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc8e9c5e3c1ceeb6dd3675470f3d20373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95efc2f5717a431027c51f7ebfdb93c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb4b1dee9471ecdfdde655341c3f06375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779f4f9697ea47b16d878b9c5c64ba69376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486fd13ad09408f6abb95a6f44f58cf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5f14f7f0bd18ad9edeb6351d365ed378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5012c0d28b0400fa217b6ff7ede941379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31475544ce3ba6495d26a4e237c5f9c9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33144c9e863586f4fb8f125c2d07de381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57284605d63db130e8aa652b73de59e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189828e2fb54ed57eb11a6c331500e05383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188dbfead5e4b905fe9738d028ee2dbf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cf4532fa26f3494cb525c3d44e5c2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859e9d32ff8ad2b81127d6ee7b2f15a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d583670de3c453e67bf8b5c243028e53387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdce016a249723b2fe41d4a9269b838388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017071ded51630406e06b30f921a1435389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43acf9591934bfe258eee28bb0bc1f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995c003af48a6384aefea5a076e6755391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257224875aa76e0a8c684dca992fe0be392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361d10de609bb8a05f3366983da4f96393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b2896550004ada7fd035ee3fefa2a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420579548143148cf0aa000f96aeb07395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8bf950789fb37879bb3bf7bbef7b8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929305446858c20eccbf11e439b0200c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fff5a6f4bf6216e3b559d0675cdc16398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76daf8472dd6810c16f67c2b59ded8db399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3816df78dea54ba58967bf52738b2580400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab33e7992922f1c303f01b85788489e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e820f253bc27b7b9f889b1667d3ed59e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f36a0f7a0bf5092582566b94506eaad403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4962ead0d933b66988b33c7ebc511a0c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5d3e44896bc2cbbdef66aef3e2ac4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ffd6ba245d203cb09300433376954406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd994d48a9c70113ba19fdc1cfbed2e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c28c30b8df78a46969b39e238f118408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c99e4e82ff630a98f72545f4e1996f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e6ef97d3e469090a169c250b3abd6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247d4e27be16b17902e03dbc3405abf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7821dc0a5f8e924afcb4225bf2c7da25412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf57ac458a59c71b15ea51f558429b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3bf0c0ac040b64d970bb5804d9af2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b97d6be6f3f936c840a7687ab78dae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186c883c23ea4058f0477f4cc2283c0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7b7d51ce3dc361961f5867af99f26417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950d4165d0348b311f52fc49c6b85d4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab31b63822c76fc6510b015c877a626419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea194d9845e942f5230d0c84cde45b2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a0e6905b458ce9d435f2632de8d16421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f5b2e84563a93df12b5e40b52df314422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1589537d7a493e6fa298efd8e690d20423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5758b34a6dd79d74211c089506dc0c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e1481120f6db2d3dd2f23d3cce7ab425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f397b34437ab1ab4251c0671b1a1e0e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70597b295c9ca214c4674b31ad9989bf427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda89dbbb4119e7f0ca49692aa431f6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705957adc75b91f44978d9872dbc9b55429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f333c46a7d0a26859f684275f4dc26c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086a5685becfab64ff7af3b4e865b414431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc7cb4b11269b4d83dc08aebdcfedd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a03282d5dd43867af83e20c74b2865433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e39771a783a5e4f5c2da9926ab91ff434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98594a1f60aca4fe8446fc1cba3efdf2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628866ee79847564963380bfd7874f51436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45293d8964296751e080299ee8c64b36437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824c06983156d97e017d92506bf0293438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c3297ac1522a3c20a2584ed442fa0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac846212de2928b64e038a1155d74316440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ba66e267deca2912f92df97180e7c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245895a4c7f0c0dd95dea3f5c1302d20442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caab12fcd689f92dbcc7d319eaa3cbc443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e65879fbfe00ef5c7023b934cae411444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7275fecf0f38acb5bd9ccb3d8d559f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aa3e5a86d191b370e018d0173d68a5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240feb34f9afc7d613cacf730e560862447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3bc89dc546b4a6c2cc333dcc01cf2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376b8561f092d7b35199df278d1b6a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a248b11195c146d5316f5fa4250d6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f22b5d63056202d29ac149aa68e9652451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fe88e5a621149383fe5f92fb074b4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7561c25460a3350d1b877b7f51ec1b7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283a9f01ef3b4803b6e2d2fb6b12c78b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c04bf2c285649d00ec3005ba2e699f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e378a0fd6e37136a7f0b19901175a2d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c5edfbceccf322f5a5b8fd2fef754457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218de4ff3557cc3065e8d862c29f6e47458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82315933b3402378d8398b7f86253c7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ad7230c4894ce6f6869e624b56405460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ae3fb0eb4b2149f9080ab285693cb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481988f1f8c20658cbc451c8712939f9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035f3397a95eda702b2baf23cbc25a80463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea30b0e2e1cee29a8296931e3558b9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff38af7eb05baec7663fea00a5f399b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27790517f9c05b4dfaf4014c270c35c3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b73ac3cf39e1cb0434b0f4192c25d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89d9754e3cf7ee5ab689c945558284468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6d8b87098c7bed2ef5c2f273e2f6d5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8065e9d687b474c5a46bc7e38d24bac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec9103692d15f901401d5284d062d0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd46c4e23c14ad5def6ebbad62094f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2462a1a7e79c3f84bb4b032a2f076473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eb33c4828ad012a1f0ea9462a7c9e3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49208b7c9325e254350743cb96c41d09475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b459dcd1c792c10f0195f764d9de5e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e93259e0a608adb366ede93c8f920d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6c46b61b8f4a291dd3d99983fd79a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4baa74e7726a9f050de001baf0410b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04b632102e968e5248317fe8993596480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa000e87b80c0e67a0db7b2b9fc0f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d1e274a179db4e23f07c8cadbc85b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4698676ab595b70a84fb0ba3df39069483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702fdcdf767a39188bd5870e63c52905484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4421afa5568fef3020cfdd3c120eef485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bc2d1ccc1dc85c647f999cfddad19486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063250955f0d43cf3adac12a3f0d7711487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b1c849342be806979ea9221bc2742488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a003995627b7e706b911e63c17adb76489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d25bac3770c88279ed0c911df1d43490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f3ae720b712d3932cdd30c46d52f5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef882fe1b183a55da75143c04deddcb0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112a065026bd27aa019c8ff70128b89493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264a4dabd37600b53c038e4d41f2d84494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295430a7b5682dc13891f293b7190ed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd86f3b8e1c546438447191478152f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26265140635bd5eb9e115275f29fc1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49dbc30f269bc48d4678ab33a039899498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a09d29eb94871d79909ef3cc8e8b64499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5decccf3301f33c995c809d5a946a8c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf8032cafd654e66b1d42c255be49b8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881c9aea64b3a675339ee90ca77a42e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d90f9e7bc0f228d534d1284240bb9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162e659f12ca2d1cf377bd816dde50f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b67d223c3632619b0efe5c074c5a8c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3891230894ab39d4171dc70e82e1a8cb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686d53111ebd8b5506e3307f28c40af507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d066760e1268abbfcfaf91c22f59a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c09eac24fbe1afcda3b027ef97cfe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa431ebe197ee1fd8f8d439abf02721a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7966eb52c340b3663c5e66d4cfa2c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6273a5db946a69f96f28b6161d654f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557ca5172924bf902cb948e8f47d1417513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841262c02a9419cffbf27b4663f0ed04514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd2c4042c7b6e75b6b331837cde97a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552abb7b993a6ced4059507f61a3e29e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15adf2a066ab816cd2417fec1a98b41f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a2a1f380fddfc3db85a79ea935ea3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57c031f5321b2c91f052d61087c22b0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741373b5e374da3638823216593f5de520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7637e36cca2cf5b839fc39a58868cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46179b2ea362026606efbd0c69901c23522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f9bd8ccb3f64a7d4cbb35d3fc6d7b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51fda9a4923b6c4f19a19f6f261a1b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f99023e6ccd922d98477ac942d46743525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ed8e17fa2c02c02547649cb39ba732526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237b9069915ca6b09adb7a3fda79316527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928359c7724113cfc9a15f0c8e303ad528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f843097e0c216f58fd6a275221cb95529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f06821f62b5f53967911c5b4a7d0d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb21a5979937bf09206bb1e251a2fc92531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d15b354329c6c100bd640b8d041ef6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59318806c047bd6b0ba1e53a972279a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7d861f1e73716ea63f23d0a30ff23534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d032923f824aaf52a49bbd5c11923b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c8feaf0fc54f8c23653e75775d2d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19867a6e7972615437620f4d1ba7d1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947cf9fa7fc38c776fc0707edf7eafbe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a3abfe49e8f47cd782a8a825ebab4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579138b334f2ccb7459750d801a71e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90558d7d4d81e5e918a45ed9e59632541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a9120db2ce515c81ae82e1b08b1d7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b23fd2898eee300a720b1277657dba543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb1282257c045330a6ffb999d64e0e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c34a925d9245236662d4ea74b3cd97545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e1a06b240739c898882d091466970546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e674b95ccce0ea5a1840ac76c9e2022547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fed868b52b4e721755774d256980e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54637e3b3914ad35164a1bd66bfba7e9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0339a4a08bd1636931dd3face991a4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72975dcb0d707647bb41bf8711e2bd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f10c0a535ff7eba44a849025f395cf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03cb901655e302fa429ee6d821fb904553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c62465538bced5522acc520872836d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c063cb44f00aff08c5639ff9ddad27555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca2770ce37121918246d428f16c338556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd46a237be0fd41a2341b6aef41e7ea557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6d4df6a007e7772c7fba25d76e2c0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55911a3db4032db38a6749e87b103489559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6105456e9aaff8e364f02db1c8c64efd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0b3433f4f89a72e24c20837a596c6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a94ae45205b4dd51b3e5e75ffdb5b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582926e6b36152d8d088ad04c151edb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17c841788500a6e8da85bd0b23869d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a0333ac6957e1d3854d86ad10e563565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c715f26b29a6069b4d6ec793dcf12621566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a227ef118d93e4b73ca0298322f3ba05567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ef8132984f2e01217d10426069b86568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942fed7708227665777c898bf168a8c1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c15dbba03e3579bcf2f5b7c0abfd32570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5a77b3d60a265aa99889fe0a09624571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f420ac2e0b966f39216e5b48b0976572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82d28047982dccb6e3b7b6ebd2f4cdb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461c14ecde6c506816fc6db1f5d1c6c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01eb6043b41a81b42ecbb4bc72ce40575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cb68551c1e92f2ae1ddd5dd0bc176f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639fbc1a06bedc3e8a60242ba31cf1d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e321bda1d59a4cdabcb6e1c0d1fdf3b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d8ff4f0973eb54b1b1d260a8d74f6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f6aee0df48abb2fc56efd1d5a0396580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951b14b1ed7c0316f7554e419f51953581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c1fd0e5dae3dd4b3664941cf097827582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5be9fb1146e34651d28310d17fc8732583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b9b399b8b13c89e3775c406374666584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f38e73f6de4a57fbda19a4a18c1bb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222634a590036a4590489553e963067586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fda6e1eb71c32675e89600086804f2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeed0331d8aae76700191fbb98a5726588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b099765c4f804b79400ad49f58dc27589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b19ec11d38ee8a88101a3a0050c2e7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d223396669cbf62e13e9c0e170442e4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb799a37f42b9eb52aa82b0bf55955592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b402cf32d0cddbdc829f16f9627ccc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3621f48c704e067602a57753e097ad2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0531848bee1d7c0056292bcecaf042b3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f3121d1fcb69b2f31100b727ca7f6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad92fdc7ebaca719b09fb1bcd36e362597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2cbb68029bc1cdd605f4966b1b4b9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec3cefe4df8fc46a5f39cb2c100df0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd175956838c1e37d19699807ed4a1f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9d146554e318f44d3e70cd74bae87601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a75238ab60e8c326c0a13023b7efca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d60ba4ec997d9fea11d6cfbc8be0e1e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea333afc6ee7e4f9d38c6c1f9cd2070604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a599b2dd99d815d1aa34fdf03ed36605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658397d9f6c3f990c31e8d71dabcf857606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425c1882569c8050b72a114873a2274607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ae0af01b544b73d4a356e72babaab608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46da18d1275d51181c95bdd38d11ec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6510d8cbfa6c1e8b5178b125adcbb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c129a804f3d6539aeee1439368e046611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9aec0d81797be9de7adc4b361d0fee612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3bd81641e6e06fdf6ff94be238e839613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1dd6764737c376169015c23186416614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c223a40dd68ec410752acc720addee6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c054109cf5ff0c9c733f0e2f5bdb669616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514442fd5a66f8649cd314787cbdcc8e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5caace6ee02e60d6b3cbbfae6f1cd0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7617e6f3afd8144c5e05a03f08c07c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8e7fbf8ed492291f6e1a73bdf651f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe963a05db60afa52059a5296e70d16e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730ca4208465440b16fc3031c17a912622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc34a276ddff4114228579b9ee5da92623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eaa1111b9bc555eec6383e1b46ca0a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293c2c25ef6970c3f887e937e188d569625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff048340b83fa690047d5637ce3cdf626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a5f026ca5dc19b0ebf49ed96998572627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023415a915dc7ca24bdcff6c7e4b15cf628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9aa9901340d57e475866f70386ad2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9d2b1ab5e178bf92e536375c0766d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741cccfa7ea4241034555d8daf14d45631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c32ed7dfc2946c26fa9dca963c3e2a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97ef66ae1871112417478bd7b04c40633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b04b3616807fea19b3d620df260a05634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f07661adafcfdee8ac37e911aae21c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5aea72a8bcceb50de1c902be4c37eb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5191bb67311ca827cf49f2a3199a58637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61196989dda5b7986b2fb52b7e2523df638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f46c25006dfe55704fe07bf8168bfa3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9226238f3ad095f6149d388709bb7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd058f88dfb873d88691cfe299aec5b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41fddafa5a2874cf773923e1921a21642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853727e9309d01f04374f6c9dea7168643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e942f2977976d6178b722cf048b152644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca1c0176566d8b821984cbaeb30606645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59626606189fc9193419342a2b7d450d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c397a6a813fb9bc993caffc97489e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0942547778aab6d2149bfe221216a84648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406e9ec905873114a0aa00fca11d3ce3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4bc125f7b96ddf5219b29ef95b4276650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c21cb569a25278c99f4ce37e74138651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e2f2d77f7d5c63b93f11268f546a6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bf38983114874cfc7443f5c60b9b24653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e13bbccf0ecc59a01f99ed8c32fb8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12265fd7569cb42e1096974b9e4dd223655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aacc9566cc3c7e5f0790bc45f0f069656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3461eb29e2d47b8b3d8e8814b42c6b86657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8191d7c3e1d3abe9309c9d08b048d9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45977793bbb32d2714f400ada293374659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ef5731bef03b629eafa8a3b549f34660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b8dc5a0f274146f298ff04c14a3f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630a02209b8133fae2b49c230595f7b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1592f849a07f497443c451739e7cbb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a43d0479b0496985d1a5355820a53664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd3381a85c13cb47745ab6c623da1b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693955fb82f1c2001019b3f54a6e644666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123a5db0856361aa7f5e463fa2baf1b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a69f6bee48cbed35e1ba6cb5b8d04668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2229b56d24fcd9f910f0dee1dbbcc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0087c594c494863dfafed0231c92df5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eca175f232c9520ad7f031a051eaa5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3acd157db42ef44adcd6f1736098c3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4bb8db215f35ebcb2a0a5608cace2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433d04f0b520a040a83378e9e2462068674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae5271732ed38525d3e9d5935b03bf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f16c683cf2d9126da7a88d9b81f7e0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d593dda8d48cca07ead7a5fd672107677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5be067c10cd6a3dc17ef1ebc40d7d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3b60722c0cf334d2e56a4e623b327679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d383d0c0736d16cea066d3584b668f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442ef82e6b1c008941588508f0f3fb7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab5aac8584a0fe65828697d08627b2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc64b8ea9276a40013cef36600ef7cf683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d43e8a4aa840ce7c441cf1861bb909684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c53a9fa6b86eded4087bf63786c5c8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3ed29a0b448056abf2774e4185b57686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8c94b039f783f33433d735c237898687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c816a99754f1cfe77c89177a4bbf45c4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9986fab5d6c95ae694cc1ef60f4068689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b20e6f78e816ea39db4398e0a436d5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad51acd7c73c94bb8638bb3b136290691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5ca7dc229c7ef708bf79a53ec6723692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a94a6b2e724d3664af1a8cd024213693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a148daa26247d772798c1b42a6970de694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd1e5914b1f7840711b043fc8636bb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f1ace38a4082c5da540039477ce215696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8142681f5eca243b6201948b03036e9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc08c575e1dddf33ed8c1a97cab6e4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd72f589a4326a0ee8113f7f3a5e9d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1116c70ff5db422ac59c09b58219b36700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2e5468fa1acdd2de1b4bbbcbcb697701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22c6c72e4eb7d49f415a207f0b9581702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc46224ae55447ab9b29cc95565e993703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad90d363b0f283462913a3f3abedcb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811a1e734ebe13790e86212ddba2103705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337ab9aea657afdde171d9f68c8274c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d46e611706a4768b690fc7d701ba33707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be22e63ba3fdf841170486be939fbd3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070855e3fdc3c2f009039fecbcc4d3a2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310acee2d24eb5d5bb9d4c9c601e423710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d1e8c88419312326e6419229887a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d298bf67d926ee3b142482948aab9a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702ddb94bcad185e07841a25e7da50773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedcb84c4396db935dfafa6eadb88d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8b00fa615adcddc1ab11495f6eca85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d297db62eee7409fae1f0ee84131fb06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb3a10368897e061f7d9fa5bc317ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af5a5ba3273e17691d713f6bbd636a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed7d48e4c9dcf20c7998ef61702f6d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492ebca50832a32c37b8f241d0cba5e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549193c46d4f71996160dd83e8cdcc9111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92864eb112cfef6ff53088d31522c3c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06195c1120ccc4611e7601303de923c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7113cdbd7f23b1b103716214039166114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775332489f62ec6e90314686aaa844415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688276a1f6e0a4a09bd829f8b74574e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af973cd45d283569583d86342ee7f76917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929e3dbead9bed1774b41cbf80ace7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49395810630a6012dfac8a488c9c70f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d04afcd013ed6d82e0808795411b1c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7880c4c6c7213365634b892eec74fca621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dcfe17ed599ad15adb11f2999c72ef22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb78d3a1d6d4a2863f86efa0d9686423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80019d3ee76e1d27dd50d02e5f94640e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f66620dd5f46fa53569586befc93a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2b4c5fed87871a369f7fe8b507a2626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcde0546cde3500d6ecb59dd0cdf4cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50662cb0e507bd5226cfc9fcbd4f8ea828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5f45b122375477d73717a8c7a120ed29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e0579c1c18d2aaa29bcbc0ac5876730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf931ccdb1d60ec90fd129b5382bf7d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea880e6c12e57bf5b9bf2a98d39c14cc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e065030e45ef72b932d9c1cb517f1f133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a17a84a86692cd676a54ac9eb667b534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc286d66a0ba6d833f5049975964dcd435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb18967fbc539cfcb91df482221cab36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf753f7c551741b8d92346d56a46f23a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c2601eab316669f79837b88bb4510138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69233281f8244e4e40d22bc116c5cb9d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64c6b4ee2f8a5d542cec34e2d0a09e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83252991c855f997951d1ec18e1824a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3beb795bd3b6f43b161571a2bfc2a4e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286ec080bf9255e2fdf9f15617039cf443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a8e360524f4937d16c27bde78300244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844015f535822539868e428047b855145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb82c1b0b09ed7308d5ba1f27a4bbc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d96593ac85ffb8cce8146f9b004d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08682f0351a54766c92e46ed9987576048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49361f82217656c7b46ae0d729199649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad0c84be23e82711f90514635317ffa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3e3e0a5ec9114d79f3edd61c2e52351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd95276e7fe595e1ea4996db110d46d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc5dc57e13233ded4fdefe8b51a67d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c432c851d72248890972a54ec649454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfa614aa5f03b6739f1d8fb31cc37955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7023b7055fff17ddda530ac0563a90ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0600061e1088c354cb434f2c2b40a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de99932b963621dae4026638404081a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ab02a97e7dec43abd09770287f59359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa93df91b9faa52b12a0900cd3ed8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d466abe86b2464ac2165e55ba918ef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ea9ec28d2414680a7661e6be3598b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bc1629345faf45251901e878f5baf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b028ef1952c61837cf458ea06abad9c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ec24ec743b506a55333d5ca118c2465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557829b27ad92e8b45f76511147d041966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0de7fb5b2d3430a28af309d337ca9567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ad3ba98cbc92ccf9b08ea00bfb6c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e496a8f40699c48853bf97c2dfc7169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a019e3f8778815b089d797834cfb44570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d98b2539f57f355fac7c45290917f9271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e19fee8bd4df4443d9446c429f2a6b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c084e9b6b56c0fb5c7581fa2fca4a7173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c1edbbe00cfa686a248a88f93c84d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9368a94c83ee6a054f4be50ea5cc94275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77818f9aa0b3acbc804117ac53c0cf5f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cb58e8f521f6d2ef065eb57e4fa6677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cc9672f1479f082bb6b27ce419f6bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8186a4ea3978cb4419d88e8fee99c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32f617e08a5001ee4299835490f3c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e886badf6b5b2096da96f43f9d6f9d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6d61d53e40addd5c3e8ab5ea56e7d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04fd7b9e1aca71538e49fb6594843c183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca367875a1f42aadf9bd5cdef644f7684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21535628785daa678dc3c6ae08bb9585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f260047aa6ceee97f3519cea26cade86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59136d189a7b3f1125d7f59b56661b2c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7041fc6dae6a6907d99b46926bf0488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef2aa9ad5954462a14b5cefc4ecfc289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23c12809af1fcd78c48aaf7a08104190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750fc286759b8f82e2de0b0f2842efd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d401115f601693649dc474fbb27367c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabe742f7210e7e0a02f556a7b0ca5e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf688354b0736f61f32e823cce424694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea80604e664eaf5977f1b55fcc072495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1b79a4acc07cca5d8bb80921c9d8996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60dfe691543fdbc1be595956c02cff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563f6be95020235f84c0980e83c609b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efa07a00c27a67b78ac27771d4e81299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfe9a3c612e87452b9ec706f67ecb3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943c7a9c746be0e642e1a2c38393179101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a7f0e86e7d97b24d8c20e0bc601186102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10261031bdb7bab2ce0d424e58c04cfb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd5b09bff96e93186925ed0daeddce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc69da76affc58e7261fae304e2db7d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c522fb0b4d5f967f0a60a1c6dd625d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38012caa08f65d9bb6e8854bfd7da0a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d674d192a7ba355761d922a5beb4b57108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e030380ad7aa16e6e1e0e77e37fa7b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533d90c5dc5988e3eeb51f9f58a2f27110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bedaf362009e1ca731713f8b320d0f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841349343e803a8e2ddccd40cde018e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4ad7b49df589fb3b2b688b209ef75113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89b0ccef9b5d4b140bd13c3750f251114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88ca70ebad14cacd23066ceb8b42c4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238732b803098f893f288d28bff775df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6162717bc13958841e6a50b2bfe26117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1530786bba3a60080655457d47c0a5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21bff0bb13c8bc00cc009e0276500fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e84d996b0c0edcc833d7a528a61558120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71335bad8d93647cf253c8251044872a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11305a81029f15dd3ddeb3602673f1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615bdfdd3dfaf34bcbf2d5c571008bf4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1a9266c6d86e448d5e68b26dbeee6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937ada18388302be7447c37507a049e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c33aebe3cf4dd6015118f0742e17d4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266739c9896c424bc73189102dc81ec127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42be155e5f1d5c808ecd39deae8a40128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42c3ba9bbb0d6c7f254fad8a437b70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9763ee376de044dc24bca40dd969c0e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c009f02232c85b607a71fcd2bd080d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf4b5c91a15d9f33d26be6363c0f1c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb174fbbab04dfca31d4b451541ea51133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5529f2e437eb871ed3831a541dcd2b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292b5bee97a6a7dfe9a430c7a2e6bdf3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3bfc11f190375b4f09015c790ea5e6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb9fd70e6ea4dcc6cc6873b8f2ea22137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b259efad0a69f3bc3e6a0c396b7cde138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1e0ebbde7b0d6ea7e46bbc79e65ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c8e8669dbdb3a0b97696220b8faa2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccbbbca6af5ffd4de76293350e8e20141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c35c9cd693c1c63ba0e5d5ee8e632142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3a3ac65d8511211a614af25ad7bb0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33508fd515c02ca2d3ecb6eb69de85b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edd4f2c664fcff16e9a2663c53f03a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc32666d49e0a4d2da40a9c3c62004146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8913ae03dc9f16e4d81c133e89a594147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509779f2a196628d363ca56352514000148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f859e4e201ed45ac9998e01fb13bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7567d54bdfda0d78cefca9163f581d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1a01cd413c169977b1f4ac32b58636151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4743d96afbab4eea8db7acdf6a244f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343d8f2f6e570fde0594678707b9ef6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b22d525c7c23ce9167b4717b3515e7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c06eb89ddac679c2a0f86960b679207155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed7dca9abd756a9563a3fb657c8e8c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39436408e4674e3dc4f0970e8daee2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c946d0cedfdbbf07cfe2b06d7e125e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b6658a9d6de401a1687a491c26e08f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bede7719f92473fa356fb6e2520bea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b2ce5abafd7db6c0d1522c9406fe5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01179ba42c8dcdc4ff557fbe3e74e36b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661efea54bfa75b6a200dffb03bc0cab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24e1410d4556992c4f16522afbeea1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b789742bf8de7bbb491557cb700e94165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791106eb47391b0dd75a4c2019f065d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3a40ced4dfd788ed0fbdba42a8131167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596a5af597db614a8295deee572af85168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d6c44dee0b84b70f96928ed0b7929169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7edc6c36dc5f5fbe5a7e6032b362f60170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a86e6b4369cff0f590038d961ed3098171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285446bf2f72c8b6dffdc8d74b70645172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3bc88023803310aea416d02fa4628f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daaf0b3367a0486328b0be5efc9f115174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f7c8b882ffbc4e23abc96c19fd56a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e5efc072c825d19a5288ddf3202d8d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c50f23b9270c6ef1b35797e3b7e10177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0c35784894c9a7e5d5c7b891beed0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d3622b19cbeadb9ba185fa0a26346179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac223f2a3b40d7c95c9ff63da2152ba8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7315be03370c0c1a7b00fb374c4bb8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee81efa9b45aadb77029bac82736394182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c4be4a0923ae3aa13dc1849a3ea98183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092a9c2784b6c7c02fdcdd8e4d75e68184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30625fccc0201a4994f59e45d513c710185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa002fed2089e693ee26e414b27d70186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5e7bcf91dc1b85867c348370317f1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6254b4ee2bbcb10873e62449fc9559bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f83491c049bc88f4938cb3b92a831e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e25b6b00a341742422a48d8f4d60c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64688bae91d0a8cc276d749c22fdea1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e674d719846f97c22b3c126e9712b46192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495bf34ad60b16d2e38a5d263061a79193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e5c6dd61d4e5e32f9f581dc6ee56a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f7a0f783339b6f2b775708c5501c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5155f4a76cd34036904820589c2b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b58881a0009907029ceaac5ff52282197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006003e6841bd0f2fdd6ee4a3a924a0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bed9a6662e06ed8eeb9586236d3167199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3afba2944cc40b75e607013dd4469200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdf524a398b0608a74452181ccee06201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db7d5b0e43e41c195d53253ded9851202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f932927cb0c2ed2ccd202c7383ae2a9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd571d94a8beafc26d8780f305fbc9c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd1580f8efe6538d03ba103ce6382b6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea54d36e0ad22644c935735d4cc4f6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ed84800b278045acd9444e87fdeaf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9c13e1937e36ddf7c0f9beb62ca7c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4745fff209fe9796d107c49c9b7534209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d8b0ad67a1b12ad5701bcdccac2e30210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c309ac22c418df1a13ca5b20c9671dd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807718d7dc8967387134b3dc88cdad30212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fbf457c3b052bb9384f350fd087f5b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b81c475dfdb1cf1145bb533730cf89214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e9a5854a5325774af1a2052d018c1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08469c6ea75e2e91ee7ad8b16297a3fc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66d185ba4f84fbbf3cd8abf0e03db9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef31ea12ff69de89fe68c4f28c2d478218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085015dcb9ec62470db06e915a7954e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b638d9559ac130bf23a3e3a7cc9aa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85447a88243ca47d61e8503a2bab3fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f9a6be852381412bc6ae5725425d07222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9339fad603891f426c9b22a14d02dc6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1d3a040046d67ea721a0f43991ca8f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60621c94e9e643734a6aada12c470d07225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818d056cfefb0e2bdcd891f0766e212226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6198c8725acf4b9bdb76b8d78be47c9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37641679d50838459abfd9eed91c48a4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898f3415ef3d43591b6d6cdabd9cb1b8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0f49eb795bf180fc362d9b8727a2a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ecdbcea07be20f9ef9d051049b34b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5359e0f4f86f43067b6c2186dfb5cbe9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27829d444d33309759aaf42595b90e35233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d578d03392427fa947c60f3c757b3fb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4bd91a5ae1e8196e71b1115030e3d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81c0587e883bc470f2d348d2b435ee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604af4ee20aa0ccfdff22f706c57242237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fb38b7fb29ead9ce41d3e691e4560238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876e5e31ece423287828307b7d0587a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5128695ff1f8e076a407d172a17b4b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837c5ce1a772a8bad9bc56824147f2e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8e642b32156518f151a1fba7d576e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834932419673dc7a3c30ecb8af187533243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143da87d8f19280de511c7402b7f09d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d9801b6b679943a79eead03dfb754245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe81cc650faf5d959b74320d02c7ffd7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ff74a8f15930f2f95195d983169e1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef553372d4f4174c769c806b8c92529248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04db4e7c18d5210d19faead85103aba249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07439d583c6cb8df283b67a182e39cf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811185e1b600889ab75c305d4546a38c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c53d5907f9e81e21714dd835fd82ce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f56d4350d627bd930084ca2110c21253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c12e75b4e9a8dedc24ab182a8eb08254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dccec942d6ab20279a60ef114f8971255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660ec58382101fba762b3b618ddb0770256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87f70d8a728b6d99ede339cbb45f4d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb98841a7023a9387bdf65de0e60c7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd68141fa7bbf8765dcb0a7c8331f0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9be2e464b458fb4eb83bc428e5705260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d0ececb2707c1870753854c1113bc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21049073aacadaf6f6428e863d496bd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e96dc0824985bc816c540dc07dd12d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3094ec9e8d28de61bd6142e78f55f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136242561a9bee564f4670e220aeecc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80303ee36d875753900a257521ea69266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257cb7d3371e2d2a91ede0f2c105b06267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92dafc915ca635f3d8c3c1c5df85f06268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfbcbb340ff383f13a5dbdfd74b838269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be1ba20288500cfd4616e99d2a85be270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecd5f061a7b7b88d54e490f9c7314b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d4adbb0e420390cb1527ba2dc6286272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf1f0a98abc68d08375bd32d635c9b8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981054c3b7cbb1351ee50c5f2a4ea98274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d55e455f9f76c459738868789799d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce8535d1b14770cd844fdd51731cdc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d86c8597fa462d228225c1feec851d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d384d610ebd6a82b766f5c269987f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726f72543bae38d868a786aef1e7dab279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d97cf87fc223547500f3715b0949a3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957a2f4bcfdba3dd9d391e4d894ce0c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeeb4c60224dc067f8b731bb7eddd63282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb8c200c9f88668cc1d12a59d143a54283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6778e7674b5fe129dbb3cb6701bbb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b58e73d393e92a27c6e4d45e47c3b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583120c8562071b147b7b93c6c8c4cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5bcc112e7c0fe3acd0c0d35af5a95c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cc650d9e23f1e226f79e6aca3a0f0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1c3c166397f44dda5a02545450cc2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1e517c305fc1e969a4d0af997ebc7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c75950ed307f6691658b4d868500a96291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14426a95bffb9b6d07cdd5a9903bce7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66234b1e7442a5900a8f122776f57f38293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d219d26d4543a7b254f56657315e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff59aa30cef322e60a0d908ac1f145b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fac114dab01b878e50671b9e5a996f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ad8429a3eba5c72e55ba919a9b895297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0aa10f07124b22515bd288bdd7a9c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878d42bf036f52f36685be4d24339e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9204f3f1e73add256bf18d5844d7d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f30dd7ac89336e7f6100d0b3bc0f12301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b72a201f6e3cc956635743a44332d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e655113734dd72a995d4223c58c4326303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca66750fc53d8895bcd1bfa2a0f91df304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d122e04c50756c342a897fad4d85562305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e498e74d9c4c84fd3b28709108b2b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e3c277d3a30e7f07c80a8ffa434ff307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c8c03e34144ff65e5de3dbe7c5933308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09da74842d946638b782a8c0ab4bb0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748709b883eb5eb99e0c9f397ddd578f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8908d837141a82a476d94aa19cbd18311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3054047e32377d164a62717f1d5f0d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c188fcbfa7e0cc94f08e3392f230ed313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acb2b7f3483f15acc3474c8c9c7083314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa2193e3cc2380bd47fb3f974ce5e67315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8280f47bb8b98b6ce2622f48d2d435d0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d53149feb0c22b11dc5c6ba854f58f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd30d361c52a16bfb49464be04dd496d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e68c1e954c3151e50e03e5450217e5a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2ae7f07094c8197007c98b9568c0c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023eb1dfc759eaa925655e367a3b7c98321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b0d07fe9e57dafa6eb274b2408e6c5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d382e8b8041b19877b3a7c153dadb61323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad50550512a5e80dd1b8d2e1155e16324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e9965dfdeee6508c30a3dc92c1763325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5b470e590312e522fe9f0a1376b4b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5873477a16517feec0f1ea61bea17981327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5937b99bf2e22ba189c4f5f41a5fb20b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb660196f1a2e4a7acef16ed85336a1f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30206858e3e0915c437dc06a56c6365e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee153c42c56a48188a12e6b01353eaa6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787e1bc6b377f4ce50f4d58541b2ab8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52eaba28ddf5a7fe8a54a0b7c91f5d7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f9ad9c3cbc4f824b9fde03bab22175334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8b72407868342a29a9849e21ce72c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee00f48377815c4c878c95b5b84684336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e476d64de817cb298daff39da21a6ef337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e82946296a565ac7eac9fed71566a4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98272e65ec03785a330870bfdddc3e5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34b0b5de3ef816762e7b7d6f207552340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561406ef354f4a00dd474ee58ef8c18341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d572aea3595aa89d10f92deaeb290342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37dae5364bc0c1091d393678c01736343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d45257a6bc3eff896db26026170e7f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd5c87d06f372368fe331af4e107f8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21cd9e9f354b3e9a94535b0ac3a853346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017583f564581fe60f740003838bb9ff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766ad39cca4f38c96901c10fd2327e3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ec318c5e74cbc1f3856003382fa3f9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554f8bb276b04b2c5aa99e74aafa15f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7afca54b22e17093b9b046b6b3b44351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d6291777eb722f329a32564ce8c01352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bddca7e28a0e64203c82601773c126353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074691093244dd2e08e94c7b41414356354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f565c8af54f48d7ba713b5123bd9a7c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeadd3528b5b53a68ffec994bd537592356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9422231c1266743efb6a8d57cabc5d5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d86754b56d9d8bf2da14c992b33f83c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd6e9a67e68b8455ed27308cb41337359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df4dcbba59b8e4f639f3502e299abc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc703498e321d1a2406582d1c6be57dd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e97c07cc09191cd2150326d9dd317362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbd8ffc7ed8416e926457433aa2c91363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4a3661fee993416fbd1939a19fb42364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e23b3bccb0ee3947f32b8cf5c462c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32b3cf3cb3b688348bdd4541044605366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11b9e5e46debce7af1b9d9ba32fa6a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd30c2f3e5692e207c20ac5bd90e44ed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399dc42769cc23ce0a1a3cd683ad8889369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009745be3f63ea6a2a229f68ce271118370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323bb603668df2cdc16fc2f20bd4edf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58c68d89f19db3d48f14c219f9d43d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a6f93f5629869bc32e422f501bb3c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9614330a44fd357d8796be280d46bef374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbd705a0bde0177cfd55b2db84fe08375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f611c01e3237e492b02eafb34126a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9ffda49316356a025fe22ce1fd683a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b88bae2a12ff2dc3fa0c6afe5279c4c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05eb332953d86ee81795784c2ead8e8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225459257d1a1d5a0e61d746af881c8c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423327ecf8863517f3320131b4b6d42381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3649eb76d2855603d74f4ec719847382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2a79d3d575651ff4a35e3cd953c28383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1b5cae6dd9edf55df343d5a7ca570384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afa7636f3660ec04cea64d6a294cdd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c12d4efbaa606251a83827f6e8556f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ee537d697e3687ddcaa8d414628f2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda51bd5115a8b0194bf1c0b5bdb0c2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293a14d4f20eaf04b056a50babe81ec389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c286dbf7fa7ef06d03fe4158a4ac8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af6466dc8bac308793ff2b9ab8bd78391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b933d199c8a0f4b29e914be96ded1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d4f4f52a412e87e1a052e337b94b9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb864a491f3df640e17804d05c50dc0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0a23a92b688ad49ea8f1655179202395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74395abfa9a50a2be3ef8519457a3b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736d9d08817c4de085685b9a2e343d7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9563c904aeff179f0a9a4c0d63f92f47398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6b934144f71a0f925f8c773560d92399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb123b3f798d0ee1a3713340550939cc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce3f07eebe4285f9535aa666fe500e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707523228fe12032fbd246f2e7b3d568402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3285bd3472a38ae037d17eaeb1ea94403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2a114a3f4375abce725a8593f1fe5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486252ad8ed1f69492018641d2212fff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a71e118409c4cde0a19786191e400f6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b80196b5867d19ae1e67fac442d679407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70651e9e10b59ebdc039bd9c760295f0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932fcba5046aa108e1ad03cf635a312c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699ed3948b86be4c63dd12941c409c13410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553aa9d01f0c2544f289287473af6e8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6db4fbb450ad42e2838fd012f24e2a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f0fa554362fad62278c7a612cca14413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc686f97aef72c62a568679da43699414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8733f6df8d09b4a9cc626a79dde40043415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19b1cccd9e5b21833386cdfe8a7e8d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be37cf0fcc7aef5b93325cad2ac033f7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c27da6aa927356ce95f1ef407e163a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26eaaae53efb529c8ad1787525c3af1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f7c0b2b9c355a3402a72fc05582d8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59eb59d9f8b30033c2bc4d49d4b42cd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7061de44ac8aab6dc7a66ef17b418422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90e62e6c44b9816aee2020516e87f3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f70d12e00d00ee6596a94f782b92d1c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c6ff7914b8f42cc08846ca95b3932425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0830bd474919edb4c4cff2c4f24b89426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ed04b7ffce71f7bb09534a585f429427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c939ae1c3cffa47e3729210596f5086428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40726c7672f02c0d25c8e34603358696429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a210ccee10363bb772d01f92bef6f5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff29807000f8530c66e2591013481cf5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d64dd12f25dec1abc46276f187ec3e6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b091d287d1c610d52022603f4b359433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901d888c4bb7acc8c57b666713ab7fb6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a86799e57b74061f51da17114bcec435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67130e443a82adb818f5915d4d0900e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29d555b11d71917bac2a1cf136a2b2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a34f851f8fbfd629826fb5d8f0cce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f26c7d3591a4edeb3f11688f71f7c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82091debd8081700aa249bb7ef9d23b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411e420f8d29c6b4a4e7a52f76565859441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa6fb054cbe7729e9e06b9c777bd59442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c530bff643b3ddbf2617afe9e0a23e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48441642caa3a9f8ac2ee560db45655444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe897a3f133a4bddda9d3ba488e3c793445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6ec3a1a3c44d1e469e98b08dd8026446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ff908e948e366f0e883827c287235447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49786d37485cbd5bd6683d7529def8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a6976c4f6961c661eccfca91946bf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd2a679698d5cacab6140808765740450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7b04dc6c866e61f364fc15783c09d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd2eb6286b5b487ad1d783cb7ef055452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01382956ccd28c3cda4ac95d61784d1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e29b17dcb581d2786d5d34258c02a5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ecc64708757fc2706a2ddf5967e4f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e726a0aa87806e252e5712a61d05a40456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5643fc396a599ff805fecc22816fc6f4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee565ba4886a1b25577e0731c5f18a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82a1b72255a03ba1322e9e9a115e3f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3482961ff96135d6f91e8725f30c0a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f50197ff5066c95a3fbb78102fc994461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb2eaeb34d222e6969160351c8d8e7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c760ad1d30a8efbbbaf3b7dc86a7b71463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c94d75a9c47892b9a1d20e04d400c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90622687c8187fc5fec50dc140b097ac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05ffeb2bdaf71d67dbf64f7b61b20c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0568ae99e1de16f8b0e2e321792ca7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feff33f3867129e46ab4770db2802a0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c867ec7c7d5dafd5bf1629b234b4d2f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca145dd4af11252af5f854cb6dbed5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381aaf10e96c219159d391bf67aa295471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857afaeb0347addbd0311a611a01bf93472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1122208fd5dc7aa1a11435bb234a3d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a8c6bcd2917f65c923dcf0d17e1b6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2a8d95210b5e994c8c2650d70e44a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e94e8d2386f12760ef469e90f47db476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0d87ace76565fe7f79895af6bcfcc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d1b6739d5731a3d4f1b8c243a23d1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927143053e8019946d0b5ff53b7686b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e133926f5f47c7c530bd1ca1c2d740480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f97d26332e661e44e9d9b86cc4e34481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235a6d87f64c585f9fb6f10ee73e848482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df06c63baee2a016bbdff12ec5bcbeaa483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d29e42b8970a99d9dc1e62b280f714484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4844b3acd5d414554353049116d0e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b74db411ce642e4bd656ffedf13c7b3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc16eb6d11b301a1780eccace3883c2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac22a2795c57b320b981a178cff69f5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a86f6a2d6c4478ad6d1caeb2e3ad2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e19a2f71c39e792f46e925594874eef490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d1e10f7e43f531d12382deca0d232491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd5c0ef2d18d792a002791240458138492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71281ae6a5d79eb773a24cfd3afc328493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf5bee0cb680fd78fa554a4804423b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3c54eea83b0d83630ee4344ebaf35495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d6cd357deb78aad60adc851785398496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4320a42e671b8fc19dcde99836e1fa93497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cf3bb6c9bb8895c9ec71e1f5d650d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf825a0ebb5d8321914764663ee8203499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd8fcd72c65ad4a17d32beba8326a3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc36eb972c604c9a1ea29d66f6afef86501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496926f24b68c9795febb56b7cbc8574502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5a18e35b3d5a0d0d9552fefe3b10c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edab77937917ae9706fc5234a00ef1d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260fce4a132073b148bd401ad7b7244505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bae37366e22966c9bf6bd2579e6f1f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ede362cf523883327f1bdf22e36f0e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54fe0343a76ba82ac5cdbeb78ed417508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d7a87be940166bd3cff66e3f91d9b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1bb3b342ae4ebe2f5ccfdacf82165510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984a56a37939f9af03de7baf05e12ae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa930a5dca86b55bf748609bd97cf135512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ed41351c509f4087ee0ab753487db513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5a3c953b87761efabe6d0944c92c7c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37297184b099ce52acaf9b57211916c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5490a893ed278a02e3b36e2b9abb1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986fd47c2a8f9565d1645337e0047c6a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7075471377ece9be6e124b211fc3472518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb86211f3097275db40e65d22cb32141519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f6e8c64137fbd62be04fd616ee3a4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f1fd4e1dd3074b7cc47fa95d3f57f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798693492505604e143cd13fb10dd460522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e6ebcbe603b95b46b1d272f62c6ed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1e9b418ebd8d43b74449cd0d7c2cf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3c421f4f1fdaf7db7d467861282df525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b1ca94a141358fb82968b28f3d461526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5751fa82569be35d36ae139a9a06642c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f4c6b2a8056cc5268e111f458372e8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eacb52c7b70eec5a01f040102843ec529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9874e4d8331146811407bc1f9c9b048f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d09466278392c0bd5500b695b183f5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db338c7d7bdfe93b96bbc56abdf4c2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862908d639b3b54c41dd1e3e7efc065533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642ec451e2089bb389c8cf1b96504c8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b39de20baddbe17d3f994c6d9cd50535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3ff29d9f0c1e411063d5f3f08f84b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a1d81247848da7b8e52748333db20537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25465779f988721d3989f075295c5c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e658ce84709d972a9143f30cddec7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c7bc61c9524cbccff2d3fb83be9fb8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4103372872c30861985f2767317fe541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1d4122d7566f129a709165292452b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bbe1a5ee1c8e9c2c44e6dc74dc471543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcff0c0e29f9a94173bed36cd6f9b5a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c433b03b73c7c6773fbfd3e9937587545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9504137a2628dd5d4255b4bd64d6bfe546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7422f7b1e4c28d2279cd1531b276b970547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa3fbd8f2936648c18f3beccef4704c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355c2bd0f3551baa320926ff7121393549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e98982a6cea3e25d80f988fa3da627550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632377f6952dfe54abf38bcfe34ea12551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628a07ad8687e7fafc9af0950c5f4ce552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc91778dd0a8c41939534ad58dafeef553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e636030e2bc3fddfb8c1f24b303d30554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c78bd90e94e67785c839eb475db307555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1583bc79ec25045e3328d084b95f8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6196ec00d7e03184acdd03d08ae11557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbaf750d4c5090c42d6683fc7012ace558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf95a51bbd20a2be6d4f8d78aa80b42559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3d80dc0bc80d6e9c0d409ebe4fc184560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd65a6afe75d083106bbac7cfe22e71f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d6ed07930a5a49c7c4e6e624aac9e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24459226284a9cc21a739906c9fed907563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d50a28a5ee590c89808b39ea220d46564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7eefafa1216bcc36dbbd2d870f25e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbf59ad2086ee58e3bf9fec9eff3df566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684cba8dad8b25295da062a4969c641567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f0b1fbebde3074131816df123a7d6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04585c3dd1652d3d3979b9e011bc574b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267ee4ece0638ea329ad776839a7b25570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9223fa47ac2c0a601e3c7ba3fc053571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c6705253d228c6d4340b4b087fb7b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608decaecd39207f10ecd3024a97166e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb888604ec38345722642f0ac7d983574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fe41370c37a94c5df7ee29a0fd3cf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a689b1a8b585270523108231116a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3650c76150641c2c55de02481bfa700577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde48799bc91b798a565c27d2b3321a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f5672001991452d737e8fab5c8049579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a629d20911fecc9bf69de502192121580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9448611e9c52e12c8c313fcf2052e27d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c8109851b4f118fa07b4ca863ba59582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29158312f65ce9a352e3126907182ff7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56d76c284776cba4a71c6dc3b9823c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e36dca35cd62aa5ed079360b1732df5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dbb991d911ab7f5933aa49898aa0e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8aa31b533ad609fbf4f65baaad2fa1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cc687921b6956678c3f1c99a53a75c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578fb70f070c4a2a45c3ec363b87163e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3054fac225e90defe405bd4460bc25590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21598416adb0708b55d475e6cccd0c06591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a778eeae265850e4a00ae59efc5d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ef0de6897126963af10504190c8b2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4ec56aa832972707104ed12c6fc981594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c92138f177025919ca122c42338c456595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de61ced74f43f565f76c205d1eea5e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2618eeb089acc0f04c37dc6d389ed0f5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06506dad83012d28723bf6290b8603598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e586ab5f2cabe059065469c6e37a93599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af8a96c8af2c1d18989498b96141b5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea87198de8c814aa464bfefcf9ff82601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea17bab805ceabe3a8830c4630386a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8274ce4089aa06d9cf1c4893f47b33b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f782e092e3ab40284b3aa2e625bc868604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cccb79a7665c3d8439bb65076c4b841605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2178d0eb6b81ea84342113bd1d054db606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670cc923411d4ff3e44ebde33e096b06607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b215549ad03fc96e34eb6b74cb0123608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20fff4594e70d9c3f93493726cf6cd4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe53500d51e342c4731d7f2a705696610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2195ce31b4b88044abf5d55990d7fc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cade44cedc73fa845848917d530905612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d87fe814e73836a060d37ab90bfd7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063961d52ef38b91063beaaa08d8cf1b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979ccfd76a518fee579ef1945d787fb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4617f0a79e0833cd567dc29a48688a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ece0e13817cd4c1017ad6cdbf76fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6cb4f5a7de7fe2645a5f98be904a1c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b6aa7895e8bc9225d67f00f84fd91619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d81b5bdc359e4c9dadbdd7a7aac9be620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c61f4a21290123401f3713f5082adf621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be15f5534213ee7de65bda98ca69ec2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2e2f78737e14fefceb67edb283f69623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efab0516d03114dfe9ad84fc9443833624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3af0c89e23233ed77c2196167a495b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e441e388684197b137c13f0a9025108626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7989c83c9b5c15184a060b41db2a2b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186adc9b0c8f1c148894eacc2ad23c3a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47882b00e12c004479274b04039d29629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375343b1ad8657f967481a61b9c8b1d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b3f5b09e68c804a6da76629270f12631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522298145e1c5cb027aef8742c1c264632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621fa52571f4769211771bdf93378686633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8338d4c839bffdab0d8bb8a1d7977b51634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269ed6de28571cee78518310c78e5fe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c28bb9f09aa66495b0908a6635f20a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864f329a4748d5031e3c87247b8dee7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0be142c996b5d2de70d3ee3ce0d8c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052865b15eed5ce0bec1388ee95f674639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04924af433dc7e1ca60de7feb7252c31640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0e269763f5e07895d176c0cd78f4a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18292608db5e0973daf50225e3fe25df642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bce069cc2d7f0d28e5cebf3c649efce643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3accd686298a8803726fd8d6d5944f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb064dfb65e249ad77f8642c4a8819645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7c1acd9b148a67496c3f194ad36425646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a5112dcd2dbbf24cfc80fb7bdc7d1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d320fd57ebcbd1c83a469359f2ac1cf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3856e9530633185d98dd9aeaf8951649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2437a25938a355daf53770833040e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeffba213cdb62b6cc4a337137502b3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029999c18379a101d50509c84e934b9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0e25170a09d7f64431edae933647e8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1400e730545c8aad82a445147a59fd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9e0df46e9a00afc22e06c6ea8d8bc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda1afb6edfe5a6d07950616b1855b1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6201cd25a68054f206b8589b8c0c94657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87b80792ab92f27ca50c0b1e61654f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cc45b684f1d08bb2c6774b9f9cad9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f7f3112c3cfd3fbafa10aa0c30a2a7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389aba6bf564ba5e4b2f135b240df69661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10b464d4926d1df56f11ec9a739d9e0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd45b492769b111beb4e1b51cab706bc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4a77aecd3fd1920dc8d331551b32f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48add24bbba621318789c1263eb62abd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de9b49d6634f66aac31b3bdfdff902666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf557d4ec1b535ea3a1f7280176ac2a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8b8721193545392b64fc74ebfa45c4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c819e22dff38bd8450d686d92decb1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bd7582de9110c4a173d1d77f385dc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b9ce748ab12edb9a5ef0a99acebd5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55afd23e1aa5550eca83274d37b45f3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47781095e61675518fd3f7bf26641983673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30de41f983b559e63cf5861d70bbb61674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bca45d3d0d79d6be3cc28461dd36a9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dfce3c4a75f67912cd82c7b2e76e03676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3dfe689495d2e61d2888b353385d33677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc914f6d5d58413c89de7deb5bd37a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab5285b8581116db78a841da01d561679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8379b9073948988da733028f01c137680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>