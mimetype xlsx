--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905ba9578f3eeb208916af6398ac8561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a3d50fefe49ca3bf34fcf1089563b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a71c16f2779819963e596b98a3e7c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825aa3398cc7d881983f88d6635d4cea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b594efd8194ca7cba45cd02ea4b4ee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccecd5ea5c9be997b16a3aedb58c40836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ee33fb64fe8744fe6ae98e8c8105a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99e168d7ba082777b5502dd85ac6b5e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af01ca3fd47013c4ebfc52de2bcd6a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67837c88dddb0eab5ff89001e8d1cbbd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55675e630ae5d69a4006a4f63e9c40511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8eb0f79020cf0815e9f679a3f9b0c112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5b01ff25994eca2f4ddf617574a5d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b502686cdc5e04107cf935f1ae60b1f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b57e7946e7ba8a1eb2527a96ebf5415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2103bf9b0b6f6d4c6f58e7ce481e4016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d936a61cbcb4c04cb39b43331ffbce17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef262bc50567bf5bb6aa569efbabb9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662a64a769285e8d8630d0459a5557219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6c22108fe4ed576ce1b882b67d27f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f1ec2a168f0d3905ebbbaeadfd56621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026217781e588e42fd5c38740a501f4222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448ae4119edae4dea82e03fb5a4c3aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c6e315b40ca04262538446417ccb024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef2dfcd8f9553cdfb60e987af7ece6a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bd28b638b1d37e3b1f8bda596e1cb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28400bd6ce3b732281d64017517a2e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60504a111e6343b5ed81517c3274652828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1771183eb1b915da34f7e83c18120f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178fc8313ad8d089d4bc229bd5c524fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc554f71ae82bc497e315dd4494b5d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45176855c54784726e9184f87a53a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8425514a13d666447552926fdf4d102333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc3c7b0ea849e16fcd7c2e6866750f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e5d7a4da46df7d41923b8870c75be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec91e7c827f74878e693c712621911f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6543c99885f4d98e0c49f9f9f92461437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5b5c6171bcaf6f07b71fe9cc3490238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6256df91370c3aad358dbbe5ac0bbb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331fb5bf6afc9ddad306a3a0a29135d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914249bcd91d1d2d60b2f1fb53a0c3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c109b8da6785e01d50bcf418d5a595e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c617a796ba2e0a59f6d23ffa08b6669943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dade1e8a7155057fbecea290028cd544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbb4632ee619b0bfd628fc9b5331d045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cdeda875bca6507d053fbd3ee1838b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9275ff2d770099efa87e47c39864c7c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5a8d8f0125436be4fa3ab1089ef2848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26987fb634d988b2f835c6037ff917a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd14728848fcf8c8b9d704ce09c8d2950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9c41566ae0863c8ae57f947524d8851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a43c90d10fc9e9732628790e7b67652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbd6f6641a34439c47c7bbbb8cf4b853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498abecd98d2b33b6cfdd6858aef3f9354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779c3248f5da79dfa973a631d6fbfc755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab125464c39523e29deba301a39bf28e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0075e37caba9375bda377a15a2e9857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12916abad7d5ce76ef644770c8db541958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9529100f44cde80c98c487137e5e959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edc26d4f262d3e4bbc621e3e69b257b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83431a0a9aca40ebb9452c79606ff50461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bd4c682b55fb9f0cb6ce328c0854362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0dd86d509de8d68b072babc2909b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1806007004bcf461d4a3da4e2478564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9291e2d2da08cdcb9736f5488f1c265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9529fc734ea02715b358f98b5abe066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b75f86c44ad2bbb17a31d2e69b03667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9424fc6c5a09cb445972b2a6ab18ff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3bbabaae11e6f9fec1b13164dfe30569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ae65b2fda6507cf3993919d8d05f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1709af46a2bc0db4222956f9f437a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb481a231b09d96051ce48d54cb0e72e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f04b4006724a1cd4515301831644de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ecee6222c972503e51d175d38a44974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df37447e2b7c8e20f8429fb71e530875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e48aab7d113cb28f382bee4ca2609c076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6517ae26195743217849771fa483177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42ae71c46a0ee3dfd0d9dbd908c23078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcf3a174b967cd3249de5ef137f90179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b66e5331b342ac506bf0860cd14ac980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca90d034c146e24bedba9d74803132681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe78743a2ff8505cd8bbf4527f0af082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314ac50e92ee323321b2be522c59ff883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdccc2651405f41da4236ba6b0bc3384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139ed4407cec7e2d35f8350a89de97c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c7676a8c4d368bbaf56e86f8dcd3f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bbe3dd7c5b1c84dd96ba77fe3a90787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07795969250311e8b811f1ee716e16c988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591770c6926849505d6d743717f93e0689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d33f3c4d86e2ed96c8940f60c97a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe03c6527ac5d66271c96547d7c48e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce67918667be240de6619ca868dfbe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcccf9a5bc91c5c564ae67a1be2fd1593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703364291e1ea4886517f356692779c894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643503b1e2379153f379ac80ac8e38e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7358ca25d58d0af4723e9bd5576b9096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eba50adbd73263083bce258f27138497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3f7e59f0846075e04c38474196d9c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bb1817a18c9a69a01bace7ce4365799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23de490e566ad6e388a4d486b00fef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c6ce281e0e9dfba6e2e37b82e902a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ec0b1d310028242789217936015e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eebaaa70bf1a4abf18c9501533fbcc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3abfb7dcf3004f5a0974a9bf965f147104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9dda249ed8e666629083e55e4a539105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa6ffcf79fd00328c3a6054aa8d035106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f67f1b24cba2899577f682f936dd394107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588084cdfc120913735ec03a1bb5025e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a7ced99207fa14d9b48433d4eaff1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94e644380d8043d1a9ec454cac240c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5988a90cb48ea375469e926dd8da3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be7e2ce51805be7e4e90d8b5925456112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca687bf604b6f365ad0a165ea26740d2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d2e58cc36ed632968d8425fe53f10f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9cd3f3b8592c129983f51ebb170fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1447631f5d854832d225cc901e0cc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf134334fd737eb0b4c10419cf43fc02117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249bfe67cd1bc41d99fe4de915852091118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037b6c004e638d4832491a1dbae1509119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261ed9ff34ffca0a232277f79bf5955120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9320caeec312bc18acfa14d7838c5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aca91972026476a5d797f8d5177945122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6a0d4108f463db777e9a600db80768123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813dcb05c9616c812b87941f940255b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256a4ff63aaac73df0aba60166e47f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0733d366b87d9a14e3c39f95146e3c37126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4c0c14b82ffff409f288f8852a7ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d20bf416b5588ae4615de18469576128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8d7b5a539387bf2c4815972a31bda129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f66f5d5484fb75753a2764ccbf9f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac065c9fac822e059048f2536cdc163131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a618e5e36f540769feb8b7b8866f445132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5695e1681c1c4f6a19e2c4e80ea2c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06dcfe07ac585618d1644222f39355134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ef29c902aba974da6e8fa3de55909135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2431840d239edd7e6b03416c8b16d47136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b4ca338afde8c8cc177291c1242299137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669666e355b410a0580ca8404b855730138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33620ecd10c4354abe70f5ca848275139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6da7c4b7d45aebf695430922337bf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3a96d7f72504e64c9caf8ccf29b5e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248729b644953f9df128be1f293ffa09142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f1d1981eb8309e37c23b3388f3d30143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f339668face8f1bd7da162454a49b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eef8ae1caeb56f4b9cdce71c650df4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7c8fa848211f14b09145ef7c9893f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36d3c91ccf1102ec30ebb1a770b2b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d897d55d84b9211566e6982b8e888f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c099f82616f40dcb5917daa03ee55d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a2c8d036055818f207908e0f3a130150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f43677de5b8e7926c617626be18cbbc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93de1b67484827edbfce4e6b7ef3301152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64962ee062224ec39bd38c44da6aef56153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f13b7d405b379d5b99b9b8f341af3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382beded4220503bf3da6e820d3becce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa363af057f264ea90893a4c0917a4d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee01e31cd66c7fe3bf65d73a4dd30f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a94fa09a9f71363679915ec329b734158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9da8f585310b831982678a4191c62159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c1b940d2022c6a5fa134c34b8a40a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231fe1da2c3130c3bd1c5c579ce3cca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b97804dfb80560acc15dc9a3d7be98162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59a692f20443b9d9ef160f71babd69163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a06f1827ed9815520bfb2263027f4b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bc948eb212689861c3e0c62b86d147165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c29f66ce3f94d9dd33c0ce25efd40166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8bf4e751229e1f1d13a9c5c9de13f2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc02a8a672d70c2a50ae6a12c711e24168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332e4102d49fdd8a02e7d0e45bed699a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaaf55222fe6908bea8568081d56dad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be680c22fe7515c9dcd67d042cc840ac171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7b246f9eb379113b2b2337bb3fdf89172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16566ad2d36ec0067e9d38eb5b8865c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c89c6554e7ca95b6aaa9fe12f4857174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5573eb5373a94eb3948e799a2fd1e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cd1d73dbcf4af97920e41240c7d323176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98c1c816f84fd79e3ceefef9fe9ef6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ed3916fbcee529b8f4f62917696a9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b379c424966a00ffdf8a84777fcd004179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6302356d618cfe425848c990ccff6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39cb558f65dbee913b9da50a164654181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50bc647d901b269c3752e0660f40f86182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696f6e430dd9d1cd428e2b46b195d4e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4daf4643a2803e39c493ede9a49b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c674d71aa8bb35368da90c5c02e5b2e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7094f0a4ccc1fad17dee75d7c41214b6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a34245e889638bc8d410bf46deeef2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d57e4b9ea50b9abba7e645337894b4f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0f0ec624339147e897217e0574905189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40f7034a3bc6b24ee45831429a25b5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ef89e912803a04540f0cdea89dad9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43788249a76e9cd49dbd544889232cf9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b841eb2fa2b931465473021443f39f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da4760215c40312eedc28cee176996194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e433bafced1e904f10250c5d827d51195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243fe91e5eb889c7d0fb69cebfa6261196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a44f2e685e435ea6cc3c2dca03ee2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6672878c5b4748a20c45cd19f2a82a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d51bdee58b4cb7235fac730e21bfe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6fd2ff956b83160dc071e450568bb200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798b2ab2dfe62c2abfc0533ad6fb735201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672ddf88567b24252b192ac01a852d6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86018aa95d81303c61ad0cdfd9c1428f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dac533cf4a950d278a5ed85c45f30ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3850b6856169feab5711ca5ce14160205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fea7ba0b5e9b06da29fc6151d24d481206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ffb9c65b6a00c14763b3e13c0d617207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d858588387f41d86af10e42763c4fd6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b9c1864d0d26cfcd699a775ef00b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a06938f8786f3500389c6237237ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97018cbb3ac621b7cc48914b36cbf41211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30a216f00ea60951f90e354beb7437212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52886571936c00f71f280e58fd2c8e42213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b444a796ee05690e4f310d4615b2ae4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf610e173ed5903a0f8b14f9ba8a93215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722eeb10196746a941be376142a5b18216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfb1e77126726d5346479960a7bc2c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a1260c53f566931f03ec2c387181f6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff66ab5bf29b513882c7b65a1ead75219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f5293fcbefd734645be5cf98a3cff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571f2582be2efdd1793ab9ac0e77688221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bd499ae5cd29a0b1c07981787b6f4c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c42c4a5f3b3182b19eaf2e987de75223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6dcc385acbeaeb1ddea446d06e942224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d938d1204c787833f6288e842b7110225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf7c8d25caf54c6b77fe52646bb21c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbb79a7d44a82aa47c828c3ce0a08d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e9a7401193f24ac6d742f70976177228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e394abeea948d6dbc7b98f2a7f551d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d3ce604671ecea8b2ef983cc6ac0a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdaa41d0681225802ce411bc2a9cdd2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2337f1e992da1271e74235091a22450232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba9d8c2853258923d38d815b702547b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889cb88d483cc8b60f866d79ae0ea18b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b87ae4a6bdadeeb39902cd4a55531b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd985de6a93dbfc99d897ceb927958236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a175a1ef33d360a4a3eb4cb369aa6c0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25927addab0b2e6f3f151f9003498b5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473493f4680caca49607313108a57bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3428e21f39929acf3c85a752ffb4b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636abbe35efa19efa6557eaa81614807241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f57f87c6ca481075960d15857243b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb7eda642ce45d99b3925a1a119ed8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64257a7e18fd6a5dbe18c7a06bace386244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a790242c342d08929e13b336fbf5fcc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cca34b3ffed049bf8968e528df27cc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04dbc49b4e54b1b4f4365e7e673af13247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9665fbc51deb536ebdd1cb7b7d03876248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a32ed667be059786796d1c7cc1245249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9295e54ebf1981c4aca208fc7a6eb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f8ef9b22230ac57c7a3edb212886d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848251e1708099b49225d30370955725252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb89dd9d64d7665a962df540e5bd653253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d37dbc337aa072bc4bde940f40640f6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b176e60781e22224a3950f2c7002c5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e9a9a842d8ba4d22b4e7577099b91256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028733f0ff4d291a067b5822d640855257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bd9d7636ce5d461f0b18600864d6f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb4a735f55ada6b9fd1a1f9e03577a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee392e0595bb3d75f26b113125b1fc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e273fb29fdccf17a00abfe027b7326261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e97cd138733de64665e7031ceaa141262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13acb9247b6c0c7be1925581f3a15981263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f709912ae547c19194724343d2e00264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975df8fed3c7cfcb718320fbbecb4153265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a65be3981bf5038e941e776cb6704266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc514ed738c14082a9b18a5a03b0e874267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b0b2c08ac23f4bb22fb6ed6083b50268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a68e6ec20f8544fcd84fe0e14c5e7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea7a3a86cc95730be7ae91a757401a7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75649156d48fb54f497ceb07c254cb0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446168cfe600220649bc7d363f877890272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b91bfb1f204a761c9c2a3a6bb09c4b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beacc403e2d481ff446ce872b5bdcd7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5994c4f0edb9c68c9ed56ab7da9a98275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502e0cb5b329fb01fedaacd8435e33a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7be333a29888a9b1e66ac03c4cd54277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4531c2728eb0b743305a09f483365648278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e03525b782db9eaebeb83c720153b1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae6dfceac71b1405a32c990448607c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb56cb07a873a0c844349780cf8b547f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015d6ad38ffb095b071070fc0fa33a9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed78a8a4d6d316ce0e9b36b01dcb86c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564c99372a3d32c33018a54f45fd6b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08702b654ceed33aee1fe6503e66f9cc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffdea8ef940b8da4165a764169c924a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fdf452bf5751b88950ac959fafccb6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc39547d93f989ea333782a1887c32b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ccb7bf587ed1c083fd9fb922420bed289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755526fdde26b0789aa51919160f1f5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859efd8d2b5c10775e8e838f6ff94ce6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5290e60d915233622c37cc4aed755292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688cb378160d6c3a02506c3044e38db293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60536f03708e407cc891d6f0b93af2d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19174d31c9bf2f97bed169361903a8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4a1e4bcaa67e7bb357ce9f27757f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e076cae0c90e966ef17f51e56c96e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f762671e480f6f23c4e4ef0478bddec9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2b1a449a461db688fb4d236d38411299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e68fb2274c037255c176d4f7fc058300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1a57e38cc751b426082e333b4356d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca305df5565c7f49c0742162c2aa30302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e67c014f5f0ebd4197aa549e7e0c1f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9671c57a96d116e562379dd153ee95c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425a396256c2f4731fdeef14aa2389c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc50a271c9585eda1da928809328373306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530dd1649ad9c84333bfa1aa7ba1589c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eff7820825d19a2c81ac1e1640a8f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab62ce6a1b7ee80ab9d3233004b557309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c874ef528a338868d401b35274733310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69d5522c631a01e9909af849f73082311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4113c366e35b9c0fe9f1872ebe9b6f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b61637fd0f0b48bcd87e6b2fe88622313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec12eed08d154d33ea3bca2ed5874bd9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b164ff2dca8a55266bc5351236a426315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff4e6f50e7bb886f8eb80c0ef71c54316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a120f4fd058db82bf422f5ba72aa99a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b17fcc9b6279fb82eee1fbe936f6822318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026a7bccadcda6889d6c95ed5d6b496c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9824b6e453952148f5188e15e952ae9b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c85c1ed8e334a30d712b7e737a22a4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e66c7e9fa718b7ea18b6889821185322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eeda8f099b44fa4bc2bdfa79549557323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d7d684f91d888ff0e07b2aebe3790324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf105e350dde75536211ce6f5cedcff325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71419760655804cd37b6d8044d8a94326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bde61e0b90c26113852baa9ee59e82327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71e552e1416ebbc37660c527e0d68f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe7ebdbe93d5daee49bda809469fe7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782eea6f016b845b76ed0afc6b3db32330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c656b4a8340ae076e7819f37d71875331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fca4d13f04a0597050e6fb95c3bb801332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e35cc044c2700c1cb736e28a8e37a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46e1ec112fd5ced2c9f3e976d5d7b2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f316a347405deaf05f24c2278163ba335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2b6b01591aad948c7b3e06a070100336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec56f292dec5dfdd5de94adf72194da0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d53c7044900c36893f420d10fcf252338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a36ddfbfa43766c6d3c28dc84b7c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd78746000966e6664b88a7a1c6331340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcbc5e84e1f2634eaaeef86cc086d56341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfeb62f6adc999a0f7c8f1dc5ebd79c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6affb004ee351eeead6811ccab3b6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d73f18b123ad0ed20c9cc17430eba0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ff8bea8e6974ea9e773bf56fe5ee9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40b4d0c81b3630d296ddd481e6d5ff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99317c9561d1411f638d63c834757852347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85276f492a6512808fc9abe45363ec9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e06239abc9c725908dcbaa022b36f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30250a1fd664950b6b1bff748d6fd766350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9173a86b293d235aa9522a236697182351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a93fd1cf158589338252311d672e6d8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd712bf561edcc1f2d68151e97e1de6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29c9f42709c29d08eae452f9abf8443354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419a634f5d3a968f24f5bef88d8ae21b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f91a3e421f5ac8ec208983901e9262356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355681e0a9621ea4f4a6114cf7c50478357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da68d71da2dc2d70c29026a9b86bf51358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65fa2224c7836cf340079aac4f3d42359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8643bfa7547850083eeb1d599bb4f26360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fcbea238c64823430765bebacf8c2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba8cbf84b11e58860f98c7d0a081c9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f6bda4e62593a0ae7dba778dcb26da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0816f39bf84ee1f1e8449181382e82a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98471fbb5a3097df23df037f4337a188365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7ed6d2bfc36d9c68e25a51d960019366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445089b5a2d8be8fecccb0b51a56401a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13201dbf2c0312567cff391ba39fece368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f959c9c91b85ee55733444df9f593369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fada1adfd8b97b33d04afc1dbbf83370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e2b6911e51b0c1e5a87099f382931371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f99e3f4ff32caa4e010d629eaaaf6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dbe2896b1cc03c727c78a536e3b4e9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c1d29b7dc0fe2ae15efff211994f5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce39dd58514eebe03a6cf2efd057162375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f5424da5ec3dee7c88a526f5e5399376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb493ea6955e1cd773f16aadfe10d497377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4185793a689b356a4f4cb3aaf4c4c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9b23302e1d40a73cc738a86ece12f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bcf0a92c50b996724a7388d6d5a09380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ab96607354f028cf19951fe2f92c3d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8141b10265ef759a518f417b4a79c687382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281194da5a02a2eadb2ebc2301ca44f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a5a73753e9a2a14963f04734e8bb3d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd38ca56b696c65c328a31223e72414385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fba7dfe8d9059b2a8c0add094745d9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83b538d297e496274f8987db069a11387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95a41988087058b341eea7b363cb91388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d365cbd8a3ba07edb049e5de788e7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ad4c05d3a16645281f170b2e238a8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a18aa3d11d8b95da17c4d23b24399391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9e3538e847e3b5b2a952db23b9ca9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6aa788cbc85da39c1c9fb477a30cc9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747e02ff67b96ba07bca062ddbe8bdd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ce7fdd2214e7e644cd85e5e189557395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa64cb49e4682207911d6b13cc21756396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b266f975ea5446d3789a7795d811d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e31e80e9d7637d49a3446a408aefb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c6356764728faf44240f8036afd74399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f832032ed0352d5155ca4557f86ff2a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf39b7f3e1dcb34c035a9309eb79e9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a086e5add4b080873edab08724d7648402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db6e4186fee44178cd1d86348dd1f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c0c369ea4decbc1c509b8d698513c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d7f25f67100e461542ab4938979610405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33058006508c446f8fb68cafe9cbae36406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0220d01cc4778bb56c5d173c06306407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9e55bdce2fe46203a2ad7809da5ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9df7b284b30a5bf7b41b8d447e6652409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9084d3b21ceb683d6609fee4ebbf58410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83021f96b5368051f6c8c16e38a86fa6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de40a357ae582b49dbeca6d7865271412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df9ed271cc230599ecc064092b9be9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc349a493df96544550875045a7ac6b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1161a4b01dbf0a51ad32e8c530b2ff9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198843adb04f263fc66ca5ef2550f2b8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a9e194297f9aa46d3006d61ae2eaf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3f60e4bc17c07b8d5f47c59d3e2812418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa5fe395e4bb5517cc709b153507285419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5646a02eb885b15fbac5311db8c25b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4bc2f4cfe642f66021e471bf9a71db421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0d61111e0f205124ec7dbcf04f20b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a249f9a200a9ae472d6b3aa4554a2c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550563c751754e684ab821eb2176dda2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50e0a11ba79e8e349bd2d9641c77b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a74ec64aded04992cc04a9ea909b21426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4333dd1967c9a1d15ded369329db01427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2748529d185dde366d84718d94e743ba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25535f2a9123561b60813d9f8d095cb4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff575a3b7a36759fc6131f19ee357cd430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c4ebd19387ef51b97205e0e577179431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f310e2f443abacc9e62500a01a13a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f15d4cd06e51793ffdc8468856b3f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4d087bb985fb4780777c0decb667a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d912fc495863d473df047b65ae3bf6f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c868ac306d82ae416cc5922dae6ab9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b70afad97c3df0e307c1ced378fa9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a9ba08539c91067bd7b9f8fb5af7ab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741519bbe6d778dd5983154da7f92fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6727e41951f9c3adbf766a5df10636440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6c1e9c5aeb4ff0c7a60645299ce84441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c9a72ebcd2e9912a3e8488dbef0aa442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3de13512a661d3e8506184b9e6c11443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0309909eedde5755912943a180ba3a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042062ff72dda798b592c8cca0bf5e30445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a80083d6b21425d0cb13d18b61c662446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582e9cce3792a1357b1e463da701cce447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac5a69ad42679e7e3656ae32f44819448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a809617da43342122d287851bdad6b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057a2a843193ec51c02398e71266cf4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acfbd526e58c7b8868b6b163fd6aa1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2decdd9698d2144a91245f05b06ee7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff42612dc9b7e751513cc75bfefea74453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1afa779ce9e0ffea9b545fadbba9a9c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bed50c52f72b922569d67936d8fe1c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4337df8873635acdd0339708cc9afdf5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a0f5b0c81b8a016555cef11019061c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd10cc3d2a296bf4d72ddbdce805e8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7647c82ac9e8a1f2b95d1672d67bf7e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a141583e46b9f279c3756c41efde46460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca6afb9f691d1f4f3e3e446c0331df461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116d14442d1402cd992897e88a98886462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1907bdfbbf02df615b939ffd15bf4a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355e6d8dcb5d8f131fe898b20c1eab1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5177588041c0495b6989472aa6d4aa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770db4028469e20643330182d65f3ade466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e807a8ea1dd898064a7b590e09aad28467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebe2e950d187a1b530923107ba7a07a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d36b8ba5f90e527ee91ffdd3ff67d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2886468d38f4814c8e5c1457cb904745470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702ba545dc0e810a55201a433128244471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232a7f49f9688709d300371e3d536bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7990888074e127194f23c57dcd4317473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781fde077e3964c60a265c125a3b22b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1c06c19990bb7dd527fd4e0311c53475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1729957379fe296be768648e8824413476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636460398fa6737fe2ca97de8395fd3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5a827847831a4113fe00df68e4708478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abdd6a89d788ef2afed25b0c65613f0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610d15edd8666e8a2790b79fe4868d4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864a5c7a52b8d6e34a82953de26c7af481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926e0f58b4046974a08dd93fc950699482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3674e4106a669b1f63514a2caaffd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b1b8ad6444aa3976d25f28748ad8d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2744fbd5d9eb927cec2aac8b068f0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4d2a6216f27e4d141d8ba6e653069486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35af8927fd857c10084ecca7250f48d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601ee7b7a42cf44709adc228a6e122c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e5f3bf59b874360afbd8ee5db4939489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4b058d3cd3074d8e23bfa8c5b0267490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f61cb6416b4aff2c3825d05f7b6ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86440a1641ac95fbab0d92b068b257df492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca15e54cfd79280cbfb9b4cb548f71493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba92569943d30dd09c3a93117adff6c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f655acdc6b7d3399f52a4cfb950ff6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868586fb023a2bb1c1e6650806b130a2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7933a0c1eef7b2b90b63fa82530d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0427b10bf554a748b367ce459aea33b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281444460c3826ef8c1f514bea5cf824499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485d5a1faf3ed94ca2e68aac73415d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3fc790b72031ac352bd098f18b497501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123d715247161c0039ce2fbc5dedee9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0980c41e93bc04f431b5988ed1aee61503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a204b695b52b47958a87cdbbce79f30504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62c19dc7331369a2dc367a8d5e3bb2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d0bc22a64630dd3b63dce1f8436f7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd218dccc808cb689d20aa3529714325507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ba3db905a0b00d8d7186eeed22960508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913497dddd72721aee56d5eaf4430d8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8d5c62ec3c9353c9da8902e2ef1a0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04b5d9ef86da12441f6f9e5b621555511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b71f974d92469bdc5dda9f5f4fea2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c7c337a3e1d8209aae46e52575c3f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0690ab1e555653ae73e44784933c41514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00b8858edff5c6d1b8cc177dbd00f6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757139a6a7301620e386d819c50fe258516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0eedf5d71676ca5dfe6b3ad9de920517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03ad5d9eaa29513738df7ae810b8ac4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd3a35606f4c1a2668b7126a5996fb9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ce35fe1f48060ece0055397e81265520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd56bdb61a8a1a91c4baf158295fae81521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b01c3ea0baee3f341bfa7400c63649522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f5cb6fdfae6b2dc56b0a8eb4f3487523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6eb35cdd6be5b6099a9c417919252524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a57b83e7b1529c0245d4d842dc8e343525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0583738abfe2c36a0f200f5ecdb9e02526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef986d88c4648633a205e302b03e0cfd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a82191d424645107e90df7240bf41e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0fc2e41368ed7e19d185def1b742ea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794df2b35868b6dcf89a9e9dae42a3d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff9c8e1465688538410e9c982cfcd7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e81b7c5641bfb68a88c1f22539fc4f5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5552b40f57c63c9b2fd3fb43d91746533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d1f04a683bb8ac8d9e7a3cbf6cc4a9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12054f801ade8c9e9dce43becc16bbc2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393fb0786c0bd9f1bb9c0fcb0d33dad8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf71d64bbd67dd317d52bbe0d056fb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642f3562993e83655a90e8fc6ee9a46538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe1c58877fd32603a80515b426bbec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e90e673195c37fca5da851b293ee8c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ab2f43c5156ef08815d0cf579fdbd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95e7f1b3bdf112424797a9b46f4cb5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb630180e2d301036415336562195b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82368550b1dc7003fa2951cf381b9da5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b95dab63e19256170d0b2f2bf5f609545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25386d84ce44549ab3410476e1da62546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005286b034a683f969b18a2872594639547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f5e0980807a0623ab0d4ee06766add548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057b1cd2fbdee32ddb74c60096334d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d76acf3f7f19866ca378512fc027c3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69360343a14d24a40c5ca4f7a1e333551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff63ec30c6e0ac3af9ad16545854ef9552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a4a3667cc978bb8ca9161c5208ed5d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59287efd5abca28fd63c8bc8b553ef8b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13a21badd11452d1d9932e3f1486e1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13562468f2e0943db6f9e48b072051556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624b16cf4af732801ff5f6f62e623c7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c5b96c2109f4a377f62305c16c5e78558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9266e693b27c45408d5e9c64e7d228f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e439e6aa700a48da2715696c4e7cb0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6317a63e0ad5148a3c05935cebf191561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131389cd5f5fdfc0e4d8460e408325a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869eaaffa42ee93bc1699652a3506b2c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d2b2e236e1df4e54a619cb81a0d97564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8bfc3b3107a30f39db003f4afcc4e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063ac256740d5781d930832f8ed503a3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7a27a847822f7cd479c109be84ea2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a353e62ed9a60953e42d395db0688d4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281b5257690ecbf6887ab84b83ff8d2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a6dd8fe01267dfe68a90f1407bc75570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d409ce85b0f5925fb8e4931252b4dc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c03b5688d0d5e66945190d711f0877572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723148a02b6e032ac676813872e8257573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4072723495ab93beb2062e3ffa358fa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf0d56089626caf6c81867981ef661575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c9f88edfb5c4e58e9cedbb3e957a0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688466c67b0b38735cd65c0963d8d84577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b07e80ddbe17d89688f73d750f18e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70529bd81e84fad81e24087719dbd8f6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c82e999cd89eb2bca1cf7ed2b81e00580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5210e771cc31c8bcc66c7399cfee938581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b158b712b6a2eca0c756d6156cb484a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10178b6b468f905284bbcd465547241583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9cf80e2738063eca2cdaa8af1a721584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8509a232f74a0599bfb25df88fb0a7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030b821393d26b881d2178f448df726586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf40769d64951df900fcd9656d154f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6ec942dee70fc161ffc23a6771358588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad4d03051cdcedc55cddd4b53f67ee7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176d0262c9346a089602d271d6dd7f6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899615a83e3f03cc53b01264e0b97e2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9fe049dac9691c30f81de4470235a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121c736244eff3cdb562aa580b4c793593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe87d70d95de534542c935bbf289991594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea93c08b946d45b93c1d52f69cd638595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d552550f6ae59087ba86dc0d1d7e804d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7bac38d379b3d3e0ab678519c7f78597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5625e5e0639ad7d992ec6d159f152cd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6f3ef238421221a405356a151d8c1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563d3e3e54273db3a40d3fbf29487ee600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3c01a019eae695e919dfe93c88c78601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef6f9c28f5e30a2e6044d29aa2642d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb8a39b6d509b14c964cd27a1e9341603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab344f3f8c3bdaf9d36c033ca3b034604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ce3bcb56d0a183e86f2490d79e66d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37622b5a75475b8ee9ddee44c4404a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79bb0ef863d14049270ad7ed5db4fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a1d82c4d168e38b5e2eb55dfe7e92608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c674c7eb765355e0489ef4aa0364bc32609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976f19efc9bd6f9b8bf2df393ea7e72610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed707d8d018752c668d1d0ec47a3254611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad801291f68464f503df0f31d5f9ab612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94eba519aa215d1841f1459064ded29613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72ca9850436ba1326b14ed6ad5b483614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da57faa90b2b1f3eaca7aab4b9c7cf58615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d54c3f0b0640858f94cc5f4bdf093bd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4609e9ead4711f42cb9b31ac971617ee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ef28105b1617a8bc3662dd5b2037e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a17ddaf5c26f88928343424283371619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85acfc536c676e461b19bcce339493620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58deed9b2533041dc817e704d5ee0296621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2958c210a224beb0fd4076a5ac7bbff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6628dca611a1f627cfad3c1c2a077e3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ec0f01a12e6d7c733c7cffbd069c25624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeef30f835ffcabbcd64da3c33a35c8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9112ccc8d747a1051bedc600a7bee84626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9abc5717fc138c1915abbb9fa534aa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659512fa4d3fbd654794deec17d4157628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd9113ef0a99ae9c2d2a516df12467c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1f5a45caef79f3ec68f047aa48992630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf507615bb80b30b0b9261e182b272631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e584d75eb25f0326f68c5fb1944fb76632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110dc0c4bc8c5038eefc2215cc531d7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208391b731c44b7c72af8209429a992634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879c0fe8dcffeca7e687339246d991a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a29076d33e7ccb3404c05e90954b2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ce5166f47ffeab029a80351ceedbe637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4cf4bdadd5b53946d17bc625800f0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce728235dd573a2ecde8dddf53543c1b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d816d7e846667e5db2c2a04dda8c9390640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f119b25583ade409a025962f9b9e7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ad79f578abb37cf256ab75d87e000642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7fb7a8e75961fee8707779c5ac0ab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46b707a612868ab1862800e6d3a3e1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82daebc9161bccf7a170981433bde674645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70cabef457efb500fee215a0167cae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d05594c522ec4ada84f7332867e1f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbc786523fef3ae5ea897759351e50648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fb4387811c9a354a6d79ec0ce7e11649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75662aef822ef91bb0d8d444a26bd84d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e6c7d1b68572c6dcfaab8acd5a4bb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab90b9b1dd173f312ae4dcb2fc3d6e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6308307e9a290dcb1cf3692c6a9e761653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578e2b0d23839469dd298ba17582baa654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29303f09ffbec7b6b9fee10b21ffa2eb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa44f37825abfeefc125558de4f1024656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678776114b31f089b33dbe7dd2df678657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da1a2238774c7cea14a84c1640bac3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be3233ff90c8bbe0d86633a5444ec7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eee70da338e6c8d2060532d00007e3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e412b52e0a710282587ee05783037e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7272b0ae7df33859c8a3db47e7721662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd8402a748cc63dd0ddeef8141f66c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4d7d6c9d6eb23bd90a370b9c7b3d34664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13f1a6c10da8c89c50d1c1788da7cc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4616405b805dbb60744463d66c9cda91666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945aaa82ef0e90251ea46e6eab1d1172667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9b738154f64f6f66e03e81ae510a8668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568fe59dea6ce9d411cf7dfcf2ef531d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8057b3a6de84bde372a09c961bd8f5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18fa1c1ffb2c7f6df3b419ac24f997671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d483cc398f75d3d5bc28b9f2450ee4d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555dc3aaf710c5a3a23a972a87c644c3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94431b04fcae8ca62f6ab631a424a370674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f4191228836f13067054e31bfa3d4d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe651b02df5b6a85faa4b15b923b51676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485ae3f85833893679635d5247841e3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7618110b056da895aec7476f8f7d1165678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b53465afe439d6df3c94bb3127cd98679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b97420294939b83bf719f3e69bce3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b179022adc2c5ee6fcb14ef344f6353681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c3256f09a8ef8adfe1e1e88d3d1dd4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e84d2e4ed1ee5ee46aa46a0e141657683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8cefff1baf446afcb3e22bfbcd298684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9882a916bfbae69cbe1e42c405c488685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0325404b3b3f256c40a00bc03e56e0d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51e9278bbb81c96b3743644b7113dd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ce22743cf93f39873fbb3622a15da688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6694cf6b4e5d68010cb04b6b8f93353689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368852966e64cfd27c69c17aedca3250690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea6e8bc5cd3b970ae8bb4d9ed2612d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e74ee8e5186bcf898d682168add99692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eedefba630f525e0eb305ab24f88187693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fae44354f582e5794a3da8d7e344ff694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a561c592af252ce3b02eadb091a83b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af910be633e3f28c31e351217e6340be696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70cb9f0688dd4871ed177df8b67b90697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f9a3bf31c4135b955aa63350688ea9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e29c5ec8331bc0af413092d1b7ea88699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0a527dae97e3da1d625a51181d22c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580faf97eb9a57c956511b63e58fad9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87b1fd0a40390cee59726558daa596e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05c8d82b4fb2ab30c88ac0f9d064e2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eaafdbb5eeacb9e8fd4b51cb66881d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62a400c6e5a443f471a30375987075705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec60817c3a36e392a5b1f21456639ba706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fadfe0414268f6c97839dc00a32d7c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc2cd2dd0cc6b9b1bb06433c8d46d2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a9dfdf77a4a62fbf1e49af86b2906709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb839fc052e8887a8245096e507ced2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f229eb757d2ca2d65246852d3b444a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20498fe950a02371022b5212918a78e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02204f8c2e5c2a6ce688244abab9e3f9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa87e2c0f11e12c5026473f2e05688714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb50a6bd3c7e8eb2e6eb81c72987696715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475143137a024b637e3171eadcca7b6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40581d0fcc6af89ef9d2cf8e5de1082717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459066a35e7f77419939f00bf25841ba718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96927c7dc0b57fc6be7c4cabb296ff41719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb958524ac2be6c1ca254c93f3572d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca7b1dbf522a4cc5695dc49323dcfe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42203c678ea6013d250ee7e03ca3b8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33c8d6598fd84ea3b3707e27f64d47723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f23bcfdb2350371755adc48fed2845724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17612cf9b7f4db86576685a6f01c6860725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5438f76dbd950dcf0195a331265d8646726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b741038f1f52c0aef9aad3a8bd69854727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633cb1f2f2f908be5f6c8644fc08d6a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226a7ea17d4b548e3cb61ca33e24a72729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b49ef107ef6cf2c2963464b5c7ed04730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012d8ebd12c3b5357a9d039a2325b44d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e75de6471ee0a4847ebc70aeef03042.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665af5971bd18735b87e1c9f1849ee543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f576d25607b54f90c1ac48c65ca60f534.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e3496b04714151640a1fc57d44fcf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6ce601e9d000d084d181f27dad1ab6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3cf2133bc56d1c0f1f167a518c3a8b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c05c61d8ff171980218c0bf3e94558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25008be1e3f1475127a89c4c7893489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131ef2fc29f3f16835e1e6c3119bb94f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926c3c97276d9d31e49d9f5bb13366211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df519d86e4e83e1ddba851153a0606112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76505bf9d1b0b474097d7d9b0b20c2a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea158706a62afb24a06b05d21735783814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925c4037211a3b2fc9b72def897e1d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c21139b143c8f0fef82ff29db5be6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71fbe167aa9e2c39ee805580bd9ad6e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05745fcae1c4fad865a21ad8748daa918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66be4f4eb33843fd1f1bbf5127ee30d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8c794e4211af84c55e150213a20fe20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a880a487fb71aad5dabcd357ab4544c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af539380de11e01769a22e7b0677a8c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc2e5626f09209396928b0da47632023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b676377854de89a9e4dfdcd0bbaa5e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50667aa91292a72c5a24a04cabb975f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b43103ff26ffbacc463f8ca093969526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbadeede3453fdd448b4211ffdcef1927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744090c946178c6495dc9b0313d4300b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901c848fa3acc4b15ba42726a7b5517629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07af91ab57e6251465bc3ddc84a6fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66e7c03448dd2751dd2718626803ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c227148e5f8a801a9a765ab7f3cb17132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0923851864191881a458d01c9e3e31433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad03db254648d1b7338f9a0e83b342934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ce92128fe8ced8f6ff72844f016b135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261541ec0a9f128f6a1f0ab604c75d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd731bc967b2eae559724af4ca14063837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbdc6990c36dec305e7c59a6d7524f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c7eccc8dd920a5ce994c6f75daf5639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb18a40c3125677834b09cb57ee89640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf44bf5236cac9ae747c271f29ac61441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2034b563d52bdc987695e7075b3781242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ade964b94fdaa24aa0946e3ccf4bbe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2f8049f3a6f4374b9a85a9b5f5a7244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5e8c8646bb8abdf29a7c40ed04dc545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c59d8576f98a9cb7d1c5a5cc3a362146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa6d0720e343687d36a0daa18b697a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23111e3201ba23e79f20180e5190868648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fd109575098a6ca9ff503daa2b14f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b2f1839406e552cb9792f05edb83850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4a4193900ec4c67cfb1d46385277651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de153f7c388f04fcb283e38b1eaaaafc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebbf7574a04f0fa9d39cc48357857853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9465c01ea4674f153183bcdc3083a9954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60b7c0eb1a222c30753cc7922d67e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29382183f41a37a58a786b9dd7aec0c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113b3a1395bcc49697bf5a28f3e5e9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199033158170270ebb14c9ecbc7d29758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c202f3ba5d05958f07f955782aa64559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39b2fd6fc4fff2002cfc5a19112a1360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474345adf6cbcf35da66327351f7074261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e6a05301105ee989ac576a4421d7e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611568441809eab8835703d07b2f789c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa722fa4e6dde8120720101bdb43cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640484dc95518d80ecca57129da7509365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9947d850624ab502717b7a7a13b93d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b56ab8ad5dc87d82eb70124f47130067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda074d2a61be7e0e1fbfc16e949a6a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432a30a271d2cff67079a3f768801e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b26aae86b10d12aaa0b3f6e92afee070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41992471d467dff5ae6b5630a3f0b9e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472a7ea95a87224a64accc5f1e11214d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e274d33985869d33e96b8824d11cfd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a416aa2895420e3aa5949b9682f34f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dfe92ebc8e2fcf97ebb3e8f1f604ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f78c29cdc06a84042ae21f5bdaf0676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c85b80e7cbda1dbbfdc8a14d8b70a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11860802aabf8d59b735f3c7caf593e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b94fa22e31801ed3bf9f9b2db5ef88179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b615c12934a54ef0c9d25c9da64e77980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59da11b256ad6e8dafd65045a5325c481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc45abc258df8448f2b5781ddac5ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d4061ac40065c6c25638f354d382b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ed07fa45bb73c1a9729007f16308484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdd9e30be4db3050d46e2abe2f839ac85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2c332c5a7822754d9b71dbce1d3db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be168323db8d0f0e9987cf7ce828c6f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7aefeebcc65a66743e919f2ca3be5b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888abaf8424b62033bc1832ddcade9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8e6e88859ecadee239107c9c792f090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9792169dfd0ff104051352b5cc2f7c791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4927322b0f2563f55a75ab0d90f2e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410eed1dcb6de51f4a83b7b3ffed131f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162587eb6073c374a354fac17dfca19194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14208549cd34ff3b1e686450074123a795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd3e23683499562218d211c9d87b0396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c9fe9a20f635426c4c4146985c72c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30613a974df3ec3751a052bb63c7852c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87e9c0c511d1cc6cd3ffaab7b7bf3c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1111f684a945412065efcad07a7d2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d3dba9136483b12b043984564fa41101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54161c662b20258160c0fbef80e86ed4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431fb119f64cfa63cbfe0658cf700f35103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c94f3d75578d3bea45731aca49aef72104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781a248898f096f58c780817f803f77105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408e34242a0b82bc5b6fbd3eb07a9a7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812c811504783187ec47b9574b23747107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad439c20284a8b3dc4c4019cd786eff5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a05c7eff5472f66f522c29a05fcf1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ceca9e7a46668970b06d75c8bf8cf9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317bd5247fa415130fb0ec494bee5c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d2bdcbf4128310b979fcc73193577112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d374a99c44d68d3b96f5c5a74b2cce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3180214e13906789497a16218c0204d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85632920fd61065f8ac34c05f012813115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa3cfa1711edd5e77e997d8e695068116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbabfd78525ab5b2baa76253b378ad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac5d8dbee86a42f94e029996de27fd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148cf51d9d98a4e3a48de3aeae6a12ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee5eb8831948b7b6af1757827c38d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e3a491f40740ef59eb105454088e9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cda26608a9eb1007cab9a1ef4bfb93122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad47efd7704198a35e63f90e7d14d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb9ea29804810963b843df21ee9af3b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306207a3bc11cc6a422ac3e5c24f43b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40e9762125121420b1e09f71053db9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891daad0c2465e7254e208b532a0936d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8232abfa70f8f2ebbee8da4fda689b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7c175c0a0ee8ae843a3c1ceea33fca129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fe170da47dd93d55bf7d35703b90f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e78f50a4274ec15b4151e72190374d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8906af2b7f7f31882292d7d1742c26132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc39a076892a9af54c277ae33eafdce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd05a4af21cbf248b2730203b73e87b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26bc4d9f0dc07154e6977fd5549f277135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2d9dab560c99cb1c21937f43b8f72136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244766ba79da351f42c654208f62e07137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d24be27a86e60c56e810e499a4c79a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba464eb655f885c94a7a9f765f2b12139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3713bdeb2404d22af5e0dbb5ec1e4a8d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0eed06d9a23a3756fdad8fc79a624b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0bd043a82eaeb08216a7dc1994d03142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0aeeacf0fbf38ce3dd7bbcf11a6e0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5049606e0cf10db5055101a8510615f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6aa834aab8142113dd159b71ab506145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04f50e50557ca9e1068e741b5e5b66b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7f133e255e31a5bdacb3b30a28910147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba219694f3dca6a87e16025ed2d0a82a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3893cae6ee3a9b65fb4fd843a0691551149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6396dafa54b79c6e977f646188af6e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6bfb52627e36bca0bb79eefd28cbd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ac5686362e79d03c5dbfabdcc9b5cf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a12fa3adc2f12ad8f92273dca46305153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2c280d690daf95d28e30353bfb4d7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c8d9d885d89389eb964bddc05c7c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c87178a2b819bc0a450c67a2b8712e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8434c4b6065c4b58b5da53762aaaeae157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e721ca95a3d374af82a2325371e3ac6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06672b1b55ded1a5b3216da01502a9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c941578e544abccef32ef48495bf4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c919d47bbcd87098766530d91d96a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cc2517cbee53a8210cb7a9a698cb4a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82d2cd5633d007c9d51556d5e164d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b89838bfd17cf0e5bb55ad08c554f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40824d932457cb22acfbe85ad2c0a7d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697796eaa544ed5bd1b6f0444a3d3fc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e032874a4a6717482eb7221ccee4033167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a769484a26404b2b32faa1dc69df7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5af2a940e76c5d64c057aece0385716169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1538b22937e6805bd183f603b63f3405170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefcc12d2ebebc6d41472b1a1ea053f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f36a2289c59e2358bc381e6a850723172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbe6927a326468a7c3bc275105c1989173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f46114145f40bc80b6cdb50e87bc248174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65db3174519b883e8697ea32432682e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d94faf79464e33319d42bd291c94c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff70ed5993009297640172b23ba83a69177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090872329d00f9d55b4fc3b56b8af75178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748c6161fc005ce82dcdae2f2805bb9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdddd86643e5895f5dbffe48302235f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c0c20f960286f07414a765a2f7e2c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908a720909e0e2eac115dc5b2b4e33e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8e3eb849eb005959e9208c40222b2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a2566542446aee475c33c270146c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57482003e8c020fc8290147210bbb8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f3e8e8e8bcba9ea3fa122f9f85fb7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98163b1b807c0fffca51040f443f20187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e50c101883e6431324965aa5e4e66188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3586d8a7866803532f303b29fa27a5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef46c1ff7e6926d9326a2a1d8162ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5bf4a1bc8301cce9138c48fcda1dfa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb58fa6e083374a9e6060100f1e08c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b36f096c615d7e1785e6f7b650ee85193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8ad4e2bc47edd229f4c4527e10a35194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fcb9df9fbeebcbac31ec40cb30eb4e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293be87f94a8eee1a451276fb8e3b3b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5fb95ae5f2adcd50d995d890cd132197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfcceb29157feeff93bc6fb7d92fee4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14a0770e1c9cde75d93bcab9dac6ab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c84e630aa5ebeb223d80f0f10beff4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e265a188f5db161e6491cfd3e925d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f601ee447173a7d4c9f2c1ae9675f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84afd355932b89b0e69df5e9e976ec93203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c520c8106d43707734df22728cd3eda204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e4cbd6ba7fb3eeba1bcb0e8ee1388205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f04afbd90a3b439d5d678a870f6d0c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caae2c5f51fd4112a18ce95fe256846207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed177771c500e68dcfd8bf5e959b4a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1907720f289cfd1cb9d41de627962e0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c389380607da20e780a00cace3c77210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4e236367d0702a94e7ea001b1b894211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31caa09a50ef5208c534527480c6c9ee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772ffa34520415a76befbfcb7d6f436213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5fad017721d41d36cef3fac749723b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3d37b2eb540eec7c17a8b416bcf4b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b693b7968f6d8fc2b9cc18b290231216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90def4beda69f6fbe149468f10175f0f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209fb6a7d5b213e43b6e8b3532bb9402218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992dec72e0a8a953a7eb5e2ee49181f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8089bad65a7fb59a5af8be13b9b72cb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacda50bd83b79b13921c58311fbbbc7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b507d7fb7795e6be800b296d6be210222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f697242c821a7ef8d2f098701522c33223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb4f9fe92d0ec6ebdf1eb5c2b2b0a8e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cb2c496176a531d067ebbe458cf25225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37d24428cdd396bbf31db04e9c9d72226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eabab2bb43bb00f0a7ed2fee980cc5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e17357ccaa6a8c393e1d0f2892a2ef228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70202b194ece4056bcd67296f252b914229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa1e23cdea613c5c81b5dfc5596e5a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aa9294e6c5b302a4c688984120d48d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd23978f292ea56806a5c2a45efe72232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526fe58ed60a13e09f077fdc12d4e30233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b03af9b6b640e54154334f16d74ff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4b98563152e90bf62100c35805ad4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78181abf85e7b77e75400e6c7334b5a4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d6e7d97026d8876949dbccdc9d18a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3beaaab2fd40fb622ac9352930e096238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c926192841235ba2a0cb2bdd11a00239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54e360f00d34ffff1708785ad1db6d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58dade57cf9e4a378d787cbb8ba1eb5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd52627a7cb889c0c86e0415274743242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9acdcbe099c4d57741b7c97e3c1bfa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabedaaa5855eb73a5527bc97dadacad244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb40b6b9f38af00773f65f1e7d66bd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31106b26f2eedd217581121a2a41e8da246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29223f8fe387c9cb3513f2d4b73d15247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de4306cc3b0ce80eadc70482ca8102248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b888ca0c1820d3aedaaae3f17dac64e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730d7088cb8018a15d07246f5719bb2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250facdf281711462e8f5645646b593f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32188664c705fa72d7de896a33edf72a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a46802cec0fa53062cc811bfc1dda1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4765401058b7ed3b574eb97b4cd0c0e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a81164ea2938fa622d712441a4eb6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f887cb0cb21d8b125304e400735accd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7bff063c2be7cab263d15b6c101e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3a0df7fd220d59e54121dc4c95705258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c54665ea78c712c082d6d0876d42b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca267d209e92c3846d2115f7734b4bea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b4f19d5949cf24362199f2ee193d6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0df7e31b16cc2da62f1a77297e4bc8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8530ffb8079f2b20b8f5759a9ddc5e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ee968e99b4ad1855330a33f85817cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac54124349babdc1d800b22151c82fdc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8dccb791fe5d4187b9d3962d5e20d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516a5b02305e5cd00d02d753756f484267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47deffe733906f4da1e5544afeb31f84268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7ae0e874b09a14e3c2ab053f74198269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aca2e827a770729b09095a28d635ce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19f297403e85778dd6ab1bc77c4181271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af40d0202535bc37d80af7c32252910272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a602dd77000699ea612df7405b2877273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d3517f311103cca7e30c76e34d096274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf059d1b40e3008e9b0e6f35e06a9dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d21f6f2416879675b88b7d02d350fe276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18486261c0dc23c99eb57b40fbe00f4e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884a196c60c48e484c5ac52e72a3f2d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3ca5a74fe31b1b9df32de21f0c62c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af602ef2afd6beb87f1cf48ffdbe176b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a6034189324b4e19881c524f205fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef03d9b8c4406a3b2dd84bc793c75b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea698ccf20d86bae820026d03795d6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ff2954ac7bb2b91d5a1c492f96f04284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b733b4ce3337e6b39b2eb1f572497f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6048a46b93c2a29b9289c547f0a796d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7957f8bd4de44b02d940cd7752108287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724842dfceba9856ac0a54e7018a54c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576d9cddb8c9d3b3000ce987237c7008289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113922b4c7e9eb43f257a17d9fd11b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5defc742ea5d9b8633d67793422ea3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e0055795343af4c151412aecd5cdab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e1fbe5edb7be82d9989a1371d925b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c1c5e4c2ad6dcafb638425bd9f78a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212523d2ab1d0f7e5a021039125587c1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be0484a67cb20ba2835f196e89e02e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4482ded67d605ca0635a3d154fa42e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa6cc2d442736d49e2dc147bac544a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3fdfe12cc2b40fdfbced9f44e6ac1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b402f7c68cddffa5f5c500ad3aa34300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8ddbed8bf7eef0aff9e9f1c0cbf11301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f2421edf41d799a9b510795c620b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f447b6dbafb0f422bc8b1f822704d45e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdffdc9746a9a1ba47d3e3fbb2595936304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74410804ac537d4b93902c116e174d85305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f563e12dfa008d0b9a18c4ca8cacdca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c6ef7e28f7c70916bcfe8642d0058e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0c424772262fefb41b039c695c7e7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e08f7a56982ffe6d149f3261bd3a871309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92147d6dcb9f889a4b4cc9297dbb93e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4b14e8f3fa8257204c9282d2b777d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7133fc52b0593b8c1d97d1022056fe312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e4cd21143b1a38a430485cc424f97313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1199154061130d1eb9e9ebbaac8db955314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a44bd25e3b9acd471d22656d92489315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc3f91667385e857033e032ae9606f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d0f89307fd402bbc9e19d305bd1a6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed7f08553a28b7e563e3810b48a231318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743cb81340a927bc46fb7b50aaea168319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cd5447a0511f5db4d1e29aa26d823320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b80375d519405c69febc052c89c0723321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4a2a8a5ce316226114ecf2b89c64c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3356355c36b0f4a4e0f0a2d38ea11940323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cfbc36df710a5c0874e8695aa399d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b18bc6f3cce5751766a2abeb29c37325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7ca0e1b868759ce329c0d912c42657326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513ef349f1704756ecc8d7a0c851c8b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e8f6b1b074266d3b3cce019fcc8a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070944de63affc18ee138c8e0bdd4f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f5c78e7c7502853886fcb9c0acdb9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e2a7007ad62ee27ba2c2d72718f57331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd6bfa40dd7bf7a7f33390ef7d137c3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12d3d3e4eec39ee6e89aa4ba095d4b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3d5c92f0e3b7dd9df47ee1303651f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23854f2f08332cf5875ccd6af82e41b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143065a20a8916cd7b0282935d545ba336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b64c28d354de47930779696bf930f0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54490324fc10c73e75cec04b4198c09338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408aaa84521d56474fef0d9f9c8964bc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda026b0443e0529060b614ea57879e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c76ef1d3fd3ef9ac6c359440ed22224341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a00a83eae9899f9d0336e9c149380342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1b2bed0797f258e4968033d0b84c4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c9baa36b0cd2663b4cfa2b0c71039b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25d0720f0f1f28bc814ff65f9ce2af345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cd6304dec41e59c5a0c95c501dea0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a4d1b7199b149936e479170c4c7fe347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a92b54c5a43fb0ba945e6817e4ca71348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b14f15798efa33887642937010e9d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafebe6c64b3e43eda3d1a1f178f072f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306900f2602929d3c7f4001a8f3daa49351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fca5d6e000b4688ff40980f906a2f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c6fe45938dedab56b485e28c02530353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248f875b92b25b976e1f2534e92c23c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ce4c86f4b257da3c8ce106d4e9013355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd019a006720639028471138ee9296ae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cd68aad8f3cc285cd8e292e01e71c4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af84238ea1f5adbd228cb8e1d58b3a6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d798600027b36a2259af592d4a668359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da622067c3d9d823c205dd2393817484360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806238404f88f9b6efc6403d57a018e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305128a90e6cc285da0dcd22a918649362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144c60b001b51cb2f951a3b423a4a4a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ee4f1c6182ffecf502c4422f60abd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38538ae321edd06b136bcf7a36cb323365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bac4f5942b09350f88a86337a34821366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253b2a1a54a8d90431baf95db5654cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fec77bf0f6462c812da0f0bfaa5147368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a494569e0a8c33245ab64981a8f4367369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2c2c2e74182fd4f8c07e9f5fd16a7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f50e1cba775b262ef34eefdb2a034371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f048c346fdf66169c004cb94077647372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271aec07cd7c605a082a8affc630efc1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9f09cc5c5c20f0331307a79e3b3fe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59c4d6fb0ad10853163ab15242b548375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b20221c5f385cb5d5cff116ee4b923376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbcf7a35ec91445030046faf73284d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7660658aac2a2605d03c0173ad2114378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939eeca19912928f39c4860123165264379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c46b63e658793f68397b37ad97b2c4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b57b5e240feb161e351c6d9f4e00ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e52b7aaa4a38d2bca3e079dfc98a9e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec9a75db98c78c4f52a24b21547c97383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d1f831a8cb351efc960eea4ec2fdc6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0824493fd522221285c96cea8d36b23385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79893a3a44bfc554f8a04fb4b340729d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a05ad1d0e00822e08481cd2c56cefd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97666020b3cb7776acf7d85a1cf3710388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece233cd8f7718447ef94473e70203dd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df47933b7bb6e7b694d7b4aefb2f46390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2c1be667aa8e24323c816553c779f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28ff73276b415b9a3ef6baab8cf022392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa25f1560f87da68ea253979938e536393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4109a400e995bbd1f7e2451b2c4d49394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1d70119c15c37287e4ed343cf31e11395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bfee062cdc70d3e07f3823a1e3a5d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90532a620e39f294fddc6f041e7d01d7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a12df4d548e5ca93f6d70d047a5c2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97f3fe3cf4f6652741442ed097a834399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42279b770130951a10a79313a528a70d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecb5001823671dc06c5844f51ac7c4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae43cff2a351df9aa40f7477aa526ffa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea801ff8ce1ca6a69911a09ce7674cd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc86d63a0e60e8be23d9bb17b88412404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1275c67ac888d43ce1defda3ab7bd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358421b5d13dcf21c6d340779753c39406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62457c9bfcc5c1cd4d6786fa7662840f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ab349b8de0c7b8abb752f764fdf33408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35589481c3b24bc9be7803b4cb18e6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1122690f43e835e639782d55b4af68410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11bac21aa2475aab55137ed99e5e83411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be0054b1e556905b13bb4f1d0988aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5de401abdf230e1f2139ae24e0be95413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602fc0a4f788f47e38b091d1a6b52f2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df222ab8f8db79ef3e28ba11ce5717415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6424d334028876e577dd916bb98806e9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230cde4665c690a79c0220a751c59ac417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a843fd1bf9db0d973c8451b7c0d290b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588f710d075c85ad4fba7833999ed06419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ca2561d3d1775c4fd982f74985e8c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c0888670d5de8fd42f898f799b35c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbee028ed7f70483a8edbde206e4b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78588aceaea0afaef2677ad6a6ded4ab423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11bcbd3bc8a3ec91b8ac5f4db1a7b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624bb3bc48641de6b19433d4898d314f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063ff9e370af029f75ef208a6734d39426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f64028ed04fc20557ac311b6851a8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18333da674a866aa6c914241570e0e92428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2ac569206c20d82e198520edf80e1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bb346d95f4cde166483656b60b88d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144a3c6397dec9822b5d86753d9fa99431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f728b3a143e485b8f8cc0e841705ef1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242451f2bbf5d0d74fc9f8ee337a3ce433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defc432c461b69ba0a469282418e65b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e008ebb08db90dd5522b150d08a093435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82c65a6fb9222e63693f8742245070436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078eb4c0055399a88e258112e739999437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135e8fd855f5255c4162754deb71e9b4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf2cf2fac2271c622cfdcb8cb11f6f3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a83036c16d61d0a01d9d816908dcf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e53bd0f5e43deb289ad5491eb6c55441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c583e9c183112c1fbc77dd99344b23d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925118138c49f47d7c37867d510da81443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65585ea1bd01339e1338fa6b65f159d6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f872d82af6ee81501f08712fc76217a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7d8cd7b6aec998668d1b6815a33ea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbadae1c1bf832ba9411f751f98ccaa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2a8810cdbdbe0dbf2b52de19b3ba6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df3b5fdb892e054f0b62e8d6ac668a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b91b3a05d6335571c3716964da3cd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871607bdc0132e5d4c2639e15e50070b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7689b1a5ab6c849ba66fe3ad0f61f87a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb1821044532a21750d2f02e396f0b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edcb1f3d64f972b4191e7817b126431454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308f51d2ce0768352100885ab811ca4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d659dd5a27aedb1b2a1a780d446e8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f288e393f8585c4feb9b2e57b6d5f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5320cdade814a3e98516bad6af9c2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcf5db3046d256c5bef5bff92902a6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbabc29f80fde548ed61747864c2ad9d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dab51edef88c7d72c7394afc58ee47461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5258c602b8183796c37c5b40c58ce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1896dad59aa90077a1cddcd245b6ba463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29eba59792b554cf531ab447f1929a4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39370bc2ef801a539948d8ff35be4967465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34bd5aa933b084375c2f15ddd43f72466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca7e422336ebb30d3aee05060947a4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8c1424aa7bc81562e377d9b8642db468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ac3d65597c3b5e0bf20a71cd9fbca469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea7e1f863cea97e11b629444454fb5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ff6d1ba532b03afd1ffae88d7aea9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d24741150e79467cb917fd81521111472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8e2e06095f3dc03027687215dcf5b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095221ba5b5b33f242515d261ec2e09474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6861e99d8025f994738036381c38613475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa89d0ce1faa2a7cd475e963584f3fee476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c913a2e261f64245f136a70c5ff8462e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5df85e032b500971b9d07d8afe842fb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f633df2d0c8d638c31c0773da3808479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95331a89ab7630a5b37a88f9b511d8b5480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0da48d387a3cb7d7d3434354652cd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929edd34c5120b587e03ffa8e9363d84482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde06787ff4c002db75ba1da1794b100483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe483944e3d9babc55dd31fe15d1bdd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06405f27d648627fa21ebbbcec9586485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39350145d2ca9e3251379d9d7cb26b07486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77b449ad9587fb05d83898636448170487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270adecb4833ec160beaf13c33e943c4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff50b7c744a5091a7369e4fc4dc0abc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa92a1811f754474bc64bc0df14b00d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af79f5b5672ee118d60917a0e21fc1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0139a014c71aa6e8dc05afcd8907a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4abde3ec70e7d9616880710f0cb1fc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ce6475e57a19bf279fde5af5da257494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d7701edf878da68b5297a4c9f742b5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e33e125d6d1160dc7561d735c46602496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835862534597118d2312ec5ae2a8597497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0fdbbadf326d64862c5d3af0e4d1cd498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a6e24a13acadf89ca21310f8caefc2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39daeda78dd14833278510eb1cbfca1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc74cfefb7eeeac1a7674204a52a688501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9f7172a42b85ece2a191c5530ed30502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db95841876cb9ffdd90aeb5664e390503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c376ca1d9492529836783d051bbd49504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17524109b54081c8484442ef9d49d605505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed4016e6f28b9ffcf0316d07fb3880b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa4551961b242fe0a0a2d906b54bdc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22f87aed8050fadd22fec6df8a2a77508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011e0ef223e8e2cb953536bedcc36ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cfd8360aa2be3198f8c63904760ff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e59902ff84941708b6cc03e85fe233b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db900018dfa5d64c0718d0a0fa7f205512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784594682f874637f82ab12b8aa87b76513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa237cd9b5e6f2becb0fff3f1b43072514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4007abe9628e6b630053665f3fe5c4d3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178084f51182e2d773e3de8da91d739a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114980df72883b1b4559ecd752bc8bf517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48855568d7473156b25ad1bb1a2e1df518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84344e9b51aa4a8b5063a9c59acd14519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae18fbe70a49d8b537e0d5bd11abdab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afae3d73cede40dd1aad91e4c9e1402b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65eefc645bdf5460900f274c133ad0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c25ed54990e0a42b6721bb6a335d31523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92676188a8c0e4b69ec9497328aa459f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700913ac580c8c0a1d774961129dd57d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56c361d4c530cce2dc1d1aa2c94fd54526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed32192ab75fc75508aa7d4383ee33e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1408ec19c124f49f64eda1b73f3a916528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cbbdc671050a27d9db87628e83c5f0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474f93e6029432f0a39baa0cc2f5c6b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee988f195e6775435f3cc30164d3eae9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2f68bfcc531ff8ee3626f00238557532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b2e1e5f3482c9bf66a8874b570c31533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b60cb391fe1a0e137eb383f2d548ed534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b8b8bd3f241d75d125900faa6d6f9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1f18e2f2a1c7770cefbaf9481264c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53901f3dab082499a0377732fc100101537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8439ca6f9709709eb4a56061b3a632538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86646d09d412b854459d07360cb6d7e0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e675425311d6695c9625a3c1fffb92540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322e84017af2d7156a99d9525c81d44541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86cc85ae69a718e1b8503240c8bded4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b697058e5ec0e46eeb37ca2cd8d76543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f2fa5e79f48b64c513f7dffd278a8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c15063c17b2109f667552cd6918b5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415c94b7fa315e467113337e834c1f66546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253931bc3dec4f53dc4a6f646109d506547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656828165304555120b5673729e2e5d5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d27c9c3474474712918a0a956a812549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7478bb0f58db4ab8fbd1b40b32bd7b2e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422ceaed22e5229713ceb781b20aa48551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb9d2c65488e420c1ec2855b7984ea1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74d6b63be65342d4aae867b53d6f5e7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08636491541c156877c8f497c8e4da0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b20ebcb0ed3ef4b0d2430815cccfff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0512ea9dc72ec1f7ddcd72f4ba08c03e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265b7d0c2c9e911d46743c47acc9d4a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf69ecef791281326dd3c0f5ea2673558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6baa4b18f41f698cb0d3d57970716e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2abdf8d3db220402757095740e80784560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255419894bc1199de48bd18fe6786d01561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc5fb82c156d0e89503181d16a6e08562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f608d39d2567d1ac5c8e89d37d2781563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32cf3bbe1f79b2ff34482132738645564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95dfbb302ec30be129772e1625aa6b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64760b43d5a437f295005d022a9b1d18566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d9dc7ff575b75e21dc7912531c443e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a722bdeafec0a435c6293d38ae851d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3f69d693c386c623196bea8bb64f5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65b2553511b1b0fab2510d2f4d0cfb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfb75243f007a2d2f0b084a3ed508de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd75930d6a27d15a3032e47a6f4b34b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768bb074098c82f5a8892e8e6536e45f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080a6af1f2297621ca2c828c87d465b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fd7000aeee6a17bd581d1808c49a4575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ddb14d141b5a8a3a0af29985ea0e0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcf9029edfcbcb153a93579b2e03ca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1924e9d0140a36ab00d8e7f8a24ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a876bc19951f2811ac4491525594010579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb5ba78d6ac4aab8e85c471d6bc40cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b81aca778818f9856809e34fa83999581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9910d14b85fe9f466238f18cdc3f65582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6757c35d4f42514b68502fcade3210e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc23c1c576ae9bf400be2cd8650f8fd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57f99c2dec7611b5147d6aa4a348e0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0831e81fcf1d88374e1a9ee4714cd3f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9b597f8388066793bc44b4212622b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfbd73fadf17e3d68be5fe2a5967f7f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68575cb66d577ed7f261b00561604e3c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea196a56890898bee9389ab6970008b7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd826610754ea6b6af08e50ada3efd5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98a6a3cb0b60d0846786a37d0f24e0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903e5e0a776c29428afc7d07ea85053593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18d539a8882652a5dadeb3e33fbd718594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54e2335153acf47dbadae1ef431dd5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a92172d75a1351a21562e7fbd8bc6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841bd2d1216258e0edee3b48ae554a3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8369edb4d7b96c7060150f67cd668598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caaef558bba3bd112d009d2093d6ebf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee34ab43db2d7feb87a75041520a79c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba079a755a4c6bcab126b60dc5d7524601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bc4c8320a94a580c66f004998fc6f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29c90138bca829c5d28eeacb238506603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c389f2f3b05eefd362b901cbcb4be19604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161411b4a888ad4256c74c439d222b0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9cf04b9d08a0d12741bbbc7be73da606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59802bcb405f9f1e6b4ac265572b8c62607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b5ad2fe09dc9e66ed482a5dd50e86608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76794942521dc4f8317b41a5633e916609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746ea8b39fd2335097a802f8b2e4fac0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404c447c83116689f87b0b1a7353165e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a8c2d1024d023d3dd7e5dce5bfcd5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e140f24686a4e8f088637fa4d362999b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b20aeba8f3e80c4cd036c3383e1677f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34948c4082a4e76326601bb5062d97c3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee31badd6bc2443468d88ac499684b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7f100cf3d92da9ede8bfc2685247c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd99ba980a072a6f4d8052f9f14196618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c986b7f3bde51b94c9aa6929f2aaf3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b50f9ec50c8b84dcb9ae24ecef7e85620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec24fa5f4995d094ee2a6489b0d35b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736a080e4053150ad336c0b90a349fb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b66f94c1b80d71dc6a3080d0e3245fb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638f6984e268fbac7a65ee333128650624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cd8af60b9f360698f1282d53db36e7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f502d1899bec52fe1d562f7f2f5bb8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903f419ba32c95c18f101a543d8c0b7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bf47856023a797b93ea70366e30d3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44132dc3b7ce24e0b30c322591bed080629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4a169cd747d6e42004dd8c1d7e1bb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331d1ed8a9fd23db910016ffce4c8a3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d5f6a17d897f66df99aa441b38d44632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509368a7730b6ce8aac0bd1c984d0853633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184cebe51f09c36a90383905b50bd07634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6757b0d2dafe312463c911355cb810635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c8946646fa894f92f4f121f259501636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb8095aec09211b39ebc5e638507908637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc2dedae2659ab2ee2389d3d6c1963638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f1ee7fe58f16286f8ccf035fe705b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc433d9020e57193656d1708829793640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e03456840aee748790bbda4c61636f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2a56f77fc8b917ecac9b0d3f97fee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060eb50bb35f7c4df6e227d0f9b16bb5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eac4ec2dd01afa30b3f9bc3f3c7c11644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35604edcfe4aafdf661139b95a90d900645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f38eda7faadfd5c484321f55243fe9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9972a00dfc58f5a63280c0cef8481c16647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4d8f48bf48db0a10e510d8298110e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccc05f994d95b9a85cb6a0ef960b99649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e35e7ae05f0986a8446b1e3a38e67650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8045adec09c7571cd5937ed5db731aa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d04f2c64d326d5b8f053097990c56652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b212cb1cb4b348ebaa99921999a435653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c585bebf075b0415c7f76c501922055b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e0e009384e4d4f39395a9a202e98d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9852105cfe33a84e10a33424b9529656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4bda5f4a3694f71bc3cc96ef4e175b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4aee9e7702ab2cce24dff6efe4905658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e007fda2176e0f423f1a2e723b33ab1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e573a1ea42fe095302aee50f75500c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221f6af799406096b4c857f6a8e8adc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092fbd96ee81ef5d2fbc160282418f1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7558b1b3bcddfbc1017ad709382162663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecdc1961dd4dcac232fe1c4ccca550664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74930bacd48cbd7bba9651fce7ace70e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268b5acda3a9480474873230e88a613666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bff4679b67729dcb8b9ce00fcb8e4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3d3f4f7eaa9511dc0bc98f3569e40668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c106d5160fb86a7c5a3cd1d6117d76f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878c4aeb3b589b2ee9bfef1a136b8fba670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f1322ca60c745068d8b7abfb7dfa8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbe797827753ddf5d447fa7cc42d62672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e1a4e534ce61e6404b7df4bb6e78d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcda472cb7bc63cedb45bdd3cd02a07674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74730df66b2a0b71367a0fb34ed6b5cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a49db66ef6fc40f5ac9ae4075c27fb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb512c59a9927f64f611dbb0b2125f6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47bbae813b7409f852211b8ab0cda8f678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>